--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fe4c0c2db8faada37f3493160c7f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624d01003eb7d302e3bec1853e711f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4ff94858a1bd3fb9cd7105a8aa08b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc7a9332a5c46fbb97247a8835100d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f425856f9fb48ba51bcd2363b059d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace89c55a9ffa1cb503f72457d7fd846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfed10c4617ab5c8316dff10ec06ee87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ba45e443a9973800b97f9db7c40538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9290948793f3ade9963223f9efab4c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0487671958ceebad3538beb15813d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdf9664c5557cfe857800e6c48fe0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf226a2ba863bb318ecb5af2b6438bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ed1e1cdb4cc9b7561ea234c852de913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777f1c401bfa3222eac572466a5fdcd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e01fe0e5ccd7b6b9df99c7dcddc03215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f3925ecf7c9056968060c39e6c7c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a941a7b3a3a1ccbf73bf0424087209017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803dc19b937b0d797724e5895e87baa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c102626ef62e9497012c54a79e3b8a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc06faac69ecfaf82292d620a41148620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefb6f81a4bb572c49adb2daaef0b1921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c876c9cfb5b4f446c6234d324280822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db18296e98e81316fbff7e6fe1a3d4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc15a68b2766cbd2265535543ab06c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6db833e61b2ba381dc3927c3c9fbb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cc16b07239ebaadc1c6f686b4b08626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44116ebc16cce8648d9ae71caa298ef727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170525b810c9826b207b55d9d40fdb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fbdc4429b0035a98cdfee79117dfd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d012e3dbc651b5783d4a842136e9c5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435387f3e303bb763bbf8b0908a638c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490952fe7b6983c62791aee5225a5f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16879a1feec62766076c9a7b682eddf433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82286d7c575d206eb0184ac18f4e4c8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03baeb0d90419e4113a74c9650a14035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59980751c51c7018dff03922cb7a14d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac548d04425b7feb15ad45696cdf357937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3c9f7e046a2cbbb7251711f374a7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a9b15e76595ebdbf1db76327a58a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed536655057606be93e54b58a3fe286b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9171378a8ba779159e0352252dc746f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d700157fc709f79210e0235ab6ead642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e6cb443a1a4714ead9a944bf4133d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91a636108eebc5e09657a051346ec644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e805b711fc09d5f0fbcba4c3b4bb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2f5f296df9d8122fb63e0c2a98a0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba15315550f75e8d418919287146b7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10524b479e4f8ed10665c50a3a97fff348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbebfae914dc81c102ae564550b6d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03affb4b5bf24d9b2dbabb1b577aae5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f839f3d3b0575e50ced567b91a2b2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796713fc9ad9cb26f1df289ffef4b0dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb7c3487a73327314e78e2e834129053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ec1439315a8c2f455f98a63d12ad654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6caba320edc3b3f08ad2a2599796355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c49eda5062bad8743a46dca6fb0bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d669de5f7f5cd81494fdf04d866ea9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a70650d8e197ce9a1b752a4cf2a6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f09075c3a13c982e167f54b2ed47d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dda6691a5119817ac2cba117dd79fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ff04e4bf6a015c51bd37b96a47a9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb797002d34961ebe063c2ec5df33d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd00775fbe59d3d4a4275c914aafa5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911b43f8bc17c7d13e67e1bd0a9673264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a4cc5731673a7f11662b02032519365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aa75f2269743a13661b39dc86f9c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16db82d4dc8f7ff2a7925723edf06867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09232e307b8cc2159096539e24b63b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfd6017c978f37542df7e1b63dea1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada5aa1c1481c2e4ff45c5e85de0b7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125ad9be5bf20442876349b5053b35b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065f35c1610ec07f5514cd27eb3267072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865491c64349cb5ab316405e963fb7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2884c93233d00e2076cd6986db11d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3aa99270640f66bdb60e6d8bdaa4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b19ce6a3e871de2d1a3c2e7a38a0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a3189dd41660e00cdf282fcc55ab377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca02dc916f4a06522054125ab944b7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f92d3cd2ec8a3224f9a17937761f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad94ba3ceaceead1ef813cd1353fc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf38cbd8d3c3ddffb57496e1cb70fc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff62330514a798e67083ebf2f65903d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696662fe73f0879ec11de57510d68bf783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc477c88f50f13ca225335002727fcf684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244edc882a68a5c3f3920d4b5e5b37a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7410eee8d0197b14e063fa01ad2bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d307574ff8fdbff0985931507fd79ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a532d35750b131f93b872e26037c8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e858143d75e48f06e02ab252c88ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff082565c05dc53abe9980e60a3490f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9a3efbe56da1d0e467df00342681891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e84d00af49fe6e5ad0a716607a5d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7b84475a2a6a61f8403cfef63ad8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfcfb1db4c886ae188637e992fee6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e17edc70ef85fdcb94f3f3dd542e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf98c53bfeaf5549161ab27f3daf3df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c38420c0373197021d69514ae9f5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecf8e353ab4163e293e379a08e027a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5500a7e437f4a19b2fd68cefaa7f8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3cd39b4330caaaab74413b78fc3da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b664c991c262533181efb885a71442101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34c34f147724d232305c7abdcc1e98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d431336217f96c80a26dafe61c76866103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982257f3ba49b2d7b2b07fe96c35df5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e6e8df2d3341e3f266a8b60f5e128105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094cfd6b93117a61392410c397c8291106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3238d5b6edd4709558236e4a269dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d4438b015954b0e4a8da6298f71c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ccc1feeff22687350adfc15968ea7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c97a2475fca241f087f7794872740110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fae854ce14455439f56730a88cc780111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26612516d5c383c3b352ff2fc6ea8b1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ced914c0a83276e3a71084f337ec4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04985a1f665e10b114d160e14fe7d977114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24681892c7741930b427113e941d61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f0f225de39e2b76febf4954fe7d40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d74a0e93026d5ee4480e54d6ef86e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d314deab05b215973eae7b58d0cc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b93468df5fc794e2540ea4d52a6966119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd88316090c3c0fe69a24f774367797120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a6d2295f37fbd7f4c7a28884551aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab383e6c134c2f8b1719263d66d12ba3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac334393ca04aff7901bc1d7f50440123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e121a31bda7bea46276032c36d0a5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc01e72e98459cf87f8b4befa3765e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03450c7d3f87dae4b088a0635afeab29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d997c6f362caada315d93d9516893fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb98c08934442850a413cdda57f641128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72896eac478d21141158a5cef9b893129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c66503be99e55d4e2668ac1f68106130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f4b8c92ef7fe863d2d6c0cf3d8b44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf34dce3652a550c6d74f544c246d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d42125d3b37e8591515bc492c81c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa094c9c2d2da1fbd56c9337bd0ed2eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edf5b7e874e86ca49a5c49988e013e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2581cfd8a631ae813c97a5529f649136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7678abaee7ae3e14988ec55fa491b3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcb482313b8c9ef3a10859bb377f7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7758d4dc8a1b1d4058c3817e2fd6fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4fd7fe99829f0ec6c51a22767fe2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa083aa09b46b2c683e694ca94694d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cfd762922957bcdcafbdc9c02be81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3da62a7fa7a94d270b5bd3761cb35f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fea8a817fe79f369e315fd9ec2b56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a394cb539c516c64db014c809ad597145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e280d76a5d3845de263d43a4aeffd94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33333cd1a2eac5ab05516ec02050b6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f728b16d88b3b8e03d8cf0273de315f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb61381096d24d51cbb3a3ecab985dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dc74baa8c20f3da3a830790810c55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567d5ea6e642ecf1121dd9f255f3245151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59af374d9925adc9297e3e3449ae9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe76cf5d9eea7545e773ed295c7519153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714eb268d64b2b9b76ada81d41a74aa4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b941e12d77d8e0bac3f7dfcaf8e7eeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621eb6eefa3b1545178969cd6765c3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b090867875c71a9cfe005bd2e4fa69a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a4bcc317ec33aa6b04d6f1ba83f1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cc4fea01ebb1de3b674bf6d3fc9b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae233ac52153a11ad67865f21d07ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd8241e5d789a942f1a94cc565f64a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d11c0093bf5d36920a9c5bbb5ba6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6142d6c102aa41014000026cd464445163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e634ae4892d84f774713834500a5f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212174a8066b7de95af3109b464202db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e2b16db292d0f387a2c019e087002166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02134019e2d2b6f5aed4729aca9dd47d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c31dd0b7256be2bc7ab8b4927c675168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53148ae9448598bdf5a2da5dc50ca9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1be680e0380368186fdba4c447d639170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f06b6163e4ecafef7ccdfc968417f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9109159026ff99fec7d3b1bc6077cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d166ef728e3a2cc7046983cebcdba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc6c0ef4be37aa45ac13374e04711f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41016a99d69103336155b3c5c3d8fad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93a4ce8d824f788ec0caa176860fc5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0d7861e7bb56e2a0a2ce68de061d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ede94c96fd0ad8c40109aef8d5d44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530e95f2158e55f535d7d44226d4e94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d5e5510c6652b4739a93939f36c3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569fecbe11f0b278adf6983a538f965181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0316ebbf3374c8bc252bd092150b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e12294f42b2812c75b917cea23f13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdf274576db2a9b6d57e92460277cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed765324608a5cc7042c77c3d6f889185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb8a64179d32aed55455c2878386c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682064dbd78ca5d8446b0cf55080509187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334a8804b1a41ac22a3c7feaeb30830188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53da73a3b29a757dbe7288415a6bf93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9608aa4864a7ae8439365bf80ec4b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23764eb394ec5125d8f0fd5bd5ff93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6079b5c4836bcd4c415a1fad69da8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c02100d880a82f5c7c5a8bf77796f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df27c556b18077f62066c653fc8fe1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe35c85f530bb3af200e5a83fe267b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7190b1e0a4f93c8680389f24f7b34dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187eb6597b025a57b4edf444baf44a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55943b7383c14e865ca6a07a77d34bdf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb770ef3a73479d1f7fa531da879bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f696f8c7e82041009c8058fa15fbd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5180100cbc560d4d9d487b77d6bdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82142d914bfe274e9b8f65f025fe7bed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb425648637db5e5807b5ae7b806d4ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77095bc0e2d6ef17b4ac95a94c543d90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d350d5f977154fb828531092a79f657205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcebbe2ca75536b72797ccfba843265206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bd34117aa44d457172088903267a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce408672580ad30b9897285a10054de1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441e12e97e8bcd9d409b065440ce5eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d52745eb9af2c8fbf8f6d00c3a7073210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667423844b303ae2085219685546551a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a7ded555b091cae4ab28d6c231db7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a75f68afad9824d1d81c0d98b2cee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81448e460cc9b0489d5b0a1d65e4e266214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d788ddd3362ccd538e3da4655d2604215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb5e2dcab2816c2585e33f5c0a124a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5303b6af78e160a0fe667ea533f9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058c261f8a0621b41191a9c886d95a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69b04fab95f2d8dcf4eaaf2e28aa04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714ee99ec1bbe60fe92db641c93fe99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eec829da5c81c956a5d1af62e23027221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5b64ce40a5b6645791ef39f42fd0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fa37c5625f5385d4cb3a9b2b90933223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75472fb539bf2c7ed458868dd1f816224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8612868f5a08bef9a5b3557edcc78f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78993c0b3e0a31593bb419d07871d2c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44731db66f3f8c18912870bade74f5bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe88dfed206305e47172ccac84445c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9d9cfbc10bf1a00f756d24d432c32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a53e4cea333139ee1ffd3d9d3fb573230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07abb0cd5332c73f608c6526936ce5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be318f965948a02547ca3367a21ad26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8e4e83b80546c2fe28323c3345614233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e77b9b6ab1d87a56bdcd47cd17492d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672ebea5abc24b39dfe831a2c4a0d67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bf22ecf018bfc7f654240b69bed4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ba347079f60cde2fbd969f582faed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cf7a1cb565e9c075fbcf78ef10446238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d23f9f9295ef507b106e904e6b327239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0c3c15e664d955368d32ae9d68a4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520f18ee594578f6bd1b4a804e60e87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf420e109f5e2a8a741c6dd7935772242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca499a29b0fddec03c95277abbbd83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6e26136378763f2b48ec5413ea77e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580dbdcb1c7f6467ff752cf178e9e34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0ede6075eb9281a49af8f5f88e07b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8156e90bda0e5263db68b2c3c869726247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010845d7c36143a705947f6e0369169248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e608e94182152a19b05e10a353878249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bc39035a0faaed377150fcb4e11c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49839d32a66102c12416c534b2f587251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad087ae2f47afb908069b1379ae45bc3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14218b71195a3280b67c6a213b6de71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699e535b88c2cbd58775f028871640c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddaaac8928014b243751a58443112d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d295ca568cb922f863cdaf9df4a06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b4bcfa531e9cc8a13d3016b9b50b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f438ca2a616c50575b36981e5ab625258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508724fd89a811771a992f02f8e607e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da0497d5797f41c4600e9337afebbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852f735061ceecd914804edfbf3b87e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7ec28860b807085e1b6dfa104877f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae41f9835f36600ac5c71fa51451bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb3076599277fe8df6eeaeb5791b1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b851a8023e62340d31ab29d4143b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517593116880667973dd07487830d14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343eed10352685d0c4cd3660651ba29d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbc8d6ddafdfce3dc3e352c39b673b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535bdc8f26662d7bd034235aa6d51d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835832047b5c20b15b68786c1a6e793b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039331dc84af3ac6e11ba0ce9e2390a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba9a85906be3a7b989193c3c94aed6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fb1c2f9b2758a2eccc5c7e29fff7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58dbe54af6023474b5b0a9dcbaee78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99fc1983d7cc3c31381c4df27d05aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c334365f514b52b8c0cace0e2111e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434ebc11b86e9111ad21098d504b0ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc81474342b56e22804aa41caa88ec2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f562c288594a7c02fde11ab3a904a0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82084e3615c5ac7c4fe3b7ec32b77bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f3ab09f3244ff66d4ee6346b4e666281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7e382f1699014d4b1de21852ea559282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3309956ee22d1ce3ac6f1e15c6a78f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584e9328e422917839405ff2afa125d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce464684ec673637bd53678a2125ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3d5717021337f8f9a1272b71bcb79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aab5dd471ab3e086235c59ca7c136287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befa2813d40a9ae34f951a7951aee06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015c4efcd517fd099b98524ce7a060d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23c13a49f4e6fd2b7f76699f1bed20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0392378361dc05191e446fca46da7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd58f8ac2a4e31fa03d7f47481f4a02292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0319cb70bfce1f75f0dfc95076adfd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184a1f54a6819876ad2b8992712fee3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7893bb1421e26cfd25656ada3ccca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912dba8198b8355c22953fd1862cf1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acff81ac097c160c2fe6c03c571161297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7759858f3b33779a2f86bd4739510be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96320bc8c2cfe310b5f667c49cd979bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f79ea4a4b61b61ed138bdc41cfd862300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2612d2ed0b1c19f0a901bae917432fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7a2d26480615452a20b2995abdad3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94aa9e43e61e81207b458b9f8da96a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c92b067adf139468e877255bbdd75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d21807bcb6b4351f0414010648c6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f36d79d6fae6b0ede823f2c279b3e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fa075926a5dc5a1761dfc40c235df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978f514fea5f5b6c313a19c122bf14a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890245edc6b8bfc32bfed244941dce40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86297e11b000fb6118c17654fe77e0a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c885b90ce13636dec87787b71d0d5b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a32c3be5ee825a67b0e4d8e0ef3506312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294fa6c08867bb0d8caa2cce0d3ff1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547e09b181012a928bea6b7ae8db586314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc37f00e314197e0853926c7257f6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76093bd0cfe6e21e2ec8b0033850952316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f587223dc35462b4947e072d5bd2819317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40b7379a087bb50a66aa5782bd1e0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8ba73084d0943a871d5048c865717319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b899e1d7a755a7c0262aeff64a9ebe6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047de5e491366adbb9725ebf82abee43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254e55a43b2cf1c4da22bf356148cd5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0109a4b3869bea0ff06b1b699d1118b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec83fd228b43df5a8cdc870379dd1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253cd3431ebc1fbd1d42ed551d73078325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09236f93a9ba97702342e8de25ffcf4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103bc108b614d5ce6f52a2dc87844bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0aaaac62d2c6c7d6f38e9107b2df75328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8904dc3a7ba89fa6236fe0276e756a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8389889094c3687c57134829ce6f1a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b51f37bbafc32e17932e8237f593d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76633adf6122970cee9a39e157a6f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd15154b064d014988654991a9cfdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bf4ac5180e4737551792f47f54e51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f64cbf3ba30233210bdfbb6fff988335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09804e63f1a8c844c44495ea5ef7823336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0941b82894e8b1ae13c65fdddaf4259337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8a515950a0a79ccfb39b4d30145d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d54b1334ebc8331d1ada5b43a9ee2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d36f3bca55d67863f8d46110d4c36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1a76b0a5a1d268f8bc24913edc699341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e42b26b80a3fd2c5b400c26a7ced0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658ecde0a1a1074375859cbde9f2029343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7707eec37c66bf18faece976db3784344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374ac25c3abe9f7d1a64bc698762d63345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a36769f93bb229245bcb204a096ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05832cfde5a5cf9c7cc02509ca49419a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6db9d95940fe24330410dc72f0b39b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c8bcf5a4d6a6d03de17a7bf05894c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed8777562cef044a15509462d4885f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53598fc3c73694d0c2ae0c7a5b842e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8293eb6242ce1818ef9968dab978ad5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5cf1c59ce5e7a963dd2557131fa96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65986c2abc5f00596ccb3b5958130a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699a5c5bd2dfda91d7c955c260fd845355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1876521eec4cd7a1745f4351607d02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e85e83c10789ce965c643881d4731b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c6c44b24504c775a44facebc157ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb7e11b753e54c4458d2371a45d54f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80790fc1be1c15c763633d3b583e80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56e4db5d8bb4a5a5308db2329dce71361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64be3710abc65238786e81a14211f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466757b36f81d8169f61b59047b1a7c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705885adf365a81ea06d7f8aa8bb82f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f679e17867b72795912bbb58e23b2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bc4fdbbe79fcfcd692f0485e8c8ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5d1a002a87433876cc93bea0dc0a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb94e973a8c93ce7c83f21bdac7a17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19cac90233780c21c384de7a70505c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47018058a48766c2496ea1da5b8a5f21370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81f7fb5eaaef3a5e1298c3aa76d38e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb2b45dda06fb8294830eee1ac44eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63ac0440f52e4d95644ecaf7ae0e9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8224a8725b5313c80b80280f38bc46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6ee277d37d7f5feb6f3faee74d4d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afd5a78788462cf4c909ec90895e7b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90d2584ecdc322c694fa4fd0c00acd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56867a05c4d807fbbf8f053df2badb6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed2d5fbf73dc5d83053d82aecba42c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe67664e3390ab6d5d74b2d326b03b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5df6849c6ae84a62a1608f3ee32f07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a09c7865d0d1f079f286100afdcdc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b655e80bfd9b3d1060d8b203b9c05f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ebdf7822cbeb543d5a28c7198ead2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbb7de1243bae3706508b406665500385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c9f9e485763e87149ea86d172dfe4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f271cdd1d0c6fd14ed96cd2915503f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af02241de101ea55c95fd4f32510ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79741907ad17f4238bdfa649694602b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46d4cfeda9ccda1bb3c8b6e3a24329390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09114b86d17fcdc3b8c281ef5526050c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8b59033728c06c15fb14847242ebb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a44a62a31260d344747631b584f51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca6d5f1bcd3d4f43cd097bc293efc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09090cf7dd0c435b17121333df439b17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fae57d95046c6834cda8a8b8aa62e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377bec1b67ee4cfc61b43ac6f8281c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45957ddd7c35c3c33f6b3b997e51f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfe35e6afb6c723c03e979729d6564399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc8a940c39e8e731cedf4ed1dc7919400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e673ce8130c8bd433324aa89ea11738401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8e94a8875e8794a69902e8ec6929b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc88cabe8c9b183d3a8799da0375b43403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab9d8e81d8a8f0906f87278744b34c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe18f9dc6305805006374f7679c4a11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d64c7ce97a036dfd0942d11ca9eece406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e9aa7b551ed6b2bdc843ba5f05462407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289621ef26807c380137476970fb5cc5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf179d393606fa120ee2982855fc2d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa2df299aef773684fbbbb5a2268bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073089f52878f2ce6aaf751dcc3ce7ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd398b1e1b7de771769a2d0ef12fa0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d032945a64de124e971032b0bdb7b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33d52e8d46e01cc4eea19f87746ff3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42cf1ab49e869b39189ca19520df48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155e7df5ea984646d47588a0a9f4bfd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabf80743e3afcb380614d7257fb227417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e8d35aa3d8f4144bae00aa3fa5d83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a4dda5aaf4bafbdb2d510d041c92419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0ca5265e183d67f55dcbde4ae044a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b53274790038687a1543230f8224b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea3d31693879f177b9caa5697d4f38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233fea5b9d0ecd4ae1377f28b99a7a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678c646739ee6edebfe794f33d4a708424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15c1e7e75199d09099ac0ccf703206425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383281cff1aa39d727dc51818ebe1e80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dee4fc34bdf71cd8979fe87838a6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786a3f2af69656c0cd0e900e62110b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a841f3aa0ea2c4ce6dada96a18cfe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c844840f49fd19ebf1acc5fd4e1647430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7bf8a6ebfa1a30786800f806dace6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758408bdbca79285c59f5871a36ddfbc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5b78af234be5edca00a142edcf4c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5010974ebf8a46c8ed041fbfae30da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838513ddc3afe46ca257940692e67437435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4648deda4e271e66b0b830d1aa848436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8d2d716bf7b985d9250512c42769a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e06fbb868ad61a372115c09de13da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ea72620ed518196836d6beaf20c3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7379c436a6adc5996c6ac137ef875b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f679db9ba7cc4d48cfe075f3b699bf2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae4aadd8ffd851f824459e68e074eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a177b31cffa4060e4993e34eafab1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e623142d83998e4ce590d780315c3a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d99874b5ad4602a49f486c77dc489445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9dcf25625201672d95e8e4d911e5c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cdd55e6238741b3a5284eba9c4136447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8d849e4c1e788d37aafc53ce1d5a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429355ee87479f671d09f01a673974e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd56a2b26fd0d1219710eb2f99a799450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e138b03f23b0514fd4bfc4391e8cd46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d678af4f76201e73811fbb4b9c1a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586844244eb4deaea8f66dc5c7e19dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852ea2bbe376be6c7900e9707989baa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ffbceb321f0fb2ebe0141ef4807a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae642d9e57a4825fa691674f757eed8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8aa83e18bc3dba5b7e4f360897694457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deec8adb8ae6366220c8454882f9c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd696385eb5051183ba8e5866472755e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84bdd7c9c14320bab61618aeddaf47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad8bc46713a2166761b252b374834e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8efa0b1b6b05eee077111a52ca33e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3c43c01d16abc5a4af6c1cdda4235463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662f9e80b4f1552a975139cc2b9d28c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17591e08ab9998d1e692485f3eead000465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda12cbe691bd8215126ea1a839fe81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358dfcfa42d3e9746b5292baa62dec9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13b4166897483b49ce971a038aa61f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7c6aeb1df6cd73a29ff3b38410363469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5d721cd9af54015f17bbff7c1b9e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401d1901d28faf40100ceaddf24955a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889d8f7a2cee281160c7da45287748a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c789d1e6a103f3773d35c02d6b75e07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2da965c821008e021cbdc866bc2599474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcbc30289548a17e324110c9c482e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a67bf28adf243be268da3557e74c3f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fc05bb8335ac75082efecf9801cb8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4678fc58967b6fd5b2a1dacd08af53b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb438680f3027aebf9fd9443990dc0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56050e89fc5a42f17f6a9e509a6b74ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6917701b34565b6a032fe094d5d91e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2186f40feb6b7cde2c61ad98eaa941482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beec72b1dc4bd7f391f220fd94f101483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c24497edfdcf032762b266bee2c763484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0345acf85741e1bf1418b14a70e94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c199ffb8b8209c7d6467262374dfeba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2ac9528599bc951f4a19abff49744487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab0b14ca38cd5680d7bc23753624be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073d4a18a755593f3c32db0b30ad33b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887eff7b109594cd4cbdb889380b3d7a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c67dfb2727b7d8e4f6228ac667466491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf10c8a74f0a8871382107367d90a38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656d3b89d94bbb026428ff4e51841a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2e32efa412f6354d6a64bdd26b2d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f491276d36aaa455d130239ce8ae8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21bc03d0f75d9c59496c711ee192ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3a9374dca34241cf7b75c1c0a4227497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5881b7f139aadf74f7de5b041f92120498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d854da089a5e919d8843969042935499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb20e81f68a02abecf01178b4b904d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf3ea4f967dd3f216d120f07aeb953501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a09f919802d71f09aa01166737327f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2615d8de120cde6816e97ab44bc610503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286354ca6a3dfcb046e03c63e5473c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78c2cc7a18bc878f5f1f607a9bafeb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56659ac810b7aefff4d436c349b6bf0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be69835f5a4076630b840380c118a1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9420e6595140c2976da3ea6a6598f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082257342286ccc3643ad3c059751b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14194e5a97ba7822995185db73c3cd2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79ac610374200388849a0a299a01c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a9995cb117992f66ac0dd2f238fe7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba0a33ef449e50a52706438b1d27ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e5d5a8e68d8200ea1255f5166ce5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d866c643c7dca2b3f8c134871be27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f9ef96afe81f0af53dea539a45c2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb82db48d2347aaedbd41238333001517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffe6d2f40feb54c53b2cd26516b6c7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8bed904b14f6a727036c213fa23f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fbcd1d3c02861b4878be88d9dafa6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aa75ec912652b32256aaaf7f54219521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfe6a02431202afd7099f3d7c1a81b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cda365f9afd1eef2e8276379c6f60523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5fbca37ee48f6234442e38b137147524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5cc0ab7dcabc42fe2fe71b25b6447525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1fa30d9c3e472630033567770e707526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36473543dda94e68e6dfeb33904e500a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d17199776b93ecc9c581801cb928d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bb2a50a2c1d52a9dbfcf2d6364e4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20687673da8bfa4530de3bf65680a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21dff391d94e7781b2412c4c531447531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1979f679591d60cd8be624efa6f53532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab64a193af06d30f3da2e63340cd19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcdda1d5ebe531ee3844ef68b8c16d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c665eed51ebc222c9140b08a18014535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9c02d578fc6daf72a823e51c46f1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd7615a7eca53c996b5e74d26763ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238c1fe3d2df9e3106c29f2462eba3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e1bea53ae39bc5e4c295ef5db1bf4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d9a7d4914c912e75319cef9c88716540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf1ea52ecc2a2bbd90ccb10409966a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2534727516c7f4aca63dcff79205f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ef37c21a25c3c5cde2af447dd5ea4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e800826a3abb3e18fa84bd79b4ccc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796839ba1a80531a56d9d6c6bfc14e4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bef55e7d6e5e70a540013e47834519546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4e2aef12411f177ba6dd0402f469b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ef7ad387dc25b3e15dceedeaf3b69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acdc7fea8326fac1077f8a10a611dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65375d05a551ca4fa3d73ed2984ca31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38495256ea701984d50ec55b69d444551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8601b9e02c3097240ce86e246f18f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f581f247a15827ce938f19098dab5f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9121c504fc542cc17c956e80148b406554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f98a68842da857cd8f98f2f69556f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eae84d5109aea128663687585e9e8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb020837e267aaf6f003125081a273f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44294675a23627fb71756306646209bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f7031542f4dc96609025a45fc220b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5942f5a9535f0d0558bc24b621ef7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2ec2fcd3c7e556d5a0f6040a67ee7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6336c4785290b2857b5a1733d3ba4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7845a42fa311fedc580c6e503bb25df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc9a11646b6f9ad5ffd83aee1093b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9d1dd870d117e28cbe6c743bda9eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c617c422182f8e8d2e5057c00eb7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb1480e907fe000175219722bbce17567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7c4d39c016e8bdb1d89be728d8991568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d1a1bd4fbda7f361717dbb3b0bdd7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592994d39a156d37817ff86a9660925570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a2564ba8d56be69b47eb77900b834571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997f4c4d3bec9db6e973a9ec10e4a6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dceab040ce608f0c6394558a718fb3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e078980fcabf3d75607fd9ee86269c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7305558f4097b3a7a592d00c4e3f643575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59894e15eb0240d9049236d1f0c6db69576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16d563c161690bd66f64a635692f41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23371d4bba0889c24c2b72d81b463af3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5832736a751ef1706413274214da5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377266aea413e5f57ec83f277b72ca46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8d557741248101576aa57220a83e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52900ccc00225647376f9bb5375060a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fd7df4e5725d53d74b8157664b901583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6918237e5878be3b7da4571b79dd609584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69491a8e5ed3e0ce61e3e1507a034ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9022a763c71c0024ab52d1cbfeafb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c84cd013cc73c76945c8ab87377487587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b24fa6f919a92e50bbd11e6cfc8ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c23fc6f69514122d46b19b6459a5e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953458347e27bce1e2468085cf02fba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e84ad350330754be2bb4c38285de0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208273524569c925a8b3af95d0008746592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7c1ef85a3de98905e9f704e1b6e2e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb6c9fcd181cba2d8ec6e043cb70d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb448278f9e4c03c1fa297cad49860ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e36e73ae91324cb9c9d3e3cf0a6828596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242735864b45a1c19fed47f2eef7e778597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a42e33a8c01c6d8321f25ef0001d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784e773bf4cb4961a43a39bab329f20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d9a46281361c4e374e84d573dc65f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829f0455d192cab2d78a11f706c18bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2ed284afb656601b2cadb702ede60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f897d8f4965f8d4f0b5bed1b80e0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4b11417c186855bd5c60b14c21411604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fbfa5b95a77f8c4d2b74c8c170ea4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f27d39fabb56770ca69d54385cefa7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8b861a24e566908b591c03ebd9acd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35550d34234f6bf7cf106cc1f5c1e187608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955cf12ab3287c0ce5464108869e179609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dcadf8c0579a2188649ea2c468a72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830f91b596453922c53753d7530e3bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101521d20b3215985a80aad8e686401612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91093c98a7d7356ae4247207165cc72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d32eb4ab9b1af993e21d535733465614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972f91fdc0adbd68c3319ee3b33efaa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e38f14f870f26f39b65683e8a319f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e462b1b885fd56fd5900a23f201a66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb955a37a216e768d983ebaa276784618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dd647a2424c305ab7879be22133ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c73fbef45a201357bf655975647e68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90e455d509e2995cfdc189c1e8bc54621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b892c96f2c5419e7c65f740a1caf3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173447a1fe3f39dc4cebe8513b3e83c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397702d853c36abf824f00abd3d6da7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c196498e9449a61b95d3b26f28704625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d308fb0994bc918ced65ece765e38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bd4d92657fc3bdbe4b42fefb7bbf1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f70ce9bdc9d3110142335b7ccfe61628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6081a8f89c83509a2b0ec638694db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8edae082f5a4eaeec2cd5248131c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac928d7c49ec8224d371a01bfff52e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730766967cbbd2190c1aa48b6f1e6850632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dc69055948982e78fb2137697f743633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b3a3c10500c0649c103ae92f82da2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05151ace776eeea554403890b6a276635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4c0619345141224f6d2dbcd05dbdd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fe1fd249b0fdc2bf74017fef72f83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7285d054075a28a9d567eed8e12f3b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c25d12ee5ab0f5ecdbdeb8a498856b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb1d6e8d5917db21dbcaccc9b4a7e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c02ac7e45f33cf6bffa6a4952f03d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788d549c588aa69bc85a6e830d416d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98ddba01220681ad6d213587b21c65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90c65547b49b559d35f90153835436644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc5d3e07d4b6d3acaa981872cdd2e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c638f184552760cff321292374fb4e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da05760435afbc1540786f08744a3c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023e5513c0c09ceefdd75aaf973942f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6726c638d23629340960feebe778878649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36710be316a22d51d179304a801a6cb9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84047f291fbab212fff6439242a3ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa877240192c5a4adc6b98f93affc3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7574b9c159005435e2f1c102f1f816653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fef10d411f962bde200426ab3e9bb1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2908a3fedee355bae06cba1eecbd63c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2f8f5fe65f844d3e1c71d85992b5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cc76fdd84c83507df425e64b824f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e9fd10f94efdba12bf4802b4a74fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4f6050b8cc1044e80c5f7c9e18287659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0715db07b4cf11a6908254e02ed4d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc3ad23913957dc681d59291b3671f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9b7547cade758e1ef7b5cbfbe1b2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2686dd881e58c9a4673ea36b03f4bb3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303d051b187f92c8e3e72c2bba5887a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809183d996b303ece1c53f3cd363d2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af07bf41871f8295c00c9dbd1d714d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933323ed2288f8a0866456e1a849536667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9d369143e7eb8a63925638bef6c1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3cbea308083c7a8472c9d11d4a47e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cae12daba3a5be084039903dd1c0d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c44727ae029c9ab0869eb8b15958e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db15b0d28ea50edf25496c3dd33bece672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fad59e0c44c3bf9654d84ba45c2ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0368167bf66f19d4b7ae1112df1486a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7a0ac4160445586950c2a214caaa9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179fc63b33c097c486fe4a4decd3acb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3a640e0606089f1c09c10a691422b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505d7b7308435d902b3af5a45a1023d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2285f61e3bb875b6a4458cd9dd62c81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60161627f29de390906c6acb1dc029c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a5f39c9453c578775da9013b911f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b42795c9c0b7668866132cd2f187b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee250bfbc6cb191c154b5ac51eafd1ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca76932e395fd93a57cd3ae79c145e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4323e1d526941b072616a742dacbd54685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b665d02f9191c4a0f95e9c90241951686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bd2f66cbad7c2278776dcffa77e0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45019222ac66d636dbec6f07420b194d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f6d11859c42055ee9b64bf48ef891689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c9ef193a9c2d4a4d0682ce7f11a4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d97dd1a41d12811f68c10aeb28594691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9b25df31622f692d2b9393d21f45c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ddf32f7842a12566ea5fdce642edb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb122a6c1f63819ddf2f89af8411e8f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec682d15d0b4339797d2bf3b7f9aba4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9ac86fa6c9f0db4413b1ee603fd31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733d364edc6b6f8500ea771e87f8594697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226c688db43c7e8906f429a68847ba0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaee9ef2fcfe05aaadc4db566a77fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002c2770d0dff8cf2fcbd0bc408f782700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce880a26516db2db598f48922ad97c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe45fe5531d6ca1f4e967903321ce7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36563aaf15c61d8619f22cfb2d6228f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6f1b8d8a8a916d0e2362aab66671d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1627945736de7f792964c4f03ce51f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca6a36035b9819158757c21f691c33706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972f650565d8413371d720aeb165b85707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ec0395e1a5ee301fda05ef02a714f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270aff36670855e3d98a9607be1dc0f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8db96abcb0a582a3e3856f990ce19710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e2a85cb64cafe1b98d2fe476f330d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62fb33b21b381d2c2a31cd5fe08a91712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11567be52c30605bf89e756be0a94d0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df979cd308736022f690cd2b47e20e462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caf3fa0f231af092a5b2874a469f553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c088a5f5f51682979036a1a72771b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cb05839ae020763fcfd03154e38e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a20ff6d995ebfe31dbf69d88aa0646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6d05559d1e51467a9e2a207a8f5067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09883bb153b208595f6faae865fd7e7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43fe795ef1a46191f58878e78a0c189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234aa21c3f86c7b0df5ce6cf93d93b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb638bf6b0d11c71356aa6fa19bf82e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa9d8d505596a3f308d5eff371260412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941386667c04ba45bf24b50217d30fe913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e670893f8fb9572c09b6fa377936a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0317dd91dd5603c157e7ecc6a00cb4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd2c1f433d9b64f7e6d199675c8c3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc279e4969fbd9f9603464b82a6e0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e196c0f52976da36e9803ad50acaf318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e63e1bb89051b5a474f2df125459619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223dc0207142b4940065d708ff5629920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d28ada6a3dd70e5c3441c4d6cd05221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c6bb10b206c2b6f60c9312565d5e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9000461542e4c5a0aa043e32e9a79ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82624de118582a2934ca8906474df38b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517191c2ca07d55fc51b4fb5f9cfc4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f5e0534dae18ffcb171330a2b9fa026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95813b47b8378d538a3e4028aad51627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5edbfa9be03e407755aa3c978e6a9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4851eef4f6bae8c7bb6f3fcad323c5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f079048be10506eb98edf65f2061a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f29f21c8370dbebc92e7c4f69e2a6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1b8751b9e51cd8918c1c97e268c8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e843b8946aa78d84c1473f5f3edf833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f21b9a8b2c83d384e464ae8707ead634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315364c4e868c42ed04a9c74d7a6fd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c8e470c1f8e009595c8a09e2dede336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59728ec06b6f45c4bb617cf970e69d9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401a01fffa5dd0104973e1b9d089ca638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b4022a321d95e21ca4a471ef0369139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b535bcd081eb251e35fa8abcff3adc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24f799c5060012ddac5b8f87fade1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd22b6a5bef68efd4ac8b334576bdfc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9ec6240670b04046d7a8a3226845843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a415b7553dacbdad80409289b53f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181d6f9dda356acf902eaf9ccf954e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942573a2d68f0841e07398efff7f3bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e9a6d0abc77a33546f5150193239947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed058b96b6a3af75d95f7a07b9465afc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ffed38087d46b6a945436da1f8fc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f2da2d2462c893e9ba1231a96f95350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03f2742af908a5d1c386d91325e1eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6c968bfd455f157694f0fe7759dcd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740676c91cc959aebc0cedacded71dbe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af47ef64d208cfb2bfb23423e70cc2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5985f72d4d96adc5cc7487cba9d1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6febc4fefd2dfdd76c6deb5816b4e0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b675517f54eb3c955fa4cb066785657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee4e57f42518652cf168e530da13c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d42be29f8ebb79846cb9580874b4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb47b1d2e0739f883945af9e6885db960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505711518e350846e9fcd3826ccd6e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c362ae47828261f4a8bc5af6242a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a1469be7369c1280d2314f4d80b0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55826929173c40b0580919d84f371f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c73cd74daae98e561b2b6e4aee87b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3994bffc311d34022bf37b97c9a6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009499785fa8e79560d35feb76c0784667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac570370fcc78cd4cee924b0f9f47b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0fea7d1a77d288158780ce96f557969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feec193db1c76607ffc1b211798333f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4945d122386c756efe5479ec17434a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219433112a666623555a79e809de9a0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df9711d9723d610d8912fd45af827273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb77b5e7bf68a61df38b0e1859018eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3678db4688128f7ce672e4318787a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf2a8455f311231af16128e899b22f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa571bd1a2ea96d993f0479e5e8300d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddba470e3b9679d5f0c02a657ae8c2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7c549a2c996c2c2556f0a79b0c7e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97905006849fb7ba6c3f0fda75aaa1ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef53cf455d61253bd9fae90d5a4c1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa2215795b7e62d4ad165ef0d378f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09240e9ae74b523ec72d3305064ab883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624245bde0369b93ff7e70dde762525d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f53187d76f19b8fde9e88446a786885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d760c2f90dab3e360da478642387c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230c53cfdbe1286e3f79a9b2f23f83c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e5d7e637616f66bffbafd137806a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6743e05b05dc5dd2ac99d81f9b7e98c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0647a56e1f215cfe526e0c2eb7fc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220a89bb3eab0f766370c26894efa1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22944e4ef7f90355e9225c0e3f1b5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37d6dae9e31120976d40d48906a51e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99312d21b0429b8be1d15afb6f3d0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3720033432f3db16cc9e916a2d48095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10caf854a07a0398c5027ff96e574d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4268ad7c541aad8957aed7ce56a301b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a5a5e3e77ccf1242850c0aead41f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70f26c2127b327c63221bb3e1b264199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31daddfeb7494a49cef76bc7486d4ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c28bc632dedf121593962d968494f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ae98db6fe69a017a20c7742b69209102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ef01a651384d4984b97a93451b47d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09b62101d2e4e717046551d9a09cfa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd94148ded3139bbbcac1cfbafbf6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e8f7bcb5280de137ba42eae989283106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd1d42b6adee6cde4da8907d7f531f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c271256e927d90e21eabaaff011be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1114d6ded63401482789429ac62233109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165f5223e350722e80614d6606531db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039f3ad5937ed12080c8a64915000af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c41ce9d6b5e882986b723793f5518112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb96d09f1ef949b7107ec6d57c5148113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7bcf2101f50ad5d00653bb0e934ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b9134aeb5816bccbe868b03746e92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd81a21460f150911c54128d66fde74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc883eeaa3d8c1193044212a314c183117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a74afc3d038a452fb52b3e0c8e81e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528691d7f9c21ace069a96cc2cd19e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6e809a66b64e0577cdf762eaf1afa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb010b885173ec4998a5dfbf2de91d83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3ea33af6b0b88a0ab376ebedfa043122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aba6dc30c486ab04aaa35713fe1d5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79a43f1e7d8670ebc01bda696d339d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a22b6177bb014fe4ab6a945ac8d414125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af81b60c3242bdd36f1230f71136f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a83dd5c2a0503354f52bfce8224ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be40809676bbc096c2f69e9e844eb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff72de41d3c6cb984658738f39e04f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78017cac43192191c612864d11f36a63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a93c1413dae7627a43a2ccfd2b76c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a266991640ff2ae6865d0879c2402132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4a46d764e36b9732578c3acaffa2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a3d5d670dd5ef30782b30ae0f1635134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1783af4d31554e5df02770bc914db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4a2a0c1242df83766674af7bad649136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61135fe387333c746ea1438394637a52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66460fb1fd871cf863256a93fddb3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e22a627b99e84f3520614d5604008139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fe9f654b3f89c67f1f65c028e0e1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258c3f7cf8d9b62a48dd7209f85c27f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64758cd2a916f867feb78f52a2ea80cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8841941b041f45b9ce716bf4de20dd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fbc264047406e778a7468942b366c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03200e0ddb88ab04003e82e5d790a769145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983096daa785e7c4c3f739cdceebeff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471c4f69ccbb290b466955f8eaf658b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6f934b943ff55b8b38277e266599d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494c9ffc5e56486c4f612cf40ba2ecf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fb19f08d20938c67257a10c9e6d68150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d275e10ff5a76667693f651b77eb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f9b5d9f2779bb2db9b354590c29e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e68cc95fee52ec22cc069524b1437153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3576371fc77963719eb685f1e5e332154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afde0a0972f10fdf581444c4bcb09c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f627e0fd298532bdad8aef504c4d50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5ebe30a5cc314d4b5ffc899da2df9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba6f888eb7dd482c140f1c1c27d902158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac6118174080a39828484b17b48c5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca0898e495ca219395c81cea983cbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb3d652d9cd7f7571a1a3ac14d85a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6980c6cf19e413862ae5df25f17a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746f1f2849db75e72a15e81c55aaa4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439722a832578b08346f180410ce23a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef67a835577b29d1b2856fedbc6177165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9b30f5449913f8f877e662bbdb968166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8f06b11cb708a6764dfef9a116a9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07c85c7d6ef6020789aabe11c11da4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0353be66b9762d40b06f7d5cd93efe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf74f9be6fca65953db8358a14efc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613e675aeb1cee97bc58223a21c745f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bf90fd604d15365a50e029b08ac8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63089e00f861c1ad094be12a0c9237173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62243a1d3e5f43040f18c88ee48b09a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c004711c70025dcb31811ef19d1991175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaea315b9be7458bd95105b783ff70a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bab0f90ec84e61ae6b683da88339f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207241d3cec0f01b1c947ca37d246cfb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582c97c28f938ecb998239cebaeeb40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d341158da0781f2157c91b0e38ef38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb97fdb1400e4c20549c90e7e9e963a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ccdcfb545f0443ed33f6370a2f005182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346453a8bebb329774407f4f7c3aeedb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e564c657cf3f3b0cfad75d2e7315e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1338e241e8566511db9126373fd2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037820792edca9725c68819b31bef5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42fe192aca56b3d0186ef65b4907a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c676a6cb78edf04ce8aeae14fc9e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f614f47b2a6f63f366e0bf6f73342c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed1b4708fb60c0e0faeedfb62e3b3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d377f1f8abbf901b47b09e136e234191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4094f0c0bf2f501fb4b45d2cbe8d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b8dc4511d7c03471ad09a0d84afd2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648befc853e1c63a1205f54402252f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7853856903cd69f254916a3cd0733c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1320a237339a39bfeef713f52f230ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf7e46983a97141928a887a3c455d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db360f63529a5736e042bebc9d6950da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3194ae578f7969ab4bac443cfc5fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92db97ebe9ca8769be2a2b6231ebfc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2a2033df7f526a5066012003d2e14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764fb3dea065f014d939696904b8800202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36583c98978a586711576d7bcd276b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f82b502a39019cd3e6c030fd1676f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a056857c83381f1e4601e2dcccb2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb01b716da58c9c89afb1bf56ed9613206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38724d8cc665fe076f3f271ce6e8a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8020c7fe6ce7c8c4cfdbceaa50a2d12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5f5e816d9bf8964a78b4123e739f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac69b5aed227d39a095a959d28d1c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9a1a5ef0ecd9f2c195df283d01219211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc630a28abfebf23a0c0a92c76906d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc79a4264c82dcf9397bec2be4f5883213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce34a47f0b50c88f45548dd1c19f21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8c511431c87957174ebc752b996aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf062a5728a844533d63e8d890a2de80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763a406104ee0cc1e6f009174bab0f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3d9ae9f81e0e2ce9d7f8eef240fb2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ab00ec74392885d78ea98a7b13948219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e658b8ee0db4bb56b8cd13bcb4f019220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb88cdabc3faeeb48863cb8534aa6d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614feb09b3e809621616048245773b89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477944336d22a67a9834227f4f5866a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec56a7b94ce7f387193b5c5dc283e4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b640c15bbac968cf43e9ef6bb9fed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd3e4823e55cbf71eca8a1a0c998e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95f17c7db7a8323bb1d944fec38adc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433375fe1258bff663888c06f72d163228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ea2819e7e5f61f68aeb92e7148c43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5c31bada678eddccf17df43effb27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13927bf9b1b2ee69150894db1370184231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad16971e8fcf5659fd434a769f9ee52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb48152a32f348dc9eddcc4514ff26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be2f96384c4f4e93e4c67569de285b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6454a875172e7252aa896b210d238c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09389e6e1607e677c4070c31762ce883236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaa9476948dcb5fd8593e855834313237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddd77a0aa6201f68b3e52dd3eb142e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc759fae75b40fee9c3e5a570f76c0f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7be409747321b36d6373d8a72b47b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006736dbca1a070b30e23d61f114fba9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7800724c16a68fb27009f9df134f5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65d253d0282f1d06e99f04f2c53c66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5d0493c27c7a2be989a6877f3de23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be1b808095bdfc862ccec602624c2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819b8b95690e3cc2de99ac35b8b1a0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca01a6b6c7bf3199ab084628b52ed5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c97710ff51307905b3c9440ef47f61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6838dc7fc3340b44fecaabe91cbcef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b723f457dbff66cf78c271defddd95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077fdc232dbd2fbd9e46171a084f9cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0af0d7ae59eb611e96305b29a46f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5b77e6fac4125394795e745db8b61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15076a6b8fb2e673d92166e9d4224d8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbafad08ee4677156c0000416ab38e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88339562a64b8d1d275cacf712bc3e4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee440aef0d9a3eb93722b22792fda85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9eeadcca3a046e003e19e20ed93d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2d29f601e4158b3bbb4d675cb4923259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3668da4723258dd91e9ef50431083e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4fd35e2203afd3aec52145e1f57b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5775a35637e2b86212b23d6e688ae4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da6eed07f6382dd1a1ba5d084cece1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0256a3c0b4e7ad1bbdfac35c7726fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e502bca454e5b219d49c714b6dd76e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab69382473d373ad171314d31e59cde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ec044851271ee04582e6e1d5c02eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09428e3e2ac8f718d34c14b4131234268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59669de42eddd9dd07d4987a9f2898f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7153a7b3d064fc5c56b2ad2959864f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb43ddec73bf392596f27bf6714f1a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e9c8358d1826b36aa239eaff9ec3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0fa717168a66261bac01526d11cd4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaf42a9e6411f6dd077ac2b6f4db64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0319e1b5e907a4d4f5236bd9937db9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba6bd0e0846d14b573c2675f573f83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19a809fd5d2330b306800b3558936d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa683c556079e97a3d4f511002c14d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa749d7a38d7101630c83a6474cd830c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ed16858090f3988ad2c684657d564280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48eb3e7970bce77032444bcd567f9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d20a347a05cbdf4ca36ef870e32d36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297a45c812db6f12ca7f20c712a72f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecea7a0481c02d082adf19ce743bec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24289d4b3a31f3dada7098261b876349285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26714b11a762d422d4f5cfaf194749d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdec13c2f6c3241422510e86bf3cff5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cd2e7f13c2207858beb99c9f5614f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ac38b3238e6d0a7314fd925bc0f93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3876c31bf3923fec973d37c7587df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76971837dd29c66c9157ac26be0e6fc2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33522519c76da3bc2e96c1308a795a53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4b9171b088101844b17775f7378e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64b08b1d4f977ffd2f8dcff7441499294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05921058d0557e6bf99d0d3eb8140c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7857c442e55af76b7dbc5c3de2321296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745e726c7eccca44458bdcb2da0d9c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca540d47917fcc404ae5b05ebc9a8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454870b59ad2c6d69e3e282d0b2f92d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa37f75e3d64824350be6068b555f37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7656b783bd80a01ed802c3f6364e84c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c377cc606c89d4dbecead7a60c167302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45febd3d50fc1bf001086798d92af055303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55d50375d3934f416094334d99dc03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7d57ac95b4c328cd2f48d22a4f54f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aa51d4c1a4bf4b5a696b988d27297306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08328f8b02ae909eba9032ea2f99b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ec4a0be22c7c71093b71b0ed48f42308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f437f50b8b1aa9933f89cbe63da4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28cbffb941057325e7b7287e7e7744310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45125b2abe0355ea975ace6b429a0136311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1961f7a6ea174e703d44a8e828eb389312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b52ea1a3bc4e6ad73687edac33d85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb511e99e96aab76002546444672569314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a2558cfb2e0cbe76e2386eb46ccce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ccd3c669f6fab6e92f2cbe579f7be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4ab714b44fa1c8e46f3809be12be7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471099fda7520963f21da4ea65667e4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448d87ccbc8515a7f1bbc2c60ad9ae4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70327b2d533b831e7f7cfa498a078a6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d806dc67b28c5185c209dd376d42b7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c093730ee0314f265d0859d7b7f353c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d20f2df4640ee3d1c19423aba80aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918433601ac2bf01307d2dfb8d60338e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17a1dc55f383db6d1a5980772b36a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63502b0166a48e16f7391670fbbb8cf9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd157e03bd6750d52a5457e7fcbc4982327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3a2f0263711708e42e34025ee9ffc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bbce3648328658995814311584375329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf690f0f0816018f6434a19f4cb00ff9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2fa64d241839f7742efe20112e010331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3eaf5a1e92dd532a9960f8493d74a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b4f424363149f3213f41abf453b84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29ff0a90bcc5afcad6871db307f7c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d328d08bd7dc9059b9ed6beb6841a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d39778624fb890474dbb8025325ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e731705ce0cf7fb66f44f851adeac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003e43efa84d1a8e4565cdbb20aea71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49f56f66ded59a3ba0266e4b7ff4c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cbc2b8ce441349ad305b85b6019ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee5c50318bbe38d118ec5452eac345341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37659495a6079d08e2dc66a60c8e186e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53fb03c28fb8ce3ca92b8b755b89ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeb75e37a01bf79473f5fa185c231f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d42ad16f1a763a36d36ad2be404b71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff51c2804dbc2e9d74228b1b91aacf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929939bdb462f088cf1a90f4e1e5252347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1923e66f3b0fdf081d74d11f44af869348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3161afe6bf1d326731bda6ca5bf5e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5752a27bc7db395c061eafa07a6f32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f01803be95dfc21829bfecc159867351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b4ce54c1a0aa90e6d68a6f1ef3d24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199099796b23924518c9632df50df31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cef988bce29fd118b9c72ae9ac689354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c140a0cc3d01e1222d52e48cd29017355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d661303daa6c1dc94eba4392e9f049356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d62edb62dc355371301c17ac9805e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2498d1b5ed56f821a6b717eac66bae0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2416ab09f4111bcab50b0d79dc667359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfda8dbdbe33e96c57fd3c1ed0ad4fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e59de82bed9eb4988b35b9a0b6545361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454b02c2b6aeb0bcc4eb7a2fce2eb0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd031f85436756364d0b24b587db3f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038716d7ab33d566423976667fa1f29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9370a7330ed5f90c6deb94d9b4b915365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e679a1f386e4184d812800e579278ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844b3d71dfaaab8121cfc52ff0c575d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469c9ab007858c0e8c4d30e067f2f42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c04af0c19f58ea2616ada771e0eabe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628c5175ec63d3c2d11fe9d21459c6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be71fcebf4183102e96a07596386cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b4bb6e728df21d0e522b484e0b22a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e77d8a8a177be27e00ea7a42c0180373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129e3163a67943158234c89dfeed5e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8cc5d07c7d191053b4163940cef95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188cd21d43850b348fcc05b8ca39e17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35995720865fe5b45eccf8afdc89d247377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb636598c29b253bde7969b0e336a5be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30ad229ef63201325b11d11d94961f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7f8323692455334c05663895a2fa5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e36331733a7963ad153c8c5858201381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901976b4a632090d1d5986e89987b24e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0503d6232e5629a6af07f1b15bc72a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca4882cf36ca0fc358a5e3cd66da96384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6b9854f7b5e161ed6e75f52fe8bc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4dd52ac167685193f610b2e109a71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6dffa2c1840862a9d3c34010c5ce3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3ada079617537c029a634111a6bd0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88583173031904eb260ae2a1cf29034389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b7e6c930621231add8b2323a62748390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b78a64604f9a09e4d2a4c56b02e231391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97b4d0932a9d2eefcb1e5caf376156392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82bf3fa667ea90690961b887c8cfdc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf68e85084dec7905d992c8c257859394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f794011adf4112af7144d75159f0e4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ec6b94c6b28fa3011f5edddcde93a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ab257458b4c6bad547274cf80b27e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613e3fa81e46ca99db2147b2bc4ad0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838129b8dbbf06865d3e1c58aaee2f4b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d45f8a3d30647d87330c908c6acdd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105c818834924b2cf07d2fe13c64fe8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fecd565b13ec9d2ab9b7d089ca81f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb0699ce499b5b036d7fb5c7423d67403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3700d708a797ec7a324769b496d90a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848a8281abc5d646df47d8d9dc8040f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1557a0635be34512556064a2c4085406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2262907ff4abf7e8c9447b658e1376407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5b54b72e321315e0002dd9a804425408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6479a6b95d86d40625eda6ab260c66f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2775cccac92834440af9218996a1db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9659d773439db62b3f2b0f45fc4d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2cc7607551e0594e6dcfc384b7be4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e462340d3e29d9e03d9fc8147cc1f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada7023dfc0dd63aa4bc8c6921c0648414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebd99de4990484f6f57e8b8f0dc311415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716873256c47bcaed2e5ef6b93263e9f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab5d30d1fbe060910ab4754e3ae62e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045a654a1fe308c8db3f7c3e6a6d753418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f86b07adbfd80fee021c575058a74419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e22a14605a41468027c27670512e0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefb3a1d00877c874139b84cd7bdc58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee2d1c4535c72eef35c0ccb8df6c25422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e967fca77810b9c2bde53263cc1b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265891bced717eee61260ed6eae9b497424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c3f6c68071363fb822a29d6da589b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d487364da43fd98f71066b68f020a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8782898b7a96aabe98d3bf7964e8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe40053940ca2faa8a4dd6278c3f905428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811dbee052c3a2e2b5632b5d02ce4f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffd095d051a6106b472de29ef0bc44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db419a3a935e41446b8339828b01478431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbe37da8a62543804a6dfa60aa8164432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32133bac1c27fa0a3e032b31f7ae5969433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3f9a7ba16a0e2a7b32c8fd59601f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbe28dcf96df895abb3d42b583f434435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c26ce603099cf1f7da8312ad69cab3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e542f3c99a30835ecff5575ee86acea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdff1ea9738020f205185ea6193ed8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660697836955e5b90eb58be1123c952439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e934aeb8b1ad029549a77562f3bd5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d89006f1b8c4c70fa8350948b5f30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acc9ad8b0c1f4b534a6bc92dc471a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd8bc282eab821931dbad1fcee10f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce9678c28700dd60da766e4ac5be88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aadefbae42d9dcdbe666fc240c4ba5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23accb9cc9e5feaf81ec80488117a174446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae8b0d31049f4a8b80dc591b649b8e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695bbf5763d5ec2e9c98fad81fd6846448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3c65bbabbf7d0396ab5477f325da8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3064f187ea734b3411e4bd9b277887450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c262459495122dd0a479bd4ca913d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696c002fdcda75eff03368a397eb646452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994de95de2964e7a05ffeaeb2343834453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd8038830f821ed8ee890a9b448dfd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0814dac388ffadf235329d9aef53ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165b75ad4eff79702b3e5a52ed0f30b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c20c93c18cc7468bc2dff5936d0957457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca030d7ea4f952ceb18f3d2ef2e600458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9834bef1d5867143a064f8ec3a233459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0a33ea24840313417e07abded88fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700583770cb403753695b3b21ae2751d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a222406c66f77f73ea2e2197676b16f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569ee069bf7979480dafd277d5f3457463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa4afadec281d74fafc585e721b7a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e095605b3dde5e982df1bb01083b82c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06686f6105ea85cc9ee88d1360d43c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fbaf480268711dbf9d0c6d4caf2ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525856089a717c8856663a20858409cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1eed2c9368f18e0edf31834e83064469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e24693232466101a3de2bfdb8ba28470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800d736581fc03d389891e8fef6747f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725355dbf845f76cfadba19580d9ad8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acdb0f97111f42bf728547df3e974b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71629926b85fac4e0df2824acf96dfe2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0876d311cf7366eaed4aca3e2eba7f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bd581bab404dc0ed2980176e586c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91500e80cafdbe3124265eb9c137bb0d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd88c70e0f17a58923699496a542d89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841bd415e7358668dc8cb2870363e38479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ccfa4f5f950db80fccaa21e764ed4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b60f01d89558c884f007bcf8981564481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd76bcbd398441da966ff8b186e23f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dc6ad23009b678b2d5259ff50ee35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202edaa98a87a152265b23d523913492484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419a570e2a10f0f22d46097ca7bb37f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d5dec3256f1851cdebd053fe68237486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b69bf7d550975ccd63dc4f3c550953487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0059be4f582eca9721584ed385369488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0973c03caff25a03779c3c685bf233f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af10c7a1929b36290238bad4914fdc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863329334636a7e7d9a65536a00d676491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424cb37ec3d5c869f600d1d5a2262c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44d1b2efa86ff08a363a20ef7843f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0524f442a7f93c445377dbac0dc14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2ad80e3a26aaa21ede0699b158749495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a9b995a0a3f5aba9674c61e557e3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e7e609048d89db3a289f62bf742e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789f169cf3034f1ac7873425cad501c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf8768b1884780327e9c2a28f3774e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3084b04d5b24d6b8780d7889ff9df3d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6924950ac693e44866e0c06b65f060501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b1e96bfa1ad55e0a89f85b013a997502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2888cc58823149129601c3ad01502a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ec2859db7dcb25d550ee72e45664c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff31a277e7e2d8e2c385ee6d8cafcc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e45c44eb7647fefc7536e9dd8004a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406a1a2dd6cff009abefe00380df937507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99817a28d50dffa46cb8b1c2d0f39be1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a0dd84abe79c68df2943071ea7f87509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c24e926186bfdb90239c4b933e476510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e30351fd9d4a6c49cf7d870461f5bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f95c7ed7da4231319a5e46d9a4e8b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d37fa73d6c76c4ae9f3f98a7bb6731513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a8844773c3c8495dbc471c81d96a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632b48c7f383b34063edb08da469742515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac88b1357e28de39ee4b9292f384fb3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a00b632b3db18d112798d5ed1d3077517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb2a72d5495f752bdb53420c64857b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73fadb5ee4327fca202d31c4754b7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d2d87b9d69b250ecde6f066a1d1d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aedca6c13f1562a95d3b20a970151521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09870562f22896e01f2c416f7e0fa060522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39556f8eb1667c42bb174da1064d36a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a969ff297936e46f0f6d4769fc25a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aa55dcc197e57b75227e0da0edaf9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52198352962af1d558f61f7d6c26ae15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feb60ef480e9e87bb49a2edd2b539e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978f07277cd36d1853244f2503f418d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e71af700b7ad7fc0f1eb8c674c1785529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6b0bff79dd4655511a0bf3bb6b238530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34625f0befd30ae2644eb61d8429a873531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02965bcb247ab1bc7357519dfae2c9b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75b4445c545e032037e7697388a57e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec86814421d224da6927ba4707a9e71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722760f94262c5fd6728104967403b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa5698eac6021efb86e2e3044a04e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886732e37036072bdb1e9f6d684cf5d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1a9313d7d71c51ab7c33c15683093538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f873870f16154cefa86019c523197539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f827e69bc01c3520cc171faa9e28595540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c693228e39065f47c8b9d1a8af032ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933d911fc6798ebcb537b57c7c18111542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c49e37a2d61a1c5edcce87dba60667543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073884e6a5a8ba33e9e1eb8516a4c07544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b3a13385e7947174d589e32542f91545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d8a00e2d39a16bf01cd244e91a0b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac5fe247df73918e96e0ac1e108a07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc401d050ad0b15e63b077507730822b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f407ad7d3cd2912a16e1dfebde3c9c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69b9b703528d6722a887419051ab3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e3849803dbde6882207c1b942482b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a87504063cf2f12c2b25cef2477b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24230e235e7187474a320936f0fe76a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982d96be8c33f37ab668a7048f7c61c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016706257a7c34f2c950f227b02f29d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1116ea0a5c0b153fbe2dbb7ba6d0bf3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd5a85dcfeaefcd5f7ed4918912e44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2eaef907c9b8786251eef79e2e59ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df5a9be30d14bc68a8055ed0487ff3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759fe49731a47d2f0ca8292dcb2217c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b217a4eecc84a9b23557c15ecd84828561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ab084999e7ee5155707f75aa1b7c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca14dd4cdc803cc61be8424dacf0194563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76600e261e28fc84daed2e980d6dde564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88680aa7c8307cdaedf2103d413e3ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6337e8602bff6b769050c06b8b986c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce82e95a7f604cdca42965d5a360c97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aef33a0e6c76b552660f94b17518a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea66d5faeb9ff5e10369b579e6bd00569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688ab43ab53e09626cece88a4b946d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970492b57313e8bde3af5561750b0e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a947aeaef78e10e2fbf2063bdaa2b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ac2e9e9de788e13de3b1394374d1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bde8d025ac970155095f72bbaac16574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7200869b09f8552a105ae0f357fe2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972de251672836635c49b9895cda4da3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba83c054871a2c883a7b0bb1741c019577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8184cb7ee4c84f23540d669664fe2f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6016c7b01a1128f75db772a45a1e96579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867cbfb53ae8f7a3b9554787a768b3e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e9e8e7549d67e128247bc8184ee7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758d466be23f3c151ae5ff6d8411b96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccf6a0d409620c66eb6115a69c154d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f185df83d70376f24bf0858e0cd1f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a453fbed6aca67e515e96083060308d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959bc23d92a4548b90b2c15f9433db5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ed27ef2055f773b27dffbd3f7f0a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990a9b96a91b86c0634e6b3af4bdfc3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea831d02888203dd1f95040babdefe9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce295342378af6085e2b15f87af5ac5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a6e2f7357cbcb7eb95ca546798ab7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad435620fee18938f72fbff5573042592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ea4d36c7684dcffaa7361232b2cba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d8667a498be9ec20a0ab027a516cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2906347e6b10ce9095f5ef40ce046c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90962c5de864aa09b907efdbb65c731a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acb0ee0f928502c4ac8742dd99c68b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcf2d13bf81bf8690b337b9923fc6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eac81524c65066ef68f3d5ee98008e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364726b42e552ac75cf9face352c015600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d31bb8d5ecd06bd85a707fe86d6a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572353584d0888833aa50cf36e3912d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e82389c4aad5a0872aaaa06edeb289603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb699dfe5ec39dbfbb637f2ffc74e10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202e47858ea654310b2108be8bfb26e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ca94f8f04a495f5689f4fda4305c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1387598b0a8462384e2009f47933ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc58ff6a74295dd9dd2850507714d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36835f66ef7a2fb8658b0f8b73e853609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488055f27634ac8d3779c8336ec3413610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc0e65247f20802af9e71e5a5696c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a27a0352228aa686776f73f213567612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3170d1d4447d2bdcc23c171eaa72c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53799f5bb1bc84e47e11c619fecb6558614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e0eed44eee7ee54e943d7380769a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfca283c7fb7e6922ecf4296d64fd9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd800aede788d7083a093b16ec93fa6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79aeae6e1bb1b514844b26b6f846fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3663fa09a4028e350e539cab49ed2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aa24a83dd6935fc4639f8b6ffea61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e36783d1725c6505ecf7421ead7dcf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dc3e2c621acaa821739319a8e196c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00b9fe7954f1802c8519838ae59b4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162715c30b8652abcefd08876899434624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf68506524f7ccf33a5aad3d78ed46d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40089f68a2cf5730451e132b1775485626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8836dbbfd421ff6e26cee8301170e15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd595eacd48a3c14cab0b96be5833231628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d869c52845948ee7300a3635eaba0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b9f7cf8497b477811e663fe25e0a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d427b312cc1d2142e5b5608f54b1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22a78ae67403d181b9d7393113da3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde4f82ae074eae18f11a9a23ade72e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcaa76a6fcad36f93a618366738b28634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e6ed507c7e681ea3be8b5a59a9d6e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab84f4a262f4d5500c26f49179832ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711b8b5de15017c6e7134868e3e4795637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b69193b32b9cfd6dab0a83017c8f02638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689e9cf13a0ea4af83a4a3dd0694964639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd665f29e3efcba41218e500bf44f32640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755fac13135c18cb94c5f207dd87e96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e718c2ff22385cadebb7d7c4f199d3d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e89de07eb906a19a876d4749e9e95643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6ab7c15863e2d4bc81af00bcba9d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249490fd6edeca7b65705ab6e2c47609645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e14a9d1984f5e4fb1741a807d30c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b763037cf5b9e3c417a8aa233b1c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92418ee8ff33ca46099f42bf25e8eb92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557ddf6a549e900cf9338bbc7881d94649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3aa7e99e3a90630e367001c7d50e50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca02f27bcec5e741328bb05b059cdf2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cd8a5b247ee7ccbe6d23d381b0881652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7131ad5435ccfa8e37be3e212c017b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd05e3135dad4acbaab1270930e5cb6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0de727dadcfc09f78ab25366bfcf1a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eee75c413e61cf1e7e4052b8819f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34dd8480c7c42a6e275a44756b7787657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb67182b9b610e12bc6f3611e7f7228658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c16a3c71c8332ba8acef079e79f511659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad078ef9fbf696e3ca616d55a073f3e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fa9a1d7768c0d49766ff879152b2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e296f8a19815e152ba059d8593c92e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27131391b36271826ce05f588780036e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87415bb64d6ec07e3f60d3775041de04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ad6d634558144fafd243fce32645a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18da47c50607735a30468923520af8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183bd4959e2de2f6d8801ff1ad3353e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0a75b5d6cd96fd6525bc4ccec5e69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764738a72e2195ff27cb9e459d5453d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88752196d2bcb9d89f3b2ddac0e11668670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cacd5913867aa761eaac971d19d21671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb07c1d19b5e1c2a8993ae57beca24672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dca18a7864cdd67b4c9ef53de9d9a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e6e6bb16ef1d2cde7d5508116f910674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0f364b6ec3412cec05bab61338ff9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54597b944adbaa2b10275a94d02dc6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411754022c7bb4b796844ded9427257677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df1dff6898f9718356fe2959890aa4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8f34b86bcf1955b9551d2e9ed3deb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0909d21d8931c7161517ef67abe920680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>