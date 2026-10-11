--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ea395afc667c95f0f19e9fef208e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8225c815a2f38e46dd7314a40627f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d44d4eb50f3f94cb45ebb20f375f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71274d9391dcf73efec0acb034ac234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051187788cba79c1ce66645be2d45815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a27f58a763c75c8636ca5c20843d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b142d1e0b05ca0249b02d18b6d8ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e907f4cfe62f666391d1f636d351cea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d3dc80ebac10e3770560fb7883f4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb409452df3b81a378d843abafda1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d720766c74a72f258a1427f1868a1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051492cc6161e23a586b6bf9461357a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7001d23718d5a6b0c2e4cba832fcf613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4fb99efd9234a8ea4e51a90de87e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f840f0016c6ba276a39285b8e92c49715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6c6bcc9acf49b65b9c40370efe4a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3459b061d619788d839bef091bf82917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5000be1de7e86157f8303b5f6aa7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef47d1ebe1ae13bbc6195949e35a6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6c3c5734ba688e9fbf7f8db52a3a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c25c805c4eb3bd238d068581e759d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd825c71113fd7a5dcf12827c7388c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b10c83ff8f47330a13fb73da2380823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecf3e8dc1c547e12160bb75855f9d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8d7cd3e69ef78dbf2f4cf87bb078c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fa79a92d3bd34e496d92ccc65135726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8ff50b7bc30b953a928325bd14edd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1d151dd26d6ddff50ff085767af7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a0c1f61c4ee806b57ba02bce9ead29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9a2f921dfe0a04939cff7fcf0fbcf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2510eec1aba96875c58429b1d838131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3671fa0f8a1989b93464018cda10f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88bde8b99c4c1d2cc8bfcb9bf84a4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4f79f7fbaeeb1cff16cb709da45b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75683c0a9400cde8c0bfb36f65d65d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a9108b2d0616c11ea5cdaed3c635136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce60682f8ec5b264bec113d5894cb9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cda1370fb690bca096ae7e6508194d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b457116d6cead744832912858b6fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98787ef212a39327d5255d2cbff82640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cacb12bfac3d46fe30950f713af58841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f542b4ed301fffc1c35374edd4143e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a759a24ce10b71c47786e68c61203143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539777f644782b391d7ce8db7ccbef2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce19cb3dccf26d1e704f4200d64a08045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72011427adf8e8136248232bca138ef946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a4c960690eb77ad382745c5be1f5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb4be90ba6868a5473a2cf28b6f16648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1654774bad626bb366a937da03e1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02de370844d7a4c3356413d2c5cc2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b916ca1f70f00ddc516de2202d0f8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65954ce6609a5c405c9ca6b7667ffc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05076364207b354e0bccea5415d3276653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bb143e324d88bf14078df196af81354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5a06bb829c405b390433208b1954c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3276b1a506523ee6f63ba9b56dd9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc0fd5e422e21176f035a29451572957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006750d3a38c73078d2c7675842559b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39cf144988573cb6515b165713aeb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034842378904f27da698977644def89760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675d2c74825080010ec0421af4bc64161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a86fa7d5b27e251e5bb171c75550562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a359d05dd3b303694b6cf9b544859ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a481aa5f601b301db40eadf6572f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f19ffefbf193eff9b4916e126f4b3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680ea4b92b74b1e45a8b8cc29c47bfa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d484ba2e518a94162f58fb10e806ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f197fa8ab18d464dd6298cfe0ea6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f6c5b81b89f42f8eaeb8dbb0bcde569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0558ca228dcb2c3347c81e0c9994d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be52acd2d767934537fcf7ff84db0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f518f76d8637753196a8f5fe82ff3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f618bc68704bb6caad39226b856735273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41933d6d4efa7ee618c47fa6882a4bd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67122a8129474fdb9cef938fc72edb3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d0196220ffb1af44a1d59dc2f65d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0db1dac4308f2a6bb417149af64b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b3817f107626e486dc996c27c266f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a490cea8e4ccccab003f8fceb7136779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6f0e30288832c9559360df717588480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abf2fa810d135a2558d8c7a90f779a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00540aaa071344ac3cd92333997bddd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f0643507a4b6577c62f459fade00683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ae7fc2e70e9a8e3fb43527da77b2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e4b81d6ff11b8d484cde5689dce1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352261b6ba24828c83455829f803cc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2159630ed07bafd9990162f9be67cc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fdb8d6e05268cc235d92f5211ebfa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a61b09922cf615f2734a959cbf6cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ad56bd783c478ca420999b417525690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548e658862a4cc872a0272de39d70fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc2d0cf87183656c8fcf7a27bef96692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f499b7c1baa96b8bd9fe28165a2f4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defa278bb2a699d927c3d6b9a61feb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ff6cdeee1cbd1256226807b05958195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55563f79c4cc2498731075897fe16396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854c9f92a651110e462ccd430fdb16097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac74e9941e6d79dce55d394c01498598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9acadca27c14f7c480f7a999e1583c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78459fe11abc070a64bbadcfd8aa1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97611e69d66876e0ec6cd9d07695293e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c841cd5703350911ddb03e4cb3fe6fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c30d488819d959e2c92af3eb67252a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8e76764ed0ba333d0eec7c6f68180104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9caa4a64a5151034d027a2fe3060fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f79f3c90a9e104928b1d8982c1e2ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e076481cbd4cd005f3f383ed7a09d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b304833270704610c00df018217a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23431526463e80c4c4405b7504c1a82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c9e71d8fa0f4619cd76a29bde122e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd505de42d48f9a2ab66d42815109c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeddf07e8184cbf0a6d666f1bfa4b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57c4de0f7b5ec731c1b792132db969113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d904d9c2b83ff68f5a8d8aba3c3a6f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e452a453b1bd4d00d8c1ecc9f71a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c1fe748a5e58c5d3882e2028e1abd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb05c0fc8b238994c89bf77867fc93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881a1fef384ee9afd77493ec78c10de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc91c9659b64886007aba1bfcf5223119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dac6b38219dfc3e3a906cd4d6c499120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b0d1e9fe87c914bd90729f3f3ac81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80052624fd67f4601670c06d3030fb84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806aa6961517dc24ea0e186b55cb3d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d0d5325cd023313ffc0ba89ac6cfd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab807de4e192093da1312047d43bdc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa0bfa72cdfacdf6e713e314ec7aa4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40199ceac0e0b32a7f5956e3a84187127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c88c2d9c822f73721ee9fb7134a80c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a511790ff575c261963557ed44a921129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dd6058f7481765d37e03c233e1e5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fa4d8401ef729b286ab19a03e3417131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5b3a7525b2addf529744bbda45aae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74f87db53de5b573447ff55150b17b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfbd0446680f331721274c8613f2f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684df57fd045d0aa03f17cd763a317b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7873bfb57290ef6bb1b31fa4d8599db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824949bc1e6b277dc52be23dc0ecd8c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a919bd10806c5964f9a2a12c5313714138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b856d0daaf95eb7832fe7dc4502ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4620809bd8172fc3ce3b38fc9d09a58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05d62666fdd15624b41d6c75548de1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09b6b4edc1694cb846e4541e8d6b2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e7957b9ae90d053eda737ae18c2e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f783f3175c548440c54d258b62e6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67e7cf41a5b33c18e6bf98edbb348d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ff8f1a1dda81c818137a205b6fd36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d8724cc61e1fc5450f8c316f0c175147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b399c66a112668751e7ecff65525924148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da296941002bd2edfa792d75c9162536149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9611af60370237d763f3e7fcc34d242150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ae53b8b41f596796bc09c36c61d5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bff41563db852a1d831894737dcae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e15cd07152934a108973491e1093d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53a14aa3b8cf51ee9ef44a2bb640f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075de842b0c3f1baee527a405acc7f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf66642ce49bfa13582faf7435883e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e4f50bcfb4f9a12a8fdbd08c07442157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a68353b5ae67cb6be8f5d555298f0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37f5930d2343b0b1ff0e7c0d774f69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf17ce63e4a7fb4c2c7581e0d983a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b61473ea88c9e15e1cfb78b3a6127161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71023017a3750f30c76fa8a689b293a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fea1aca3a376a25c92862d2d624da3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74d5b70c60a5c9abe7ea523b87b651164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee57ee1ddf2fe83bf9dcc46a99355c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749e502dcb4efabf0b1fa6a0d439f16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384d0bd24bacf829ae435f1420edcff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a6e030de737866dfadbc460fad88a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897c2089d08cf2c1cd044a9b4080102169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb5ead9218e11892fd17782ad50688170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cd1cd32546e2b50dc3ba5b0defb9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc47dc6078a5e62755b013fe855eae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f38a098c1cf56474d8302e118d4e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef59155eb768196b442dae89469df3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b572997f2a9ff10a5fdaff84414ef8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570589d8e2211337469a4874cd7dc57f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2c35670378f06d561882497eb013d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895e11d364027957f6ac2b9a016ddb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb270378eb9bc10dfc55518899fd374179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f662f097763affdd2b9ebb37e9f5435180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1b588ebef1102fc9bf14a939c7d97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a8c2f78e0b6882d9e6ba607ecf08a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb77d2f104e9195e9a64bdfa60614c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4cc64da2ff33a7d3a916e8ed76deb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1791f6fd8b379585b8369bcb3c3b7b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55ac4d2351fecf977b57e3853d0aee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722e8eac94b501dc249821598217aab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09b67ebaf57b5ac86b03ada9edb4c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abb3f559cc501e9771b990d12cf594189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89965b883a3c9c0ef15289b6714fdc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40888e6d3d33656d309bcbc447a79d4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0125c9b1c887300e64fc2304d960931192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570639211d4d4a8ad93f82c628ec493193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f7687186a592eff9121fc309cc49a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4bcb832fa09ea7e43d8d5c62fa981195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7b45f2ca7c7e8c33c78994dba9162196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7c27d3df25021ea827003c4eab8d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c4fc52baf49a2d30975d040ca8a0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc141a85c21291d4899cca099bdf8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce9c8ce44e5acabb186d5d59085f14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd1b70d82078a6139c91058611d6f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4eb5a2dde914179f84061edff5ac2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc212ccbfbe2f68d667c54b3a85919203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af1579d4fc45f60b4ea408e5d75017204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a156bd8d371b1251fdfba340b590e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3c762d654e28ce2f49d0e2acecd4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5578712b989dadec6504b7e25c4b55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b89613935481149714f85c03a0977208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e82c16c3d3c3169d089f2cdea9792209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c370903d29a02ba7e1df26406c93e47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858d57601e7b1d54797c36563f0409a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5f46b4baa6a0228ff2ad31925df06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50f0360f73f7f46cb9dfb56858c928213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60b4b298e0e06c2505f70943454c26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff848c14a0880229ad467a3d97a753c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e681675f926f9f331f473ba0c70c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa501227e60129d0ecf5fca58bccc9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac199598f390611fe7bff35f83a0e8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823235d923281a08f0c9e9bef051d15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcbbd196d8e95527c86be06aac2fed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48109e3ecc9c86eb5f8eb271d99311bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc5b5f5076bf1e9d86217c419f1e31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b124396e52357b302ada5a3b48ca4be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14922bc377db3182f4655c4f60231d1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a546f4cadb27ab0353cb9e6f186a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b77b3521bdce917b8ea8a7247eb259226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813a036a7d112c7474e977febfea1ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77718c1e322ced439479f6fda74af0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7de9bc66f968fb866dd902f45f345c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc781951e8dfcfcd80f6f05acd012e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba503f176a080bccbd4d31df07363bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bf639589ce584580a063d7b6562d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81b5ae14fc92c34426db0799590686233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466664e744b65fd33c94794a50e3cfdf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152aa9e7e185d72b51cb488a72ec323235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7268a647c2f71d4436aaf81a6cfce7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a92448b86bfb0f968e49c0313ebbc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55c4624a6c3a273416a61b1ac11681238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d8ba6ac8bd3af67201c147cc4b04f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e90d82cd999eb1af3848463fd3029240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cc2a081bfaef9e519b7f1ebcf68e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15e9977b44d13cba91db9c3743b85f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718d225cbb6c38fce8f8c590b3c87cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c0a0daf1fcc3e8926e3d4b33fd084244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942730f4e8f94f242c5d03fcdd91c7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32726f0e9c0df0e02d87a2cd7bd8bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817a0d2c868f0cf1d176868be5ee90a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7744c72d67239761153f63615a06b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322bb6d4fce9378d6e8af22dacc0cde249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047fa16ad91c8a6afa4f92c8a3b8db8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65669fce1ff3e4f931b5f8053470dc4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d5b43d5ac50e52f8684b10f1614e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5864542fedac91418b799626d1d720253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe81ff3f470b5dfcb0e71ad907f37e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012032a020365ebf37666b704de9e203255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7b2b8a5b1f1753ed8d3375b30e2f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e53e6e2337d3d22c4724501f91f241257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd437ed6be156631bbe9a6b90a6386bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14d6edcb026d8af587841d8cacd966259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e02a7a3137d7aa67eec731e690c00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d508c25d9b2c7a2c231d86515db298261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeead09267c7e8a2dc8ca1f673704b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c9b74ac1ccf3f70abc4f7999ebdf6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ed15291cf5e116cc86b398738886e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed423329289e6ab52b439e896450eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8989d313e5726433ae8ccb7fa823f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07a09bccd253cce1d4a912c98e76fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e0f36e0fc641664114deee981c70b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab41340e137bed539b4db321abc9ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e53607a2b3ed94aaf8c8874db45bf5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf333b9dd945582fc9d0745d5246ec9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3c703888ed215547428ad0c331cf6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602df230eb7ad5fefa7e5e4c152f19d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d5fc7c5ef659d00cb5ca1f896019b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b761c52e2d176eba175bbf13f3d1d17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea4b22d627dfc57e3497b95ad8b5eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf09ff4b4e2756c336b391727c9a7c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75966d2e72c2a918733c61484a4b25ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10026a2d841ddcf5ccfd9b02a3a9a2af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcc4596cd4f4665a220e95f2ba0f80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137cac5383f58346f666f97242f24af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347c8e179ee6f3e2d7b57bd0d0c114e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25f4385d99708ba93d8e90162f6795283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fe498ace4fab7f3bc7bc2f8a84b8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf66eddcdd490ed6f0abde2b031a9e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201599339d0b63275e89fd679df22bf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668d5884e16184bd64c841a6b020d97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bec11516c7732c6660fe921db4133c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad017b7d838181ecd96e486476ede90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e194dfd06ee5bba612201beb3200a4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e738d1c1e66e8963988e8dc0ed6d2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62221e768c0f948cc00417137cc74782292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764816e272d7677e86c793a69097465293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0532d326c6369d71e9c2129c9d0ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49337220694448d976b4135f9d442f1f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d5c990b5a70ab578f274bc4b2bc95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916593270c7393ec4d6d774a8b4a398e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855ed9d6f8030f0910647f1076db098298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712738a75bdfdf9fb7f99e6be7f680c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7ca0bee5de00f5e51ed50c6d1b438300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c10a045ed51ffd8900c79b94ab5d83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57addccbf07616cfda3b17a55e2b4d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c878ae585795fc674994eb520da398303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd11eb798c2671421508cc81354bac6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f11f9856797d44b3ff5b2bc23d2fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da2094012e1f6b1ec750deaf160ea0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77efee52e01ab40a123aa10f13ccf3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1af9f7b779acbd6ed73693f6406478308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95068598851f60b06350e5d8f7bdcda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908be882e6d81a25e5c9edf35e33e321310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935d3ce67db339491905390a3c20a8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf2121daaf9b0a6e9d6e82a2af636c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f42c52636e039177b42fbdbc4bb3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1231133320d17a331154b1b25a7d46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f54ba697b3dc3e8f07ce0d8b9c80ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f03f05426371b14167e5577a61bc0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1ec23643631d1e5a0d80f84e048b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1c40d982250d3a63114de5bddd309318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc165dc8f43698ae17b5035d01304821319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df942bba3fe8b437872c4a6d436e698320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8d446a2400dbb93d6349d397ef2b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c02a83b77e1bd9b9074cd4e5248ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92f62871101522e8a9d10d8ef4ab1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b2d1818b1affe7224cf3fa5bc5130324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e52457478c4538fadc48342dae4705325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fc5c1f60eb7431d065ed9d778fc55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03381faf44adac4fb5bfabf9f71a2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731b74a238e72de97118cec4a38dfae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a22547a573b7d698805577919cc5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc90f328c49d31ef124cc88bbcd8bbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c800b4bf6a14964d386b99e45f86c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5697c1171daef43ce3f706c9671d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5b4e8ee0e400124e47de191ebe02b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcaf96262b7c169a8dff7f96351ec4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a3a46c7f877a6ab1e915279db00b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23079f39f69b7292368a8d3570d9989336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18058a39acae57dd30e70724af7189337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f63f482e256ed58b80bd7931c28b11338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f777479f116d856626fe002bcdd98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936ed3d2724dd0408111e85c5903e73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299f84b50ca6bc1328ed17f21f1dbd8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf007159e3464d8c3a9376b5d9e8a69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a00404c34a0e083b6715052b1df10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c517159fc380522f05530f86fa6cba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b903c02a37d101992b1e930e51d71f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5e39b6d89bed79aa8b13e86b0f91d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697eb31fb17692868b71f1149d76c13347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dd0fe21ec55ebb70a8945afe691ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108534baea2fd075d9db287ea40b68b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47abcd956042d7c5a528e7eebb1835c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea6690d5b2ca8d9b83c6f3e2bf8d52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57903e80cce2bea83024a0a37e0379352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747174459ab2d5e932b2d9a4930ef2c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076d5d4a045a97fae57a4799967afe4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57674d56973a56740bc6c9fe5d6580a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb715fe235028238cb4f8434a9dff4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e790169301e29b9c37aa46c59077aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6121760919d3db6385374ae3205b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f74444073a25de51c17aafd2afd7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa28a0a64bd5f56d60ba00077bfd629360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd71fd8e9b53cf0a2516fdfc477992361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fa54c1b0fa2a69f503e3a84c66acf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1182d7155c540be3e1fc1077c6bc4bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cff1dac1c964717995a0a70b8da2d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658d2f6893bc14f93210eb363f205bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bafe840dfd6f2b037e0661b07c709366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10964f0d449d88934abba5f7b26222d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b614ec7428d137b684627f25216ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ecfc075ceebcd5acdbcb2481bc312369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4af84984d85915b97f24e2dab3b331370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ba50ca5fd363b55086b715bc3c00d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e83e1b7ded5b6f62ddf899e4edb66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad62ea917e91f21f89f6e3c1e15b90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e2ddcd4f65d794e05357313b6a8b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd48fe46d2ed275c3d96ddb3f43d515375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220d5bee032ee1e0113a5630d46aadf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9719b6bb836a429291194664aaec690377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f44619757265127e69448d0a5e5d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1fe6cf073b7feabe72ab38de59108379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cf913ef79aa6ae405ec43bd060a9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a188d523e132a993562242bf1c5603381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a1d94a7024f2aa3f4ca3c48a1521e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec10bda55d4c30ff8c910643d1416ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039d88568566ac34d1413ca6d4d730d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15feab5226f5ad53af4a8b2cc9e0ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010fa03676f9de453b0d0c27b39b4eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc2b6618828e138feae3df665651be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914950bf2fd3aefc6aa83f3cf486a8cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61060f7e307a6da131bc68c06decf1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996c026663bade12cca0cd9a0288924390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027843c5d6043085bc075739bce4e2e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136ced5003976679b42af35d3ea2851392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690ba484ca56bc8d7ccf2cb2f42a606393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7972d20873f3e74a6dd8e1ce875a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863abb749ab6a0c69fab8d35675137a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d3135301987e6d16cd0e537d109bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c051b4659b051dddc78b43d8ab39dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5bd59dce4afecadfda6b3c7bbb43a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaa5ba191c43e86023e8140855e8e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f441a232e16e92a7940f3b92923135c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48106b558c22342b13cb8b270ac5f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ce02ba571747babdb1473e4a1b105402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5af1cff98e32a09cbd9b811828968403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444dc67952f55853e4200ba1dd44974404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33538f58be80c64d1fdd73ab1718fc81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be725c302cda8e5514f5dfd794712c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780070de284954b2416ad29e82215c7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665aec1b34fde4e5ed556556c49096b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feebb438ba5e74c016b39fcac175e77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab4e57f3100761bbb1873a3e5b22fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177f15ca5fe6c5d5f37d476e80f34fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022a00fa5655285a0e8a475e3bab1b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44d3c74f9b8b608aaa77e1b1aae34d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7601881b06f683e7e7eb5b0ac4e3cfa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c30bab9dda44f6fb85eb40507cfe2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc68e702374319f055d47a197166e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02a00df486595d175fe0bc41ccc082417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8395926b77758c0010e6d95e3a1d4ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db31376b818aaa287bf40e47f72809419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a339385e74aa33659d52089f536bd1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b39ec34caa15f37c4a0298094400e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e02a41dfa5cadfbd81d926225b28de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e213b88a7c8c621c056e2baf60ff0c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c26507106463ba02978e84e30e9328424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c290f2734aae1afc6c10b50549001425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b54ddac378c4b106c766cf274705b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f585eb233271d3c7bf1627413471bee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489e341d52d1d31160f2366683699bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f575d66a8bf283ab31ec78ef80ba7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa195eb7c1cbb9a98a01db6520c2e89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa12657d331414fc81e733183fb696d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff16b1a483d43a6b22025ad392ca35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e10a75183b4ab1048585098374458433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824889aaac48a6118cad916ea786e96c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d083f106a8b40c4c3c2b491c002317435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e37ec0693c5b35ab22ce7e9f73ad87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e762f36be0746a1724d15609bc082c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823ed380aef419e2e208d70af55c3a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac65d366e207ba4ad23175ee6d62bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da71d7bb6a5d7dc4fcd5586ab016774440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9f8b5960820940d233695715503fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984d0c7ab961f2bacb2955ce0fd4212442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc5f14d5973ccc4294e79a9a3b7043443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaaa47f203e5ccf60f58cafad42735444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda868e5dc362ba2155d6448679c9a48445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e6fa7ddc3d73036d9d061c7d1642d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736a957ffaebfeeda059134086b043d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fd19412ed848e762956a6ac5fb211448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68cdfa65147608dd9cb653d51ed492449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dfb2a30368e7a40fe3ac9395f1716450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63efd7916d71f80130722c275d53c78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b70fb8267d26c3d4106bb3c6755e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9793cacb03429ef67ddb997f68a58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acca8a7dc4d8259b0292febcc49f4d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360209f24b55d385c717dd0c9dbd4655455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56c1b7d647892c6ed9e1341651bb7a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b95b572aca1bc8871830231b38d7f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db6afd6ea32ab502213046f47431d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2360aa64e10b5be119ee5eedee7b04c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f881560c6b64aff00108e088b703d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870e5df7dbb5a11ad94b0a475343d22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6c9f6d9388b768c049aa050f5bcff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45dfeeabe4b06b9a254f0f3758fda8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d160e8fecf8ee415db860c8276fed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d26ca6897537d178bbfe246c2ae63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaa8a9fc32a0e30ec12f3861701c94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf59c609e8dc0dc0c2d8b16bb556d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea92bc2df9a8d19264324f8f4b1870e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f35178fede43835fe631be4e3682e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28d39ef431f57cde60bf016f89f8f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb14a3f650109afb3121139b41fb4bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d676d15529ba66aa72babb978bae7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fa4ae60221706b3ae0b696bf04c2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e05d73af0f0905b0442a3028b910f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97650ba4414239067750f35b376235c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1051da96a90f30a7a1e1442da263a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c21f8ea38160e7acbe964eee14e69b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730492b116d4d428ed05025283f94955478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074113171ab0f9747a698c5648aefb6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caf6dad24b2252607bb9726926c0e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a604e424027dadfd716136167e7dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368906f8c8d5fc1475ff6b17806f0fa1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f90f927bb9931be73b182db6e96fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cacc64872b763646eddb02ef4d95c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127cf9cca8eedc063b43ab26d9fcdba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566db7a12c9ccb74aff98c840855e8b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4302ad15e83e64b2c95a349f2839e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df208aeae4ca7d9dfe9daa42242929488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b25f3e1245b7b4bd9d27df38fac36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d7b54f558e3e53718bd1c4e6a1145490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7d984258868941ec74d014255726f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa92998cd8a63f807ed72fa59084f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf39332dbcdf1f1f072d6e11413bd89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635c3db0d04ef770aba1f606fef5346494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950c6b854fa3b4e59d8cebd9998df09495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ab99881fcd1455c3800614acf88d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86281f34b181d84ad8583a5a5a51695497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caed5ddc6c5fc2fc6d9c6aef7f50df2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37404e4ac2043b786bce5553e811e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130c1b8dbb2572fef50d464a4a50fc0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aba5b76380bc944bfab9b2587deb81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb692fdf83e70b713415057739891f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ea031cb481dabb59745395d915cd5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819f963b406f4d657c1235b3325a283504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094d5ec98239de0ed3520f4a8b283ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd09b83a785a5a785560b170d18dc3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f176fa9fdffcbbe92b78c6644e780b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6756ab9e4225140b494f5b851c098e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7b996dcd283be4aa83e6478341ae5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8528b22847244319ea11e858bba3b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b057182cc580f9bc32449862850f4e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b7a65fdb01fdd5905ea92b253731f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9d87165dbae8cb156c0963475b9d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcec70fc6abd63d7f7107b51695d8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc42ee8c1a00cda743a9a9f224a769515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58967f1101a0b5cbc536150dd29db97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc70d1711cf32798876ef0790fcee24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974513fe7d430e6e79aaa1e16513d907518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f2bff46b99cf7126d1a8691f3681f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada85309142d5029a23467cbba81b1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ec41344eae993c63f65dec9001a54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f881fe068c0d8b953064c13dd0b8ee3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163b832d53407b86c2c78d5d78832e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1efe9164211847f9c0f5f2b5f9440524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885afb5e4749095dcac2a67c7580928c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a57c597ed578e45412ce6bef36943526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c241d826c259e6c45caa98ba63ff3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99dd4e329843eaca6e5c206971514e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447416deec3a3894f1f4fb63b2708b22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25df7b9d05f3764127d6c49f00fca3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50d697b93bc49e256513661969118d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74919c7137d84104034a52ef6be3ad23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885cbbf35e7dfc032822dc12591e386533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01636991ebdb7ce7d2e8ae8120456c8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1c24d0e0e30aa9807f3820bc4ad52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417833672038db3a002f0a862a16e45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed6b418ca38c2f2e1634c0c94bac1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e560a858ca856b630cc3fe04b3637538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37c23d26f5aeb710101937048408f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4666f9bf11626e8e4e1232294697a83540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa7f19b48505328bbfa43751b50823541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7111653c2a673679bdedc4b892b127542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71d33c02755787def38812e9ceb5ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd48e19c8860af3c9bc189d0d562b5a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a888ab378b9d7c032952305065c338c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52158a18f13fac5f5b8e714ee7949a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7560baae256c48b02de8f6077ba1760547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9a53724ba8d7776c027a2218b7b05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a0da7fc214a6f25b5524a5e6fec3d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ebcd6d32019e25ad1142739b58921550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7144a73f3491d1d699193a11e2353e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d63b46ff12ba294e53798e50c5b6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0e866e3934c545910deefd50f52f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6443ad2289a155984569dcb4819be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e6494cdd73b812ec65a991955e696555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45682914c59534260ca3b24682bf02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28c75b4ac6f5d0bcb02c214ddaeb14557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15275fd84f68b3702c7f6d97c11ae40b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67341c0c3675dd9768b18435fb843a7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86458c0ee46f46790d5ccf288c90a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5529e85b75e03e04fda75260de13db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f76797040db017a2254a97c15d626562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f723332a262d5e76f413a81af96a37f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3266acc6d3063370c66e705ec67d89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05902f07c7aa59edbba15724568ab4c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a992457be61b19fc863a63dfdb3c0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c444abc6b1cb2bb861929fade206d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc680c84afcf82e4955bd95997be017a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb341391fc0d93a0d069ab7fb3fa88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a500861441a331b775f15bfb1d87a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b56a6830ce34cf959d5bbfa663b1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5ce8380cb8d2212832e013ed3c1a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a19b16bdd3d33162025326615d12e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed4f0c428b510ee7e5e0b39ab117a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa854026c41992c544340c396fce122575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf8487999053c38b1ecd31fd0ac8fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54cb5e0db297200c6a51a0f9c6ac13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7460d0fb7a10baa781d63d0efa3c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd511f9c1d68878830380b12b51f63e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7550229d79d45a18e1e00023c371e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74945294860b7e0695763d680b281f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112129a24a8a5fdc273c5ed3575c8fec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8cf849dbfbc2b536928fea5b2ed28583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698b653caae2324f3da73ac368bc3ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f8a963a5a6c65c6435f8bae7f6de0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352654db44364dc7579f9e1bf7fb19a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b047fd11fbe9d21f83d2a6209149ba3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb904fdc7c1d9efce804383000dc87d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116389e1cfbf3341788d2d07f3c0d59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b435916aef7f8d325decf4a1e5bd0a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea526355f0771fa9081cdd4eb6ce70591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98481d41d035ee3bb72f158e4749a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d2d43d93c4f4c6210f8e5cf360e1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdeaf431d949bbdedd735e7367eeb3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26884c2d44b0134d871ebbe30d0bf2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7ad46c63932abe285ed6ab9be5738596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83d2919e0b772a50afca8c7acc06af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4875e2b60224c89dcfa2eac16a9439598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32b9201b098c2504e672ec96805985599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d229830d92963150cf07c76ab7cd1e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6f9d5f0475cab0e0f3c28e7a47bb4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730abf2fcae9aa51b91681fa82624250602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf3bb959c9647eac053a0277f8051f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08716794eef0b175460363bb8538c816604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85342e17dad7c36569cd95554ba0d430605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697edac648485707fd2fcd82e5aa8a7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300eea6ffcc4f4b97ebd3b4ac20b4a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f340899febb408c64ec7841cc08beb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5226860e296a811585a99e6d669ab23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb7d3465d37caf898ee0877fef3921610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92847c11f143ac72426ff9eb315ab1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee466209cc55d50e77b8cc27dbc6985d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d99d23df28cc305defac2b1c05a293613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a975e49e9b05226af89874f58a893614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96768a583dc5f664d6ef5fce317141615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee55baabfc31ae773130a274438d11616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e83694351ee37f41bdd25822261a6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fd82244fab30f5a9bfa4f01850a14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294f98e3ce2b1591ec37a9b6e67f5c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5581c03caa5f5761f9c54619003b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b1e70bf02b7341ca4f499574de75c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a1b634792f2d11f1bc1a7340d2898622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c4ae1ef855b23907cc039ab3e2814623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb84a14f4fa789a2ff9beebe87c2a61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa96d933f0cc9758be1dca649c051bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027658eec13288f4f0c6e20fd0ea01c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52b2cd206eee4263750f3dd864f013627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8f7af971709fceee6f70eaea7a40d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e307f92d323791968b8ff2b62c85b39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdf0a5f2f999bd455031e7fdab5fb2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fac5dd5276b7fc9567c84fa543443a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2aa341ff5445ea3ff8fff91a458fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07327ff064472e9f2316213decee42e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8126bed787a5f41e984a829d3c66276634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b4d41aca290b6ad943e58c93205a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a427d3757af0c528f9bf46b08739ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd7ff9cde52e46e4fd34a2277b13fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3972658828ef8d0680913878bd04db1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28506c91cd8d2953472edc68b1eb02d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772d0f8cae85e0fd8a29134b52b6e59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc13a348b3d80bc505c168c73dd2785641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa6ff9239e624da009ce5753217c9a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff4a3461354ff7033f08366f16f54d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677a2c10ed66c3bcdcedcbea965e019644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd310ae8ceb2abfa597d903b15dec9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59688ce0048588db91bb9dac12d1d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8b4319eabb1b8f6251b559ac47ead647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74df2c376a93a80d3d7eb586809daa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a78b7cbcbe21baf341461f3ce5f602649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc963525a8a5d74f5f7508a37649ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405f8e44de1feaa3f6566654c75278b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c6dc91d25b32348f668bbad815303652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd23e00cb020513aac9de8c1780cbdf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d785146b0ae554e92904ff435cf1e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d168a9a13ac5d2188f1d9a8582646655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a042f601ef596f0167618c660820c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e93aa2a01eda54f311b8d86dfbd6ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621910d03dc21f7a2d9e54d008642a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6fe528fb7f2025977ee86a3d37aea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b2fa8941dd9dde6dbd9f98caf7bac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab7a41e3edff2009426b14c2c4ba0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602eb9d49cf1aa325c88d14842a6db4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498132f8f3a394c565abbdfd772d204663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98889d3c0925de2aa780060ba85367f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68070b59e0d8bdf797a685ef4eaf42a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610c9b5aa4f8e30b355d4552a45f78b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a07bbf342f5e54bf8293d95691fcc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e54ae7e66c7a611d5b33067d4731a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372092acc112304df5230918c6a7007669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcdcdeb4593056d24fa98e4ecf5f62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003f31b16324b474f54a3eb824ca500671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b5f43e9985d9cd0fcd02d7f16d2b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388216686205e54c63d7d3d52058eef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233bab13926a621e8ad1a976dcfb024674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9e7e8d393fff50a544d0714aa5e44675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707a44dae9193634f900e305a3e1689676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ab7434db5d7f2d21175d28c270571677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167029fd71e6b25042bf8d56f814d43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612a5bcc1d4ff9a1a90b7e040ddbd6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20196253dc917994243f6e70d073e65a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4aa1f4219e02451f55b9e08f9b57d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd5b9e024129f151acbefe58992c87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683beef0e6001055c42c39b35ac0e9e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197285ffcef4083b616dd71db8d2713684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cac0d0117f52764e9f64a1f647e351685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7c9cb4ef24fe689db7330462ac16c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73e390a27b9d6d25c3f35f94e46cda687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7e17d654ca4894d9c29c64982be33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc70a978b18449c6967c5c9e2416564689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af573b773f4315bf60c8e2ad2748246690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70019a395f081f90246c8160d04c4b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8b4adfce76a12f756cccca110399b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c705e6571a326a70f7357836b26a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0955443f424f909f293423e3ab85f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabb64fdea53324cb31e62d7e1fa65f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e26fc68d43b997040d14c924d72651696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3017e74c320b537789b5fc8d78029697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82812c28b0a67a9f73d99fe6638080cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2373b9f9553bf246c0176bd26dc30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e92b64117f80da2ef9142604a0246a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1838764c8e8330b29ef04b0b0d0a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86be944230e6258c92eec0978fd5a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cd00cb0f4acc92c415c15f77d3fae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b3f094e4a2ec1bea2999e6449c00b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6e7d81ed5816c1641008a9155338d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0c03f6e9348f81d42ac10f3e1f87a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9b4dc9a7390489279b880b98528e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b437ce04dc3c59eba9261bdd59d13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e613e53f4e0b0b4b920d1a7ab79f372709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e9e92c539a3d7fa5c7bdd4f069ac8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac38d21175654c37f36af3296413cc5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d2e8c92f79376dd08dc73879e067e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3ad27ff8910f1fd1a4c24c98d3765713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00589fbc07b58c8fca39d7e3d21ffe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ef2d80722437af463b79ff561409c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc16a0e6edfdd4965b193911b77639c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edf414ea660603b4cd6f5d1a113439717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a64fe61e16463f6a2e7c26509fd79e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323c89077d2f2846d021088f4f8c4c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f3bb597c9df2ef733785de6526d78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66837e7b4f430f6e78c837a5b0fde864721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316eb671d7b6ccd0ab56ff2a9daf4c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bae1791c1e38a26e8eb1c1697bfc3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b2ada89497d9447f3673a9db90ce4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85fcba6bcebc622377ba18198503b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cf15f5d22523ea58c3e4b67b736db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0038f7dbc1c5e4d7c5b4d012e910e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33642cd9ae3fd0154294211f6ffa684c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d92b64ae2606ea6b955619bb03a23729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be3eee754147df9abe168a4fe72e73730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465820b26fe1382ee08e8c9ac41d95d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ecc3bd57dab1bc17677195a1ddbc62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae71a9f8ad6257cc12b41803d82afef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6a7b122838b73337f9cc02decff164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9ee14219b4a9d8ca1bfdb60c37edf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ab6f6340b9546507ebc94c00005736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb83aab2e3e350685bf52c3d2c825f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde0c746e07fecfaf598792b033740b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d426869f98d1b065b4bf33ce7eae929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8a7db00dc636ee4ac5d409b70549610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c9f8398e2a2b8450edbe0791abdd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01581f49bfe3e18881523e028d8dbaeb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80e757670c4c700663ff8fb97325da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a07ae464286d05ef3fa077db371e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acfecb037b3ce2016c64317b4ce5b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd84a0aff4e816443bd77ffd8307c5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d88ccbcf863928c631e79f2cb91b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72815aebba5d1f8b84bb6d981afc9ecc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e0eafd9d86b006d74f99d156ac6ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c158d24506c5ddbf993af8bbaa71220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d813704c34d91f30fb6ecca3c828921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ea9c45a989f0155629c025d56114022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089793dd6e9ef7188612356130f43c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128fe21ade9575b6e75526b4a8f1d9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367352611e710924f4f18c71cb2540c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a11ce0106aa5115efa814d3cd2644626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8b59d26520fd2418b5b772f9d06a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b70ce9182e96e673514dad2f339be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96624cfd13f2f010ae1e8b5652eb4d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ab1018bb648620a21af1b677c9c5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883283c5f1c26cf01295847958985a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c455ae020b41a237c0bbc33c918ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b79ba623f687062bda50246c915dd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02bffe27c02dff425bd6499f9997be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d07829929dd5f807fef998b421aea635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06573aed114ed4acfa734cac8d5aecbc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16680c7b8bd6dcdf0b078101818fb73d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d960af5c8890f1f52240866926a846038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a92b5aa4b1af2292c085fcaf02481c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ca0010459d12f9a9c6d248b5f038b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bcdbaca6bbb61d9d42fb0c6d8964d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2186d854c830186ba9ecd5286b62a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf944030ba905be896b4102ecf68132443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97829ca66bcbbcd7d3cf8eeda2b9e1a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132c159aaa392e38e839906020dd43045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c6c3dd27e4f166252bc272ab9656246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0342cd26fe3817450dcd1e882b45f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ef46a92995b782bbc2d0f5e60e59c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53896942b40551416151d4749d98a33549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25446346ce3add8ba8615c057cc1ade550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20db3f2f98c4dd4e75664762b56b1db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cb06b8c5e9a81d141e955a8c7f04752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5158ee91709bd1e5d340ca424637953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d4b4765ecbdedc2dd4d6477f5d9ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491dd177d69890a8ed3dbc8752d795155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872095a0bda2907f2680ffe13a55d15956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81715cd3c470a70635fd50a05ea2be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f494a61db7b2884677ed8cae874dd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78dc0f16ceb817532c97e6fb4235c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f79c9bee972ca655c9db67b5c428e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fb8c09f4243a6175f4b613aeb52b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb8a09e25315fd65f2fdbd1e5b9d7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f97d62865eac798435bed8c88d92463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd641a758b7a03004aa4ee3384554964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdd3fcfd6a8e9cb19e8447f9a68a0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1e0fb3aee9f162543783d9e10027866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf64ed934338a12db3d1b6aa883b2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a893768ddf3b9830fae4b5ac0732968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27306df71f55d2f52f0a6860949d576269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2f55396c84c1a6531be9e3a1d407870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37850692c136e1aa48ec8815bc3e88471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c10b06bf626eb609ec12d54f1d91cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae32839cc47e06bbf4a0b9fbadf928673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4230d12a1e05267e457027bed7bbd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33194688036f2a2f2a824bf8a3a8a5a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc72ef9710b85cc9f05946686b977ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea777434e86fcb7f8086b40b20fdd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351214e1d695ab4363e046abb91880978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a8a265ae05a22bd9a951b168f4f3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ccabbd63dda6413a417993a02911a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b9e602fc21fa4d700442d28cb27e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbf03fd0f7521687a09e45a515e08f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfea3edf96fc77f78ea2633b2114ec583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c317eb4454af09b510cec8085377f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325249d285d112b948f46aeaf2772e7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21127ff16878d4558d63cf9a35b6ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e652e48f29dc2a70e0ac6821ced39287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37522d2358a06e95340c456273224988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed5d0ce655f584353045974f081f1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b29bdfca6cde4acc84e61c2255e88f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75aefd23fa4a098decdbabc723ff2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add0e21100e40f04e9db65a0a41fa5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b1d819aea6c8de79c38972195e55693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7869cc89bb9c88dd82497dae31b22894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaca710c9bf346572887baab4689cda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec234c73c3cff40ecd0185b2b8cfe62496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286d99bc6a3bd4098502937b2d613ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4deceab93b11e6905c3961e1ca64c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397443e63e7da2bff43d382a9490cf6499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc704060640adeceb6d78b62a6af42100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d4d9a10b4732dbecf8b79c861dfce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69e8651b2ebe2b2c4e2ad1e36a21ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1466c9f026264ba7b6900cc454158b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704eea5416131b49161e7086b11069a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ebb06f653d0c6ce8ffec0ab48fb01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b3bcb8fa655dc33a47637d770e78d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0ea7b2ba347444cfc744a864ed377107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1155f538c1b1d862d0e1b2777aad96e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79714d5d85762280eb959eac2daaec5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df93c49e4a18643f4dd893a2eadf470110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015924473e467f7bf77d8950b4a9e078111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d9f61e9462c0803883e22b95049e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86f4518289f2d2d5185d9f99101608113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85d97f2dfa8f562459713ded4ee0cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacec9e13d0605ea18eb53ff658c5ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9cdaee6f70b8de7eea302b5662a5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07171d8638f4ddbf53e15ba7213ee264117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7982f03061d0d1bffe359f4f3a239118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04adc8b29c4686b81758213c4a0d0b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a14314599f1a8ad5099bf4cb8fbcb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a00f31aaae0020b3a6601f2b2a4e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48f3ae378556bd3470662cd0ea1097122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bc57eac8332686ef9affd702ba7c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da973ace9a3e3b12bb77559f6d8bc0ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a697d3f9b816589b897c346c1b2024125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a573e9acbe9091c3e707ffcc23740126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40fbbf0dec70e99fb80dfb386368c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3be7ced3d2fa61f5a6259b64c638c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e43f981bca965787b496875789274129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1a30aee4d05e1ab12e949c9aa6e15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b352be453cae87e6f348ff9ae71aa11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8249b00aceac4dfd635bec36e473d1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad236c6ef3630f4df4fa4749f3dca2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706160b0e9ef1ffdf4ed63909cf7bd0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c507a16b0276c4e674a699cb160965d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0d3353a07a56ed53136c3bc593027136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa13eb4874c7798229e177b1dfb540137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158244a348248f38139633a26f6fa0c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec78cd56f796a3397ac2415782bb7b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b12a740415ec66e56dabbf80fedd5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ebec42eabcd3bde73d4e5a187aa55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3eabf3628fed7dccd7bdfd56ba84ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac18eb8a80b4abade9058d657f335e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc3364ebf0f151e6cd2a96fd4541f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec21bea6318eb64eb7f375de9b15d68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631fa405ad3e23a3ca156397e122ec6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee1332e3d99507a8297e8fdaae6817147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0349264d3125d835eedc698ef547a89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1178838b8fcb0b92c66cc986584db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d033366bf1c67fd25558f9344d718c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25318579db4ab0325c10464ff97524fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a707f578bfddb25466db8aa1371264152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1f38bf46a36decb9e08b70c75daa5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83447809f07e742b9dde4fc65afaeb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1679faba8fd5f95e73da8e48203cc60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89702fdf0a85039267f74dcc602c6e33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b07ef815095d8db38146670164c85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0bd655231593b09a698be44184277158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05922b7bf0d60d5636ceb6f2146a2db5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ab8e196060c5be13937fb11aade24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6eac7b9b3c309960b881d5f38a4dad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f7532be6a49a5be1712cdb07d579e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31222753e118b8f54c30dd0d83dc5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf633d97dfebb2d04843946d5314b9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1c7aa7cd72f2f969545008513372e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fd287252b816607f9e1251b23faac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1643c1321b160676c38ee5893730d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84cc2709bc0f2c4cfaa7d1140dbade168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c794d1e00a0b160899f9cd279d07eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2211946a37034cf0d20f00ed6cbf3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c5efb9dac0215f334f4c4e5732333171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc3eb2339e3c7c0d73ad24dffe1540172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74737acff80c14ff1d6329ad061c02a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4e616a6e84cee21b6c8dd5f634b62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0612bf98a2bacd47e2e564745a781175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a1a1edcc5e54a211751eae8536d12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7594a44257c2c22bb5ca86e26ced63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f21254bb168ecc9258051c883da4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6aed500ba5babc19147e57e4e46598179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292b8de910afef6d7650f151b1144e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee495dfa36a851448cf96eb07359b35d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec36d4b3f57e4dcdeeb0c6ceb981594182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47bc7de501549768bada097b6df483183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b09e1a7c9f270964f8e3b569b90ace184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253eed2a4865b3509f3c1b3fb1bc9ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13606376ae4d2ffc31fb2ad7645f6a8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363e2f442370bfc87367ed128d9c08a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428121546b2d0f4986423a56ed78dc4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380cfd8ccca7473a34e5e2e4223a3c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592972bdde3c487cd009e55dc52fae2a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14968c8c4ec2c68f0593335776cee15f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cccadc49ed38d09abf8f15514fd9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d97ef362ff1300f12968c2b4db5aa4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33656c97e2cbb83e615750eb3fc953b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0601f8ab63fe5718e98096122095e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3cee6627a9d596e54875e056cc9a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a8eb3709114390ec409bb8cdabed3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdde094a027e83dac3ed600a2237e5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ec039502826c4ad9b5f627b4e0201199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff989e50a8883118168cd317f122ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db5bdce4518f67139f73f1ee81bdcd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcbdd614a2c693c7c4fc64f94d52bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e2f542e7226f02bbbeadf47d34ad9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4387fe49633a5004d97413d77458585204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad920e68b5da130baf4b0e68cc4714205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995d5737094450ec0668525e5a54d57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adbbead772b647a377939685f6eb6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a52a8205c9d23a07a73f126d6d1a39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4d5f0687fc1ed11168013148e8309209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24859b62444068ec1bd9919003f294a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c166b82d02d698382855ee45fb4aa93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960daa6009d7b474956e813560b4df9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cb32dc29447bcc28b2c9e73abacfd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aabf03e713dbf007fcad3a91fb2ffd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c6ab4f373e449d4a1db15cfc3b663215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d88ca20646463aa80977569d88a976216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db3884cdb0f3b29ba6022866973b26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01373419dba80ee280f4f87a015ff128218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ef1cc46208d3a78eee243dcbc1ab0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16912298a7fadbea5c4c2e42cbb3c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf7fddc9549ee28bccb9ffe4bd5511221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f532824264a32d3ed8b34d0873dac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa03c8c5ad373a5acea0b9401e056b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e3945c8b943f22fb42263b53c505a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca59cb3f5398a557ab875458a8f7084225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65470caed7551173f6a26badc64f1049226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a76f8b78ff2d7527b5cbbce21f63a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987391eb3667fdeb9960ef884d83c49c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109cc698c0a1927ea1542367d9c7016229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4f329a705e5f7d648c91614cd1a81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0611eafa30caca36059d3318c981dfe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974d07cf726e42f742249f61bccb228232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff61157b2c4d1d40f240e355848d5a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4529fda408c17d8b12a5188877b0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bf161c40f383ed1d9bc92e1f54a55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1952080d167586d885197b05c1034236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4865308616e0110ca99d542d69498237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e4d61fd6cbec91b72216765bca169238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7c9ed40176fe6f64e72a784bd3c34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cd9206bb823adebb827923f134286240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dff5ac21aa87f946149295c1b022f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27aa26bc80de677c9333e3ece30b924242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82aed9ce23420f21fd8f4ad7198e94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcef17f2792eb2126b67ad1b7fbe17c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6500f0d7d4c2004e29ada7f0bf37d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647d72f01c01f56a8ad52360c5a61db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05589b3e972dde08d86a8204eb622be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d0a6db0fb769e32338aba0e90ced7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a7339f57a3e32845ab927b106ab93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765e785891c9a82fc2abf35a437519e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cebc0e746729ae574938b9cb277e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8f69a60a2aba6d043cf400e24547b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c4c0704271a0e2684b844dbdae97b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb7bf2266b766cd7260096fde962a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f9135600b52e9473ab1611809485a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe1a431bd587839c67babc45648b34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83d5c5d24eb4eb0e5f5673edec4c43257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70818ef4099b035351a0c06f0c9ee4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3652984b1035944beec253a1d6ba9f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8733f1a65c0e6a92b5db733e24f2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4bf7a612b71e890817459af960d45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514302501c6ad61cd9a216e6ff988f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c703e836cecc0be6ad1499fdf8f9c5a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf6b91de85eeab207f8eef179aa06f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8139f574b5282b32eb70cd3fc1bf36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027e1f1f14cae5dd440c1ec6f30c0aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4ccf557f5811de248e25e6eabecf0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e522f442777746ee76f3e6bb3bc12a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418de7e78989d6619bad999ea7f62821269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98530a3ed6376a52c3975ee0020399d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898609b3ae7cb01b5ef79ec5eb978000271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a88fd9fb3d9c6648de7cf8d338cad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199d1f5817bb65a433039dd2f62e392273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f4f00e8868e647c00795fe1ffc874274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37b5ed054c5685ceb1f6e49decb5b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be2bcac795dbe6015e4d9acf544521276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6d9c01b1332d87246468bf7c601b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb263d192d912dabec5410482a4d42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112d0adacb6bb45f33874f7feec29df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125925e5a278e502a25a1a2e8fdb7c25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7896d246a37ed3a6fe019d0ee2f708281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6c4be2565192d416a3f1410399f21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b72f96a60585463c48b3155f1bb2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005105d615906b1f23fba671df8745a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7223bd0ef9e1fbfee14b3592f9d6cac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4addb76720efca7e4bd699d8ef825a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589c19e309326eb6b0265ff82db9307287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7dff47b3c840acb9db7bf429644fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e57ceaaeb6166a160c3655cb44d24b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6a6a32458f756cfe97f5a9ac10b7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e9a538437c5e3343389b5efd70a02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cee171dc8fd06f4743cb92df502bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d827ef045b3c5322bc9bc5cd3566e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09229804a688248cec0b9a646e881236294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0119bb428505a4f41ffe9db57a79b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f74e1da366e831f4b65f0500b9035296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8792b4a236fdaec1a64a732d4d141297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04bd6e5b46579bad29010385ac0b66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb6ba8d62a0d0a358af37e6a43514c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed859dc70225f33ddf72cbe0a77285300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d68eccbe49043d398cfb00711caab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dd4705ac895a62e3d9faa0bf9314d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be030003306d2e35ee5455360f709af7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc803a12f9437bdcbbb991a240cd744304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3f0002c52d42cded80b2ce524d2a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a1f3ecec5c0abb97b077d8547b89a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463c9947912e668b89d267c53b53090307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80394717dba2b8a2b9b5b31e995814308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407f5f10ef9825e88919aa3d3f235aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1f433db148f86037c058cbc44b732310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf45a7ff46c2a93ef149d035173efa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86283c592e193ec7bd32a290ec4046d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d37262b689f661b86717d7a5d5be91313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c290afb2bfdb335cfd1c68440dd622314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c573685673b88507153b767dc2d1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b1e06bb7251efcb51d37d2762320f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df50651ec1bf67d2bc34d7599d42d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8439118d3752a9739ab65cd04cc7011318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bfc8b19ee5bec0de207fa860e7d12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2766383714e8473180e276c9898a6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25303802de9aa02197fdcc8df2bb7685321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443aa12e0c913788e9f7434d7d146bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b827fdd2fda1b2dd2b7ef02f9a732dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c0a05c24b772ff9d6dce4c813f2ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38bb2972aa7798006f41da3ae38e68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb1306ad50e04fa4b58bc4c26f271b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cd4b80a2e11d4c2ff0d27586173ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3d28cee2fe7251fe3101b7ed4a40f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f218fc4cd86b19d3d8983ce876b744c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0365a410b01db08c3b11b323a34971330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40308dde1b87ab3b90e1d65177295ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb6afec0a2cbbdca6100734bf112fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513b95a02a93ae23cbdaa6ec7962020333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177b7ea75ae5d63142be933026b1f35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1122b4e0d006d6cb189fcff9430b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09f63cfd2949ccff634eaac380518b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8aed68edb5315c4bcd5904da6063a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc079ee51f2f11a72db17a9540affb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dbfba92316db77aef16f6c5403c7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03f3b4317df36b60be52193aff0c72340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648a6daec14e1b65673ecea64a12e92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dad03a2c79f2d8f3033af11bd4728342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236264f3369dbd4b046c1be1253db9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38d0262089d3687dbe36c30880d6b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a3454c4ac35dc79175953942e4af4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568a7181fa5ffbb11d1aa994ed4ed3d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce9c14be653c810a9d62db230f5fae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd966905b5307e94f621034affcaf21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbba1707fd21580300272f3441d1830349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8cdb18cb525201345d4b0a3b7d5b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b93c4e00030296eaca090d5541177351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ce8490656f1a9cf7373e1664a5c11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65458366acd6981626677a3304c269e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa346629bc2e85b683f843f0fda235d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26820d8762cb1b6214304d3e8852f8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2eca7b90215046acdac4d94762af5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7224709037115c3ade38f801af3bfcd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8da95e6e1f25758920d998239b1db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9593a4d1045916f02f65805258d2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdca6bfab338312e1efefba210c6537360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4538ca626f78f8ba3f20ce9bd11f7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74dcccff0640fa67a5c50e31074b77362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52109dd3595b5e18fef6b80ea6db4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0448ed9ce5adad2c48bbda5f7f118d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483edaa72f78b4728eccf8a9d26382c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c147a33fb3d6725ef744ecbe22704be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47072f94877cdf8622726c8d8c1525da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05008f33bb0b429cde4cd916938ab542368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe88071916dfde93937784acb61bbb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc5d062888a95ad25291ee1161091d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d19dcf53e93812359e4571b47c3139371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e665287ddd4dbee91a01aab804a1ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f0fac611a8fee04ae048d90afe082373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0168fabd57e28f8965122f3f6f8b955374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55940016d6e5ae40f3c01f6506bf4451375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1941e54ef9673da6a7f400d8fa12f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3dfad55fc6d8100cc0dbaf920ed6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491efdd0c32fb73f9897179eac590e5c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae22e507cc06bb3f0039f459766f3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a8314a34687aa68676416a6f9eb0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed37d781fec0d5428a03f38853f13d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62655dea2f65cb50d45ccb62266b698b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a687421f3002cf4ebe84d555f55b894383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e8f29a664cd7799fbd2162d8e6764384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01743bdcae9ac75f412d974bbdfe3705385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb4502bf1db9dec82d3824a7ddee5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695782a9d6efbb15a2baf62e46b2dca3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3fe7c5914e3ed1adbc4fc5511e4ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8569f9ca94c524401edb19f95dded389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c64f2a0d5594f325fbfb70ccd2a01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23592c20c8bcf221e9f9777c6cb75c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b3dc92c3e413b100b300143404d48392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ad77fa2e15520873156d3bee81fa4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae29d2db07cd32a92a28d46e266f080394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd441751123d237098c9905ae95b50bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f868176ae7340b8649fef5153244834396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e021441555065f1630d10129cefed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80e1d0ca0edbfde88603ea08c74fb7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfbff68af21f16f6c17b57b170d572399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7ba501fb818d8b5c2c8005bd0f6d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fc4d70b616a58063c2c75c25239ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db484a32765897734fb989c84095c693402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59159c6b32a3a3f010ac07e6ea59943403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43277123bdc57b128e52c3384b1bb9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa9c969998f3be191402d3560c4730405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac9b516a2635ebc2ebac17ff3b6b07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b41c38c336291229c1128ee69f836b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9c6ee372015f7698a30f7f9800491408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fc68c1d195de1536229868ee48474409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e066f653df055bbeb1bbec5f5f7155410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d10e3e910d952dc436913dafdbf707411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f783a1370964bfad95327031578f6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9d99b05e9dde946902e75bef03bb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa04c1200cf4e387be3d0785e4fddc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4771d7da59fff63522d26aadca5d1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec158ef9f7a788dc55304e962d5f368416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f143b5c48fbcd830fc199b2e0629e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cb7bf60cba6dcdf762471d7686203418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba487bb7ae9e4962066c0211705280419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f4cb283c615b43b812431beba8c44420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd190d4d8bce12f4e6019c279e6b6c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d43b334c4790590fdcfda95ebf7338422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc4804e080100c6f2e06fab8939842423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcfdce7af34d3a7737d21c4e149077424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2c88966a2612836085c98fd454203425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f374d5990f870c1a28ec76f49b3322426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287595b060e17523507da802ac7f447427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c92a3d899f7bdb9c6021c828c809f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aa0a3eeb4b6ef9fde717fddf9dba9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a28151244fb28b1cc42d1b991465b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f5ae01acbb37209818bd6e91890af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230eea4576f921a19c2e967542c5d75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351346c4b7f66bbe36e9ba1a90f4b243433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5a8ca015dc5b050fea6d44bc65dbf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6a1dfad48a166d25eedceb59170d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cb434902bdbccb42d81e9e9540e58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f68907c78b2f7b6a0b53ee569b0737437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c1e749a6ac3c10dd2fc54d4b1c091438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e748bc0b870ece1054d4f49655390d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f675667476936631bf50bd7d42ed3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948a29ad870f1f0a16c193679311902441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d3aa1f823384c4596e3b6124a7675442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59221eaebd60b6c01ed490e47e9fdc6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d1150bb67c29ce94aa0a4d9392aca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b40258d25868d94edb552d74b4a53e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca949b2fab7fa608d33fa5bb5c4cc8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066232c246bba8de32049275dd6fe96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718dfc35a759cb469fcec85ed0dfac0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354dc6aa05cc209cef971b7cc5ee1ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b7ab9f0cc44712f33cea02bec5c48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac8a0526c9c0097c0266f4fd36acbe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb2ddb87aa6425272f541f90a96280452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51e19ce5aeead8cfa600876a995c41453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3687e18cbbe055ac5f83d7820d3e3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb61f5c9cb0b4327bb560b5e68c0ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050df925ebbd089b2f10c4ed4ad934a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932acdf3380f84d47ea9b63f5d55877457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0aef9d53ddd19c4ccfd346f7d7599458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813332307da523f4e5629a4d8ba1e48e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c0c3a4a89adcd0c20a4f1c59c5485460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec724396d6ecba5091750081dfa9ffc2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcefd1a9f763870e4ba7b1f7a4a530462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281da859f9818e5dedd2b8aa46b565b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b8a73308b12764c93c0422b76bd96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405b1d5f3b675b2f3c0b4afb80c366d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7269be601b03e16ae64bb015f56a4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb73f2fc044414abfbe83d6c1fe77e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342733a7bcdb24fabd53ebc385a6480468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc3e374820e12c7474a4e14744771c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56290151468af2182128ab20c9828728470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb77beb55c24667b13f45513eae439c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05080eb630474c41865e80ed0ee8da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c1eb0a65af0582a2de4461e4fb7fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb567fcd5edf9b8c20af5d2ae9eb8b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337c2b9a8da49aa1fb04278acdd4074475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1c440d6fb541e1cc852b98830c38b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3997d9e1ac642fd251bb9f0cd7df8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884f8bece867af76a74852d6c2a254a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ec7e949328aec9537e615c511c025479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3e5265f7c3d9157f86f1b2fe71e6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3040a8a32522b326b4a8821c584edb9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4225114f38a53e726336e9531600c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee9e69426bfa93bc8ecea8d1804c77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b470a7a672257bf0b705b618d64b67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f60b66966a00de1033d70c07757331485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7161654554e86456857623039c03d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f58e9c0c97a428eb59cf7ac9aafd51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e514b259c35481a62a67edb4ee3ac3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b5e4de64c987f6fa8dfd67c281ce3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf79203ceb79c6b9516a5d5b049313490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fa333397d6718b322815ee9d47161491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067f003292d787394d4d356eee9cf6a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455fb94b1de816b35119ddaa19a17d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cd2927765a1ba6aebf759397400c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50cf2dc45a123ef849c9dfabc4256a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8b5faf457ad992e50958e46474b8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fcf9c1f4978912e29b4cc12f6185c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422ffd058a0826eb878a40c1af06706498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423841c42f36bc5610c9a73b1854c86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee32513b4f8d22496da5ddf13ae5e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2a8496a4bfb3c380099cdc267261b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d073417c1b4cfbfc1dc9de6eb8b40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d14c557eae57eb47892cfecd1279aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532266edbd880ffbcb2c5e62608e773504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff0a0aa16ea55aef4a616b4cfed2cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90601ab7c0b200526d19e5ba072378506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61792fe7ce7b84945bdd443a62a928d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8e820b56c383de0c3745cedb6acd5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846c78968c0eb2fdec5b3d3472969fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc66d1de2f5091a58359726cd4d34f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1522e0f54869e210d9bdba32daf1f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5ced536d1b035f71398bcf9ff9cff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c622a317fdd41acbd9ebecb48195d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3407a8a7832c4dd2c29f1b81d96baf3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0135b14c646b333e17a87869913bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09691492140d0a25899a515d17e6ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbe6df8fae6ac9b0f29b0b558e325a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df508f824a1a6d9efa93d2d82bce49e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15e35a127b34b3e485ad40911b0ccf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bd0f26d59fc364719a73fb32b409f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a445393248db544a025d45a35b26f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c7e55ad282f9dfcf25f26003b3415522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f1a7ccf227beecc31358119fa53ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2bef2a39715f269930b21c531b542524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cf9489835366b9ac852653d39b0f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14d492eaf39adff0858ab4f3bcc101526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e4aa0a7bcfbc792aa0accaadb38f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40db98dd76bb8d4c1504619569483bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9b2099f87ba94f93c85863cbdd18d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2e473ca0447baf0d7082d9986145e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2591e461d1c654cb1b42b84d685adea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6531044110224a815406fbca1c88a0e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4211217702e5d792d4843095d8a78a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6bfbceb6fce8760f8ea5bb1ddb558534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55624463b28d803a1bd20572e3c6240535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623050a8800d91dd139caef6d46b9ba0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a609da9292aaf97bd9b5c0367d599e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc10c17ae88b334cfef535bade2ec9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725470cfc26de146193bafa387f038c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754c863a0b4e5e5934b8be27754762a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d852ca151ac15c00862f45559a745a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473e9667a13a0adddbbd6bb6eea79a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582aaadc316569da84fae540fcef974b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a14edaaeeb38b674707056a40a4a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa89357dab5d5b053b74707ff72537545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20250370efa299bbdfb03c51bec28ab0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643cfee2acf50fb8367c1e6184e238c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465054d8fbbfd589d7672b860f9f975548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dabc35ecbe4eec08db18c637aec295549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1ffee65d69ce605aba694eb2b351e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678e7922bbbabc457de971ac96a52ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6c5ea44be581ca9782a339a06f694552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a0d5b376df4b78591e7b4e1bf0998553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b9fd9e61cba513fbfd643ed040727554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703ad0b81971823f74bec12451cb249555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068f974abaeea5c395fb2f3e848d863556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c22c3ea63229fefe5826502c5a72d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60058e4f0556d9f6afd2e37e1c3422c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23c40f30632d46b66d67a7a592a05a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202ff2a7d3f9586d7c344d142ee1aa2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e6ef87ddac21295faa418ce791190561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c65d66cbbd73823546095b6518d96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc211c592af5cf9651ae2c0c13f67a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20152ee6b1ef5de9b51cad313d4859564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a756758bb0f814fb28e5defcd0c2e9e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adcf0b732031b370b56c5d9ab0cbe8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68debd178c029a0513c30b5fbd528323567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384d70ea14dd39b284a2dda3f05a7db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac969b648401ef7779d4b5f8273c9cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518083c04af42e7c9ee770bc5b23487570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da639d5f6df3d7283d07dfe12bff6c8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca813860fdbd40daf63303b7b1f315572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9716a8a688f89185fca8f46a09a42573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d742e54d66ad9e4cebcb29ddd8849d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a65902d5d6e9380c17ca99478579eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121610b6d4d0fb3d6533c99284f04ba9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aca431906e4ae96294d172c4835a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637d3e4d7992c65254434eba404efd0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abdd21b42af02e7b01a7623d77156b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba34b8fae7f91a627eb01887ee40702580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1c670b95fcbceb2d3a09c6981edaa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f68211ddfe4d9a022b09e9311c227582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eebc6fe505ae396cffa0042ab01c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b121ae63225f1fdb0cfc5f4b5137a40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e59acb6f8731aa9a1d26df491e607585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ee139609ecdb18b0c573e7da30d5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8093bcd765b92e698e4ea845431e4a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761ab3e4872787db7d9c54b55047eb0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c9f9c50bd430aa5c183166c3aed24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325eec3e66daa9fe2ac2bd8c5af0f7d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cea912d3bcca2b81d173a9e08ee987591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dfab3a3425061fa37b1601f234e9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f18397905c0e752c7455107a37be9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235b304895598f67568c9019e3feaa9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a3f4090c3e7a78ba8dbb02f700c08595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeb032721626d40aba6c7714adf8cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1639a0c70472044324d2d75b98b13de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202fc39c49f403810e4524975bb814a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345efc76efaf8b4a335d31521401474599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a612634c81646310eea8b389bf9890a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec7151f3d2487899ba064ca4f40e7e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ecff2e7631544eb9483c57a2d0739602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7823ff7a52998a2f7951ac700d2951603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d894a177be996b57a4214a3504c1089604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f1d987102c7e21b39949f096870d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451a1338db2b52077ff2cde534616f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99201db607e9b8d0b8aeceb77bb593c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dce67145a198a163bcfe081af9fcf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31a939e3e51222796a1c6edb340c10609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119ba7ab03748fa2282e6a90ffcfc99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055f8923a3ae5bcf361b0d1dbe60db1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1ad6f4ce398e6cf4c080d9f701ae0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557cea636d82591b77a684bc092698f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26411a2d0c004551abd057560d3ec626614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122dcf4bfa26feef9abdcaf4b08f5ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608f0af158ab4c56bcc9fc19c0d23d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedcfbc75f058449a5305ac49c80ca8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0da090558d43978f5d199baa2caa28618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eae18e173206c54094e5ff8d6cb828619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaad0946d339da791da910c09046b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881aa5c2deb47cabcc1a0299b4f2ad3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c4fea2c8f1292905b03adbb92d547622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5973eb8bb2b230759e99d69f802b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ef8c4d5477dd26ebd6078c904fed0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de812fc47fce8dfe596c47dbe08377625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addffe366e50d07b32855f24de097ec7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe97812848c67d31f43821c6a3858d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69ea1c043225d84eef9134dfe66fca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b2dcac9fd91d69233f860ae0c5ac8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7904a78f1565d0a5644d2dd8ed06e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc06877ab14d2bc128c7c44e28447a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8684a549106651927cd8d18418c7d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3becce2a361d1b8dfe0c2d33e61b52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce395734b02458be406fb52e3d1251634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c02a84c710f3b5690ba5c8360290c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1f443c9adb8bd42de8f45bda08f7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99bec29d252c1e0d9d64848a81ca44637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb129a1e09114637433147b08ca2f6e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219c47b9cdd681eda357dc978e87398639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febb0bfd3a88040acb0c379ec9ea896640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6361e991dd622107aba1fc5ad61afc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd91a3e0784920ea8eb8588d4f33278642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340338d21692521595fe48293897d3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8530b8551f0e247c3919a1404f45b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a7e7b4cca18183eb546302e59d048645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18458ae3774324299521a454d6e4ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c31de949536fad4233224e4eb0588647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a798f52dad055c47a7c1e2ceb1a9e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052732892be9178ee536e3ae41ca534649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fa58ac2686579c6670d42f5b39664650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eadb326b8d88fd44fef02057961a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582141ff8af6f610e0b8335b8e99f63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ab71a0c08c5451b3a547e43dd370b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534cafe5b67acfd9a5fb74a1617e1a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a70d769312a91cf620ec023013d7d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa2c60f50a61d62d1b703e770d8d37656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c595b50b1eaed2379a015a0ad36d25c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b361b8ee7d715707d27afe2c3e772b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09602952234e314fa4163541cb157fee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aaee8bf81eeb4a84248e596721c6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e74fcc80a87cf5ba624dcaa052e8d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779133f4f2f0dc851c21f2e4b1c47b03662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8938361672dac1e1c828b0c68f2bd12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058960dc432bffc3afb811d0dab8c883664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838284c3ca3578c507f1d6acbab1cfa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12238d330b9db5bfba83e9abbc92d47c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8632b63b4cb29fa3f7a13e841da93d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43151667c71730aa6603a8b0d3d05f67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b3eddf3487ef8ac63b0cc4897ec3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98980a7686c88a5f7a1acc3d52f03226670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eaafa9bdef5d6077281a90a17c716671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfed8731a5ad28d05aeb13b579f93ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fa5b18924ec8e997ef28227f5a89b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89188b9159a95b72e49aede3b56754674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede082b990cc00fab10a95f4fa319017675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d98a56185f02e2c4d3ca0e1d6c0c28676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c64945b337cd6eecc1624025c26ca3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781aa226da7034b6f4e7e38a0caa5a8d678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>