--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44066d52f3e87987fb97eb1f1fac75c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855297f04cfd651f4d1df6aad9335fbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42562f9eea1663cad595fe2c24d930f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d6987a50d345600497581ecaa5c094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942065b2e9cbbc9d782b6c3ab5079e2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857795cf695c5f0ac8f867c8e1885886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ec1cd7019bc0184cfea6da98de8b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dbbc654bdf487f5b6065c5626744e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16200c2c28432c547f8d6b8a84e2beb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bc0b66b4c6ac72abba12b135c887d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf803ece75ded85ddcccc601f366b9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2161a6fe8ead11526238aeae0939a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e086ceff270ff59d37d3cf09122c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9d1f9ec337cfacbac8c4e47d8d0bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889c2590ef1a22b8e67a5fdb9e8ed7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d345af10f4577b1b12cc9239f46d82c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d623b8e7fc700e7d1678d6b9491fae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d9ee0eb7dc0f8c9857baabdc626fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bdaf356fbddddbbb725282ef9f5fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f35a27af0179830da27238444af3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a293ac9fe2e1fcb436b9eb5a9a1ca8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c9ceeafc0f8da221798c73a745d2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def3840c19ee31a1c676202b0ba162723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87382b48be1179577d4699626393f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7442e1202fd9e090a0f606d2430cfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d54aa597df0be0b9a13be934ffbf126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1be7bca3676a95be2ce19275a37b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fa9b68ea3e7f84743b994483cb69428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d553bcae472824c1bd05a12e4011e2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733b6151b3af2a9a14164d7ce5db76730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364130d3949169d1e1978dc2d00fd16131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852594c8c46848f85bac4310b6a927832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ca340f7f8a50642ec321a3b1328a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f4ec70e9a0841c62babc4269acf7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b2818f840428f217507eb33a11a1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded81bd3ae55ecd9ffdeedf6ae9ecf0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7ccc316dad22ac0a3355a3a173b7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22adf804d7512065dd30fabb14e31838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a281c5c37d324e1a3df86ea6cd3438939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95193fa3ee292b946064aec183c2954d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd55f3a83cd6770550e8c71d66f6be941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05bacd7b76712999c168099ce4af7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768a116e58a4f54a9902b317734838443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae439328a0fc669eafc591e3dc3e0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69dd5e3566be33abdeeec78b140a2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfcab84dd5376375fcd99ddb18200846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388d7b4deff03fc652be5e7275d0c2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14924bf0718a6a6553dcbfa488f7a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce337f1797081b39abb9826b0df8881349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c91ab08406473dbb2d22d60ee24e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbab3cbb8f816cf2816c3d3cc0254551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305d4609c6fe5bf50e3b76f0ad650e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190192504ddaa6544b16879a118d88eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5088bf0c1f711e5a0d2972143834e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806d5dfaef178de61d4edf9dc74fb8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148e5cc2ea0f836c829c2c0f26dc28856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec848f7a94c8d9ef49effe9fadbe0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f2204f351b4013f3591163ef2454858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572619aab32462cecec96c19b85637e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f49c25c6c8e4455e9236d1c9fe1c9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d165c3fe72d2e26fa736dc140d0d4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f76c8c6315cb55c6d8e4451ab58d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefcd81eff48b80134691076b6bdb4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41d74e16cfa975b6603f0bcc3f17a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a79a6b583f60d98a6b153f275dac665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc045af5028c13b7110ab74ecb4f67866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bc477c32a5fc79cb3556a172d850e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7d7dd20630f6b165f522689da6b7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a7148e8c6bb982d85e4852ae0bcfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e53d7d09cfaea8b92a78aa42a8f55a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd097b62a522bcfb17a977ffe15c67b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c322a1f85cf7f12552977d5f1cb3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073bf59e5aca97f80f9d7163703a37773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763b689c3873ed7a9c3509c21fad7c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821b4a44b52dd758a3029dceb68ed3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396635bccebfdda8bd583208c804a8dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabbadffb9b2b5f636a450e914a0aeb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d50f7972df14e5a6f9cda14c565b7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1e38004b1a85dec0bfa84eb63fd2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e657b3670507a33c5d20d12fd6b1aef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dd4de8a6a083bace23d6cef61dc2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f48817a32a0c8f730676643aea476f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c482042830bc093887a4539944ebfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc3463bcf25051f5df9ca691d4a7d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363ac0f498bf4ff455efd8d9bbd832185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551558dedaf6e41314da7b06f54c188c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d29bedeb2a99a342525ad3b152d1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c883af8040a63835c9b8b8c8610ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8ee8b83dbbb56109ba2988e6b92f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5c6c808b0e90bc26b5ea3fedf1ee790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbb0b3907ebd55f7532f245c6e580d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307ad6be00a094ea4cbc440d212f1f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472be8c1df2aa7e491ac14bd13ee3ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a6bfd0edc96cd5555d8b80230f01794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c602caa25ce5061d4e0355398ed2f6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729b5da8797c26d239d37be27d621c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce658bf7eb296d7090e796c6fe313197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca4a0a5f7688a00c3493814115dbbd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a4b5497ce68cc5095fb567dc9d78c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c03b6c11c74a7366b09d2aebd6a0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bddcd80781ece3858d39bd000cfac7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610ae4749eba36e2e66e450eb481289102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f8b4ce7b4955fc2fc67533a06c2c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a967cf7b8b4717dc8c32f691232a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab91cfaec5e9ff323ffe92255cca91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976821b97c0fea044a5d4c7c7562651106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093fa7828c7896b5b96292c88eb507f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75fa3d64253c2e79120fa00ca336c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2c3648d66b2f65b6b79fc09b45ccd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42987ca6deef911d0fc7cc83e58e6f9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b6ee8ab0048a74eb7d9a100638f0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c959ec40aa05a1f16c8d92c7b5179112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5131c4b497d58f512abc871ec9ae131113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd0a05ed96a7dda468ef893641e914114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90237ade658a21cd453048dc32ed9936115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a06e2318c96bb1453a5a541d1d40a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f4b9c07f60f242282bd9daf0508cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001303badfdcda659a27f08d1749c89c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3538b4ada3792dd5e5f7409551cea2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a43263afd24990abb031e15a6472a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9aac62fd294a513da2fef3c2e04b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6d18eb506232bffda3d3f32a877c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8d87b9b869aa84a66b6910cbab092123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9257806aa64f6d651218a9f94fb19f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a310a348e8d19b3385edae04f733fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3d6f3668ff91cdaf8929063db2287126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcba4f39e459d54bf850eaec15f8c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881f711ee100d5f639e4c3dfdf31eb9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb2da049efae58564ad415d85a3f9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1d9f7d87873e4dabd8c0d36cfe9f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561727c3b0226b56baacf10d25a860d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1affdab001219da5b75fa991fea7b0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498e1129452bef1d44322eb29224f13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fa3a459cb0c01543f7e7bb8db14c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dec9cc3bcce892a35e52a46b9c33f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbee2652b13ed95a471c23b8179703a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e133090148cfd25c88b11484ac202cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96fd5297e6ac564dbb348534434afe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d3a2b7dac50c008913b1d025c719c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0914827f8a5e34065ee595a7ff68cbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149e1a10ab2549b8e9fbfa23aade4de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b022aa317b22e902b317c9b43d988142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced373f739e9298eb4af34e0a885f057143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9bd9ba93eb29918d63f19ff1c8d74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935cff816c10429f71635988bf8841c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146673987f9c0ace6ec2de5b26d29bdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aa939ee56d5393755b15768578e74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47774da9b0978d7badeacb4685228c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5201ef882b5a79b663ab35291f20b86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d59b6ec98dcac3853ec8a299923cba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c8dceed7985fb4c165e25e2daf4e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f76132f0b415a22bb2bf333656e1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63964dcd7d69660fa6f18a18d18f38bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7551441a75147492f202eb6cf2a73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f5a1fa9acdcaf11c0589f2f780380155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f3b452f5296a887d4d6d1af05c5b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680e4a3084fbcbba09b28fab338e657157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7991894806c5f2698f68d3363502d03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47e7d4f80a39d1c2a205746c0869ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c68820013436695b6720f5bd317ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a9f778f8073c978c6b20b42a5fe44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed671b215111f6c017b3b0410c2a50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd4d19dd51e6984fa65781bf851233163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbb1e761a63ecbb5ed77ad571aa3ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223daefb55642cf60dba64f3c86b6f7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198d1831c8be7e4f874596f85209888166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8cb4e3575b16e1eb539198f46e627167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd519a9a975af8349c4ed82109b1f96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99851191c313106787c557a444654f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e965b610ed1da04b7881a6d4d69cec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eea10693902c58866d0f864e65a66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d231514b41049a73c8f91089ed0a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dacc6eed022161844416092b10671173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5272d345cbfbcf32b7ad1a6746029174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa71bfa4e873352a9383293dc6e150175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d4953925bf1d5b9334a3bef40999b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b228170cd3b0f594e80890a5dfb936a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e656dcc442218cc66b909123416ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f848fffd1fcc5ba23f571a4ba08121c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932a048c1a5fc4f8a3acd26e7179f36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d03216b7ff49156645954be8ddbd9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdbdd496378e57a88f2a7f0f0ec01d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509b07a86202b5d01c3cd5b7c7180d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77321572d50eb9539d88975d056ff1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5e37abeedfc4aea076987c5a52c56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4c3e66969df0eae89a4a5ba3407f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e870400a6a7521d61dda0598ec7f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53b35f3dfee7bc753bd2fb50d2d50f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f47541ad79285f4ab03c188cbd1fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54e1569ca527d554ff71ce9643ff1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa6013024201d0e175d87c8c9f5682191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e6ff45456076ca2d565253c32b70e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcea0c883905c55f3c63fa2eab91dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dd08f86309a6b3dbcb0223ca0c477194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba27f7017db84a80c9e783af4e359c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d894110afbd1f1106296f4d6de8bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba416e7bb7f6234f2ad4a229d6b458197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cc23d6314e77572665393179d6299198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdc112c222a7c1da70ba867d35e30b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63c1b415322a831a0a3b26e2e579b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cf3969dca95dd3a73b3d95eb97b5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814fac918c2ad2d779e2bdd73925cb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dbf640870645e856359f435adf919203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2ac7b407dae0a65d6f169973e86d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9879d047dc74478316265f94197dd01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b68b7430e9ae43eb4557f28c80f14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fbecac86f552415fe0d9deafa93d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6a6740e5503e718be3f6c78f23dc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c9ed3cb1b6cefcf0561a210b03434209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d948276c7c55d1dbdd28c8bc8f1c1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783235663183959d0a7bd0593f16cc3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1aa5fd8d9cf531700cb77d359ed4ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3e1814488eb1406f4155ba62974f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd26eace05774db9e8ffbdb7b00dad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbe650f4fddd932716fe58ba6dfa71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df44be46175c8b67cec48d5ba309e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989f403c7c2169be66e6cb2f10ba41b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6197f2bd696496025e4df1b607cbef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0f7867b63f0652a3800f51c819fb3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175872a60e117b55e818ffeb74bbbe0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c10e0732ee0a117ac5958fd2d255f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302918dfc71d4147b016338ab80d3c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c66b4b9a9c3c3052d7df286cf29a9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aee357f9eb590ba9a67773bf588582224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f72009a70ccb3da52e19dc5767adb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cf532de93a70a3106727eccc72ec3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8407cba4c0be278234af51ef4510e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af7d2ddb9d9554d6dc8011f11c3d6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621afe8a615a497ce6e883520e6a33fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad5fd0f7684c74074c9df21cb738ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efd961cec0fa579842f28a0b28c76e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0f8b859f1709eafe3d7c4987ee993232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1da89966f07d582267ead99c890dbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dd85165ac402d47d2098e0e11603e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fee04bb129b230cb5366a75040151c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8877202b85d6ffad2116fc7f2659128236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1c463b7ce8b925a10d35abb1a1f91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afac870a8c7670e89fa665d3d368d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95f5c484e7f0b15473dad7b36e53fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaadac8ef8e111caab763a37fce45a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4bbfb45112fd451ec816c971b7b74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ff774254b73817dc2aa8880c8fb37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6563390afaea39c59ee78cb51a3edba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40939283cdac9d1a58cdb55fd4ff65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e81c6369b5d3feec85171a925da89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbebdd70ea3141ab0b36eb25e83b98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d915e5b5a3cc9afa82236c974c1bc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25f948f140aae026e88fea3da79bdf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a34955c7f7d4165f3729c079282af0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c107c525dab4111d4fe837272dc3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be0897a73cb997df93b2dda3c61467251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08b748ea14f02c356df27a9b705c72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2236e4f0fddaddd3bdb665afdd3f2b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c738adae69ea04b1ded43ec9b2bc6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677accaf9f057da8cdac02ba0f21df2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f17fa97470fece268350170a225e4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dc7ebaa8aae19951d255bfd4ce67b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf1b2d28cc1b0590685fd687e37d2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276396acb5e9fe675c12626ff858d7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379c698dee9544a86c9121e4ee49209260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cfbf39f03638655576711790d25fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d0295a8bf6fa479a5ae251d02014c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149bb4e289f4252b03779e1e886454b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c053200cf303b8564843efaee7681a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225bc33b4e7db1b881fd770c3346519265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394014add78f29f50d403c1b8912eda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eb311012f2ea6fdb0d17c9fce1bbd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83257c444b126d334d749e1384f4c19b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add99723d6b7b3950c4c33cad3960c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13a87f9901c804cc601244f07ff059270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377b6db0afb93cf095152370262b849271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d532319c4bbf02198f2a38c4542a664272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13252e042e8008274ccd1ba450fec0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac908bc3f2d13ad02bce3e569e335bd0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6be25a654c9be41cb315d613ed08c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111d3d5f04e6765905232ff0d3482f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f762eba08a6a7b25b13306de2b54a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a528fb2dd35a8127b6bb0e9e82ebc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4b0262a2c55480399faa7e422f654279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65ab53b54452dad76797194f17162b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ce3b958df9395286cdd3e4bed415f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef42a5ab39aa6f4e488e056aa5629b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb6992704ef5c88242a0bf0378e2c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee10e299f37d489a48b33350ac284a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6871d5a51ab664406d8257ca5686d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56053e616ae746e3128c04b8cb80fa88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6dd166cef8dedbbc17a4a8c9d09f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e10785538853df6db11f0ca1ebb12288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30096e154d5b07c95d7f598f4832b5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce593f8dc1675ac623665985be18b236290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951afed06d9aaa90de5e74e74d5efde291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c17099ea553e765a3e595ed2a7ecd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d976b1e7415ce889a2017a8a96905293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e247a7769c1542ddaeefa6bcc0c6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65dd39885e973331f70d1632602524295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccc63af838ba2ab066b539585f9df7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807648a3f845942875945fbd80a98f0c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251961716fa79f6b5930b6babcc2ff7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab820b615e174f082542ba63c2c823299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d5f0dcb39441ea544cc28e01de556300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac7cefaafd953fd945cc38b00b703b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5725146aeb353975ea520c391d93a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825d3e8b8297d5df22b608771914f2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec66bb92b57407d519d341c1fdccc5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a277adeab5494f9d5ad768c6b18ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b1ae5d53619edc0dc5b7494ef2068306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f34595a25ab8904f13e3c7e99ca42e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eff7f13b8d47546243ce7539272257308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec1e5d14d3826488e7391aa8ccf720309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973176b5deab4719257f4b063152acf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f92501c58c639da8237559b98aa007311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813aa1975ed908c02618bc3333253de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb813e0a7d1c31193f4bb49979822c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e58f7b162a9b89172c08c1161ce8df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ff4b5af639c7dd1a86b5aaecdb2fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb9b7d61edd52bd1c24fcb62386466316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea838e55bfd07556bed86d004d47e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99059e7843b22c860e74b71c3115fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab945972820f39b1d0fd51907b7a22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dd2168da63c88247251ddddafc1be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0b28f07b374a50216c9477954cba0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767d8740bd7321f7835659eba7a1a09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd4d7765413f9c0cd2447d87f99246323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac728b2783ce1fb8724e30fba40e06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a08e9e09e565db9b98e09f336bf748325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf62e2a387bd39477fa4d982552b689326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1d7040265637214db2a4900d22667327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e6763ffca761e9054600128371ecb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf3995a329d8286d438352ef5d690a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8e59f33bce4bb2ad5e5b00d1fadeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623dffed75d2679e7a5ccf33f732ea3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437519d6924045b92225a4b2c832b07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3632e414c47c96138ab2f29a8c81b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eefedf5bbd3b76d58afc89f4d754fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0edc320d52f0c94f6add6635c287c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126893b7234148eefb986f07d55b3f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1933cff764ad16ee76e9ff0d36167337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece96c7c6e51afd2ecd71165c1dc052338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e714dc7228f5e62dcfa1ba94339bf99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4400acc6a2ddde8f6e35fe8c6c543340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45668b2fadfc7d42e566d1be5a37b62c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c2a666e96ae2d0352307a1cdd5673342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894721f9023d43a69d78b93979a54da4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b235fde920afaf4c2dcfc9e80fc82344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dd143cba16a0cfa5d07e022bb3940345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7140f95164b2468c8ecd58fce2c783e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe445ca941fab773f4a1a1cb5f47e35347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711024963d66b58d655cd0ee98e9899348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9727b577ff308eca03bd3a588af5af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242eaa9668673122cc86c9dd5e19f16350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee808756384e489199824351cc6a3e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508e6ce95f29ba2eb5431dbd65e8e0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a90c457607cc39c3b5dc9efe72ccaf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bd4057bfd2dbeba1f264055554c14354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b0335ad8c7408e0380776f07c685b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12cf9564848ea3c8386f4a34621c1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56b4f78dae58a7daa554be2206389f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a12462d1b2d93e5bd519820726a0c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99872e59efd4898bf55fe0f7fcbd3cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28bf9085bc30ee791161b77d49c689360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe439599905ab5fe49b5c176b692ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87d1938c280efc2782237bc11001c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf7c9b21c8131ac40678289461186b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5ef8a9c59ddd08a35108cfc7a6281364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599bd80faf2022c670851253ee91a0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a103c91075f995813c2a8c58c3bf320366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a963a399211de498f8befa3ceefa5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe371bc0a4109e50d90b49515493694368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd36cb2cd0b693ee7ffe37245f7fa6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a365d2f117a06c0d60be956c71217370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fee1703f65223ba74a7fc1f58008e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509e1273c17e1cae4b350c2c446d1d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ad1dda41c750bca355e022fa64741373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273f76dd50ade42ff67a68515405f44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187a0f80601071d53e1d2ed5d3fd903375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2505c36d3a83f29c32185e0ebbf5c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4b2393385397a2ac0735d758c6ec9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ff765981b92da527357828f2d8df0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94070eb7067131cae2e60c933df8724379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bf34a42b53de8d0454718daac8e25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610c8c11eb841aa92d47fea6ec4ffc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63afa0395b6f56680bc0e70b32797f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc534b8b9be5888eb8ea1f88399e567383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592b9f66993dca18c82bc19e23bc19f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311e3cd131806f62dcb7928312c0b77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016ebf076824eec3fa069cf87c63811386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94f41fb863e5a87f9a135661e83c2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85114d910f57959d26d9f5321155d468388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e1a4bc09728bd0123f2a96a8be82f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da23c0ba2410e223379b144740c513390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef166e619e697052531af175f80154391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7645dbda00f92db090983234fc0023392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf65c2c54f9f3500eb9b103207339e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36c03293fef4a84cd873ab597d00b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9d2dec48ec87807beef4f8df5c64f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d8999fb213bbfad173dfbfeaa5a6e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6c25bdded4e5a277cdd1939175b04397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031e8e93fca8978ef2f8f1209101da4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ad605eba7ef3acffa20d065675f4d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b03a91088f4c4cd59edf1161982586400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f9f9ec687fb7154366a8893df5f4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219b343f845b6dd4083fdeb91cdbb93402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95f7dacc0d96162ff30431016afc71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bca8f2c4b0d3860d6cd1ca46dafcf1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164f52c68a34790b28556c6429af9cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa60ed27a297ebacdf6580a961ea12a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7ff75c6f6b0030bbf1bbe3fc179c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849936a82dc66352e359ab2151884030408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90403f7a4d3481651062046143c38cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4a6cd028aec48348c39fe8c58e348410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8d7ec5ac89501fa4e821d4001a0e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c411bc142e0f8862aa5e320cc4c2a1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686821d25e3c3207230d07aa59573554413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc45443e23f79c39d0474b6e710ed1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b8a1b2acaebd2555a0c8a6a9469db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d080e784dee27f40577181c1ca87431416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9353df5f9555500c39ac827e406db4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2598d2dd8fac16f2ed6679e821aca0c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3d02b7fc35d319a8a0c7f76e6797b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b0755adaae449d93178ae0306d891420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489fe6370f85c61974f823594ea8e81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391053db7861503b99f2cf65da7db3da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9651ce44fbc6d1c351e60941953c46e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb32731ece6d0599578cf32e53dc45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11877e327414992079845826a0a450cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8947f430e9b4b04e4c8d2ca81a25a95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78b34223671360b55e6efb28b664ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f141bc14c117fcaa287ad8178bc55c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a512e5096e9b46ff18e5f1b9b3f2b03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5797f095db474ba6eb3ee0be89947430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dba9bc6c483e6fa0e22a423d3c4bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91834652843f49300faa6844c89c78a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fa0ff92d85dbeb2066ffa21f13ca9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45c6c77038adab582300c2900065db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0116b61022a3bb263d723ebeca52d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e0272223e6aec557f848d86495af8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12736bc238f2853052740554c2e55648437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574c22689ffd4a8d4beba115d2e1e77438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de143fc152ca7c5149e7d155df5f17f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff027f4fa4fdb41ea6494edb03c4aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2545774bfef82dfa09c79fe1132bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a7241a57f445aa38a08584aa2d805442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8914fac4db1c73af530b0dbe797123443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76031153fedf7abd72534d774303ad2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdeffe24ffa6f8d090876b3bd4774c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a045bc7a858ebfea4d175a66df3db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3983ced5c61a511ca7f791847345d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e30421e7d8f568e092f41dda0fc24a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180f2126149a0f12a6102d316a5e22b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86297e5d4a8e4070fa04d3b6220e38f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12a5566b2dbfd97802fd6a6a8d463d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7890ee73cb6fa64208efd3c03e346452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5e3c41bbe258d3b91ef86283eada7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ffd72d6fa053a58338edff6fb4993454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ec46fc2faf4cf89e014a78f6e6cd7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd22356803646d1bcf14d08c3102264456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b866e33e78ed4d0475dcefd8787533e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cbc87af2cdcff0700f9a01db734b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33b9a2524d550b73bf873c6de5cb65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4f8a63638d017fc424108ec485dbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620725b1aab2d21bcc1e5823c2f18068461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02303592f07eabc0347d90d50eb480e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375f555abe35942070d8984b159c1c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca4c7a9607cdc4be06977acc2d9421464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430fd2dbde831ec8f5ee5236ee76798465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee39ef79246c6a1d548318d5c0d420466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace5038127864804fa90f04468cdd42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6dd0ff9fe80122908cafab0b40ea5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17867f0fe784985657da447bdd408a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558bae67153bf3f1b32d296839f4a1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2c7df52725d1a2e87c25dc36623d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110f32f761095999689fa3a3e1838ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d725a85e7fde3bb63b43539eecc84b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34e6170559990099c56bed9138c8e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193056dcfe229b796c35ff5a97289c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb53dec6c72e817b686a5427c1ac27476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae114e1f5e5d957d8939c0c5816493477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef7d0a57239cdd08c69a5c00da6e6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e588c84dde73c0f2cbb31fc4ce72b7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862982b9a43f8496662c0496b85351b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99181fb8de749969057fba953320176481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745689808517c05fa8b78964cbbef11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c62dc6c12119fd68b44a18da15d74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a4e9c8459f6eb1df4ff8d9848b0d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5c0686aadefe71bd6221c9080a1e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14bb5d86318e9d5434ec0682c77ca8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68761037e698346dad795b935d03f335487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a814f74c3b72436fcd08aaf6aa126488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c265da3eb0884814440ad83f33d5e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d67bbeec8cc4c66c957db9d1e9d61490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0747012f5c2c94e4af4cb592010b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8401a6ac3a2e5f285cc2348723dd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba511f96c11c40a19528dddd2f04e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6ef3e5ca3aa3fb5673eb22b842982494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d723179f1802befce5502cf23fcb35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc1e72d0814e5e2960bdaf3c7d6ae2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c6b3d630c3556723fa324c6d87698497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c3c1e76d0f8c13ab044cc838babb2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975535aa382e1dbb07dae83c78df401c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0648a717d2048b17e9de1ced5a5d6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a504fab5f08a8920ed4f6be3e86ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2941d8dbd85f98e32fb890ccb915b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513c55f78fd13a5b3c84ae880dd71d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f037269985dd9713bad6657fb3fbe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf783f31c649fb768b1b0826cc2467505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970288a69a5dc9dc3a2b660b3e3adc8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae119e69223f909e5dd2283dbb3a99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a1d5f21cddf41ffe75af5ad3b1056508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcccf65e49e6f2975431c75386315a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2365db3364b3947df1aeab099dc19a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0a45e9111cddfd5112b927c5e6b24511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3efed8ec41ed8544a16eeff17749d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42305e15c2365b0ba526b99c2e522f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53430b486b1a9cca0076d7c27abf0512514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2834369cf3f44385816feded4b14ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa491a189a931dccf2724cf43a6dfb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b93f2d52e52fefe51b3adfb178ba6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafe1a7744b9b5191eed2492ee57a74518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481081b2b771680183561d1c6f47a77519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c5e886caf22c7066ada469a23f1b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c413a923537c7867d4e732eee81bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268d855cfb7b4af5de7975cf3f9416a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1eedb4f40c190db0118b957e018668523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dff2e27e26677e9e9d13c1aa08318524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e5c7ab1516b1c57f746c1f83327fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e373832b1cee1907c94561dd99f159b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28f0091a0b5dc30b59ded5019c03c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8468cc7ad03c894e70b12304b7626528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6646b7a98144786d95c65cfca9642529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604167f99f264633195a6469b5ee376e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b776b1829f2aa691be8cddecae08fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5c47a54e5354eb1160cd945e5c29a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd452559dc848efd9d83c94bd6b018533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f3452f037a22d4f9ad917e3a789f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a801b072ad68fd9195440ffec0d05fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933380f9d517b7412aaaec107084c8b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39011982ec979a749fe31efffda5de3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca246e907aa11175713841343694d45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13212ebc8194625e121bc64d355cc5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734c90316c55143f7e9dd18da217e34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10281f69cebf756858fb42b815a400d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff75fcd7a02899c8eefa83c5d6b235542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edaa23704ae42570ee0f3bebdf0bca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf0a3c4f1c9a8b3436a654f99a7dd5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd1f1c6fb9941c9d03bc7dfca41a2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db353c11c8867d4450e943937d14d83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc4791b494c1c02ccc594eaa55292c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3721ab27d5ce7b5f87f91d4dafe22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a057dbc3feaabe0ce36d8e2e4d88c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44547031f1448232a4fbc3bebcfba0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a5f2ac8f4e3407eeeefb471ee8169551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beac2c1dbb6b2a9c2ed6b8827d3170552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022043ec83d9dadad4a112599e65e60e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c9e8a53235b9a417a2f1aac59e04c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3800305ccea10d2e273ee33f555d598555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed429dfd672eaec5cb0419362ac38c0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2954c59e31460c873987383411ba0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be99a158ae3bc1ee3cd39eac2bbd43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c59685ee6e5570a8fba42c6e3c4f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86047d0f655ffcac004325d2e466a61f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff710e16b02f5e095c9a63dfc4b558561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9c8ea0a343eb5546e0e850977334c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3131f4199cdb4cbb70a2be2ec1e590563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92deb5959a7dddcbd1ca627d263ef65564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013193a171afbf70d4a68f6fb61c567565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffba5fea112798ad85cd07f2119d27566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d49b1c774dd37aee3a3f683e29bd79567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb86b85b93f45e50b36302c8b0854af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bdbd27bef1b3583101d69710b9b3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06253cdc7e98d2e04855a8c03ebdb52f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197f567f33938929d097bb5d09c3fba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3a2135edeca5942d1ee4faea6f920572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33e6abded53e0829313681f7db53de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eda44ea483bc98bfc5955741092f01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624de7a30fb2c91b49c6dcaa6dc7458575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83021561714ae226d8a98bb989bfa180576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3551a059eda52deabcb9fd6751ea4e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a21db28a3b4a001732d257a0b8fe5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088254c4d427a67a995a820a690d8e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d64931c5a7b1d10955d0eda3e824e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a843e94650c06042bd57480c50f828b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795215425863af7db8437d0415c560ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee5d0e4c697303c283514750203111583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11c8774bbbd2d54ce5d73be558e2f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d171ee85949247d151ded8d313abd3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548fa8c4f13418be30e98f3803ad0c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6a3b322c58f948e04397197a262f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b9d77d74d24a9c5cf9a5f19e110f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b215d25265c2d608ec2aba11a890d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e0c8e328402f2fb443169f1d9f62e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10a14d9fd5776d6b3ec7df71268293591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cb203618eac5ebc43c068e4c5c714592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbee02af870624ac15d4908329ab1d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e889e29e35bd85f60d55a45cd35b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7ba66fefcefea27332d7805a02063595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff2afbe631d7741b99cc460fa6b28a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c583b2ab5992116df613d344852d20597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23009dbbe2e1be722ac492a1da218fa2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27073648bfceb49b383513c7c8e9cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3178f42d40b0960590973602cb5747600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6374b77223325469112ba9c8f395cc5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7932bf22d83c2580b72c568f7f639e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768971e5db6cc5f4d00eb310dfdd0365603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01c5c3739cf2c75f6b8bf466026a21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63f40fa537f6140dd0c9e962d1b49d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5828e6e87447cdc077d42a03afbfc7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98861df71360fdf51a651911bb6a7080607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5a74cca9b26bb456b636c302d8f83608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e98f96101293f6b1fb19bd78ea3b67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef961c04ee7bf7a54020860afcd8c47610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ea84e1a8c3a1a1f62feb083ceea76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd22c554aa353b3598d16437280af0a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ec0115e904d68e47ad9407712906f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa15671a9477cb0b278df90c3f27362614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efa18fb458b9dbe53f3916695fa067615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a048e09b6ac18fd07e8e7681f257e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce03221e0c74051eba728ec7ef2f917617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24381d0dbd8bf66fa3cc160bb175b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bdddfca8de624372d9987704be742619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ad2a794587ea63b0d7bf706092748620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aa812e7be6fda111d2f0fb77a7724621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aace33db25730e29425801c6b492d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735632119d8e7555a8fd7fa76607b701623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62ae359837e6593938896b7579ce4b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57d2e18644e6281518416204bd264b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd5a3c2bf94e0a8536af81cf16b633626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c93e91e02f20859235e2ed2ec204a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f4fdaab367557c0aec9d688eaf06f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e25e625e1711b4df04f2b9a63463d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512a37e283b71bb67bd8a2cd6b60c78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ebdbbe364857fb7a6b4397d9d07c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611efd63a0ad87ac580875c072bd3b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7252cde63c927e478ab34789a9c08633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a3636945a4658bf2d525f85ba0281634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e5d0d246fbf6a16f6c8f20d39104d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8f9d485b42e8d83027c02ea85537f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa10ea41f9242a659857b262afef498637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b68598cb582ba3a7ff1d4a71bbc03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc3055c292053a7cf4daa98f8d3807639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e7c32671cf946717f5fa77ed19c8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834567e5c0c0317f0adf76524932891641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c563055140c546b343aed1c288482642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3ed1556c180f23094562bf58de75c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279768c471e9f227aa554100d7f4d3ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309f566ea8e9eebef85aef1069951f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682eb1cbc880dee6d8385fe49f3ccd4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdaf8d9aad8294bdfaae27535a515fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700b3d68b09e3244d6bf149cb1e37a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42bf6a8b8cda6374113c685525d763649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468b134b8444a09b8bb438b2a30ee07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdcd35aa0e6e1b97e4529501c3cbff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95192232face357f55b457364ca8fadb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80ee85b3b15f7321a30e057e03af1f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1962fd163091e35a0f25b4bf07ba8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a2ff711e99110137c423c60fb3819655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d2aaed21fe9a89464c4bd78361e50656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c739b9e3eac76febe718422933039e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59c5c9f838b1cbf0fc88421219a18f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802500593de29d5e38bd39c634edf61659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0e7fd37b079699e0886a09fc41a8e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467d4d3a547edc5b2f6008e70e1838a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9909abef857d732567c8450b8d122f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029a029cfacfb7595b3ecadfe6c3d16663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b9cfdef0fdf2b425de058caa325a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d8c0e43bc26d9b611a9ebb9337fd6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4d1edb48606f6d551b4a4997e222c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927edb5d3d3977dd9f0c59a887887cb3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942040c1c97da8e5c4e410a4fb8c2be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800850ec3e7a99413d7ca373afbb3603669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c852f6df73bbad50cbe4152ca522461670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402f05f323324c3d7e11cd903ea5fc0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c31963d04e71a3e4c8540251461c6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb53915d34f5761806f0acca4643676673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ae10b974a1b687d692e7eb39ac76f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef19e79889dc833f818c05d7947e09c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c56ec4c42fc09a1ce153beedee32b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c49bd854dc7dd023f45506aeb073ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586471aade166f1a8369c7cb28918e81678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b247ab1bb0888eb5c608e88e2067d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36838c4ffafe0cec773c128884542d59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd45b21537c63880b41460cb5b21e1d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4203739f9562117db36f3d2bf114525682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cc6a1aed87e3fde9847a27a79c97e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f90a2281e1753b9726324e1902167d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e29c92c97dbbcc9ad884a9607af26a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d31cd8c4bfc66bee55152e74ab793686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b517ea74a1766b9389760741ec8b35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a206858cfaf88fe7632d1d8acc630688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16a4a0c6810abacd83f6b0dee145e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f68614994f8d5de7381b2de7a9fd3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa18bef8e18cb7b2989f792e5d1ccc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4b7a90b5e2ba578eea3c3f7a9c39e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1d70b56057bb0e43b14a88c21aa34693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedf97e98d0eca8f0c27f4f303544bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758459a3d98f0ff9a20bacc94a11c261695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e8a35dbcd75bc089da348f7f0dfdf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bf81e3bde6d28a2b159db34119957697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a711a65ee5efb9be2f3625d275539e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4781d83f130690f25233946bf68ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7edfa2b2e4b3097df149201a5ded5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8f51ad4c4635ad7a69dbefb963913701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b31232b5a7e73c92b2864ab8f8c5a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f2201f872e00625fdcc11482d44fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24504e69da0f907b4f6ee6e370e0b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d56a59be432e15a92d22cb29c04860705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92fda49883939e80ed934cabd9c94b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f08f73f4776277722196a7844519a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605918997a8b0ef24311e75254518f9c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1831502506f9f3853322163208349709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c28f7119230287eb6e73f756181e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc3c8cd802d5d855ba2b2be6f05924711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ab9fc9022921b6aaf266ceb7c80cc712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2704ad07b228d9f98e9899cafbce21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdb76bed430eba959918291760fecd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adcdaaae5b45184996ec6a0aab0e513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ab0391c402014863713ae059c583f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f2aecbc5a49c8fccc20d4d0e071405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555148d30c84ff53c73734fffc198f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029c616e31464cdf1069f979b77d56e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facaa36cc4d1678d175170227b89b1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68505ab59be04da317fca0e23f863fe69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686577332d384821b7b909311fce442110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc839992b99ca55387d4026877d6c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fee6ca8f9d3f2239782d79c671a2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067293d93b9de75f7fa8aec0f3aee86a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6727d9c1047a9eba2f6d4b2b0305314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85c248f8c3de07fb0654206788178e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3eb8a323c5f067fb026bcd169de7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27943b54cd7b3683c70c76bda3f75ccd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e21d6ef417c064ed7af901bdea024a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec592bdfc9fd890ac64f25f46c65fa819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fb1f03fe0c9d452ffe2b899f7764e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8d1c20f17acc00fd0d11c16a2373d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608df6b52169d359b326e2625bb943422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db99cb59d1058d4281c3023f27bdffd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93e539e9dd2088b5a930f8db3fdc4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0fe061e715638d8a7d05904c7755925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e95b811464586106d6f0c3569a67026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc4983cdd392e257aea4338a89a49327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a92c4d4c5932a1c409ed8a9a17ead28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6a5cb1a1673c7d6b6efc8f430f98e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d314f84c77c08136f7809b0a1a22a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dd140805b61c4fa6ef2d39e2a515f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f17c51ec8278b24b66726d5f1db30f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b799dabc4243b65377b31716995c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fcc5947e7c814440c7b185bff7a1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360526cbe2a371610638f851201208a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf918066c4628734696a207692edb136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d41b50838812f70f4da247998e16f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca9aecd037fb1bbe60cf2a8951633338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44153914833e19cbaba0f08754d038aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4f918727bd3a791c1a0e9587d82d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0ec6638de6e2deab7b981fe35eeb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b89fb290ba076753018d2802cd0fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aca329c44a9b1b61fbd4c2695ed86343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c605f7b17d5c4d3c9f35c9bd96e6e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c8cf100b77b0af5b3b1d1d4613ac045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a58d240634670110182756da92e6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a596a605b1bc059be19f091f61a44b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146053c9b8a32014fe100539c2f5e5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282687dfd9f3ef7bb30c8d403d3285d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37a4026041e35a9748fdeb20e349aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31196de1e7664922ba14880d3554afa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256b23d08afd2f75e5f3cd0d7944a9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb34d058dc24659806fc5d71c4682253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034bd3598d653d1999dceda8e44b71054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c55f78f85f308cf2b392b6ff1968b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef29100326674babd7ce1c77e3271c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefda46b44fbde39eefbc79fa8e69b5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f142d7cb62ef5ba9597d0da7c1ce2c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545b966a4b0786e25a71b9bf0ef561b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49368ceaec6a5bd78ec0f65446a0e8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d19da68cdb1732b651822c96a9433861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d241a8c718cbab894fb3680516f19d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a102301e001c89d369ffcea36735963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318b95f45d1305ff53da5af769e54b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73835683028e4cbc109fe306ebf328265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c0b1494ae10b4f9ae61fe740d1bcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85865b9040097f2dc18efe0a59ded17e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a20f266f904487e56fd3be9bd5533b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3800ef158881990c039743da8cc441d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929601bd289a9d2f90e96da1b4ce04c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091c174f38c16addad6131b34e13bf871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796022b1d714c4d3ded5516498920bd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676070e0470c1127d0d38462b22a91fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b31a2fb04788ee058e3ad3988dcd874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7683689aaae713349f8afaac91d3d5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bb03e2d2be361ca593404a4a8a69376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a4519bdf6ac435a12b0b25f572fc277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fba6274998b53e8a23cdec800f730d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ba6fb1211680a4d9fb92753fc674779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bfae330d1be2c73cf724b950fabdb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e8fd5008d231a13f3cc020b7b391e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e7d3f7dfd6278ecd10ca40ef9452682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b2057afc235ed574c7820215d6cc283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6977abe06b2c22732399806036e1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45e4a5ee193c5f3734b9925ca4bdab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41c8e9d5ff19f824ad096fe0d4e8cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f94290017cc81fe45cc57fbf0aa62c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683a305667adcc572e707e789dc8f3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33678a3b9c990d48aa51143be2486e2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1599971d6c0b9294fd2fd5b3c383c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889845b89c8ab8a02defa2dafd94c6c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a10cebbfebc98b24282c3e17f6203092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5502e7cb45542b2fa81ff240d3ae0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4d53356bb64a6ae112489febd82a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ce8dcb2d9f915afe09ec8ee8e59f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1039411d8e312f258c8581384e4a6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129911f404a9c8f8db3803bb994b0ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d66b58d21e898b8fac0a12cfdb24298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6b2ae4154459af9c30607704141ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5115deeadd01895abbcad21275162bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408d6e60b2d26fc328381f302bcc0ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e92364c63bf22f39e2ed7db4ea40ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874eeec8d5cda5a60114a3e4e77934b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a380cdc7818df3154877534b95ee1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fef100bb388383181ab2817441034105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a90618b957e5a68ce2c43c6e0fa06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808ac1663a79dd832da40ca4c81b971107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9883ebb4c5dd25f9d7dc88f1d2389108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab50d0a49081d248985e65f5f0833ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae321c1bed43f370541adf279abf2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13b0198a53554aa704dd3bc7de4f06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb582c6ba3aada5f7c1d1a50d3a185112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b71803d6a0ea48b5b2401d23950561113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdecb6a85d35faa8f121a71a735476e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69407f34aa6d9289eb6c0679905388115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7bbdbe12402113dc65da07ad6ad51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f3a9c647923634d4ad5febe5163ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1752a4356fa5f61c5f3c7da11dfa58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab04b1866ecde06d503060362b06f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0e2e8605e4eebd7802dd732e48531120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151c11cb73c09143fb0e565bc9aed9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b53572d172d17d7abcffd1bf76bc1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a44d610857b168335dd6d4fb04269f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6615c7a9d29a8549e315feb6bdc9c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d84dd4d612baaab468ef9de25755e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62e0cbd222b5c2a4ba8ac4f15500ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe9778ec857a5ff59e77198e1b2479127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581146fd2f01cb85cefffc4c789d6eee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13891029e6d0d3b1932e3770e1326d6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d584f2204860fdbdb1f237968193b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de64ae8268258e94838d63c50c525dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad98352aa3be10d799cc92df2421a1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266263473e153f85bdf5e1e57e4db7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c22bc0bde49b645b1ccd6fd8e5a26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bfcb8101768ef4942c87ea8aec7ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9db5c0973728921c5c9061fa1e29d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24442bbd7df75fd085d5984fe883f7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d1f984c071719ecaaf14ca7f6679f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708191b65b46882cc2660c071f2286e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ff3693a0bc4128585d69666721b19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457c81794881b9504b60b2c82da9230141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf47cabd6f127aee98aad194d0feace142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4a4b325170b4f7e257706fe42c7be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49aab6f05340974083a8fb1b295e82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b272e5b159dd582fadfba16c1bbe2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bc6912196b351a77630bf14220ec8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff3215182e9cfc974f829302f31f39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e89cb3319b4ed91374977885ca726148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718b689f992f4141d7f062bb6229c71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955858e080a2d153edb56122e394d38d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f9963ce7bf6a319e3b5cefc347cf2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec1b2a8c2c78a569cc0c4427600fb0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1ca0bf27b7fcfae02477fe0fd286f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02456c668b4b78656930c68af1b7fc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0452111c1d2878cc13bf2cccaa553155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a19ac6f5bff027e834039b0ba359c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a3f7bcd5a435d21d9c25e86ce305d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a029e4632c9edb2aa983e98f2a45ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dda3c125d3bea89a940c074dd2bc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e27f3784afc76f5a9a13c0124c184c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e17134a623d2540099e0182274c18c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c1002a370d8ccd6c95007ac044b59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad302c825cc1762f35bb5a8d84d6cbbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4bd36592a7e76e3e55059b6176db4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1bf5516900da0ac369b0d5c763ed3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6185ea5d215a9b593b549a29e8f2c7e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd6a48f4b0fe096fea2e7dc694899b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d28c1add8ca09fad6a299379b2aed4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd5915321d15823fc47d0758a4f614169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616208bd8fb4a95e728b1d7a6a111cd1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd096f782633b63b3ffc8f3ccf97742171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ef5f0651c5e716e3a150b3ae33dff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9cfdf0ca1c9f657363b712b94e8b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386187db7a1ed24d7bbf651b3cc63cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a260d8b24396b94078fa90a028ecb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04be87e26f2e1c9008949c6f88a71a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46400459649c4d64481979e0729af3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1389a868e292e5d7d30e8b979f7c3a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f07c7287c4399f01af15aeefa7888179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f97647763e137cceb64b47e15b5b48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7d968b0b345f883b3988fc985b53f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b527734dbb72a8b67d448412ea60bd5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ab6db27cc37a6c30e50a4750d33cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be217f01636892f34496693140af641e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa42940078fcd807030afb120447f88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e55eb2b2914e08810f2e1b267e654186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0e00e2720196287fe0e32311fde55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b394347a2eff899cfc64f4367dfe5b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a4d3056d7a7999ddacbf26bdbe8d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960f8aaca20d82143816b0da4de2bbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc80d54e0bdd18ea57755e4bfda9f58191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae86e2f4652cc390cd082e7387dc249192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1751607218629a233e85fc9b3e1ec7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c570b2ca5b0deb2d3ddf8714bf55b72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62879207df196b493a3cf41994620de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383cf96a8103ee9c36890bbab19d9a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76c075730bd57c39e6ce93d8b6db09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738e4f5afe7cfe02d3a1f716c6fcbf4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c2ad58f5ee8ec44edfaa60f8fa1e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0bf54b9c61454a9ebc92e3012c925200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe96f66f6d491b9796be005c12de95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a06d6780f616481f3d42525c06d265202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e291b9aa15756bd704acd29821fab3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7070ada2b0164080083246b27ff3c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e9c6d055f71baaa463adbd2285e3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e033e3f0ca58d77d105cda3aea400c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1037e5823840554d0b2c0ae058dafe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1360600390fccb3f13ea83f1b7f4d6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc15ab9b1ede2bf98e7cfc474c0a8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126eb588eb1d114d0a7d049b3a9e75d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99c56c344a0f340bbf8f080ac16729211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd16c1ab2498eb9b392746448863a8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cc49549bd8c061ebf2c7e24957cd2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889be8fb5263d17c201a7e2468463bbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc891d0f3f4d0671cedfab4085f225215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4299404b238ed0e5ce77e546c627a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb9cf5093ffb03f8131a9ca86fcaa1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cf6911d47f6942f684904ce9ea7ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e29a97d2eb390b6c2301c2a3ecb552219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee193f687501701f2c313f0bbc59770a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0864a9267700bce5d4dfe026f85ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6befeecd722d3e36d67b95bec6152e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9bf1511a4c9932a396ed125d6bed4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213be39ab005a8891dd79df1adef2d2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1793cb1c1b0cc9fd0bbcd20a237d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a653df9dd853a7422ae788747d1071226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4dc396e209cac8efacc958f7c057b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e814e35c1a6f7b7fd8f52827d9fae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ef7a69cc2ca514563b2cbe41f0cb5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d7f0d40217d38eb951b18e93546fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a62297a967a84f9733e6ab8a8208b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1953ee9246586d3d08bff85d2ec8095232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ecf2ca92f09271e94e3bc15d66c7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c142d03035d5c04cec86996ca8d527a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15743f147b30ded945fd22235a60108d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921ddfd9f393520964f2d4c2b062b70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f2acf52f9e741042959226565cc23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0283d3c1cacd442d3be2962c5be74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a33d9ac5999ab2e96a82aec4033b9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a163bd36fb11d9bd48abe894bee275240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c20773ffaeead8eba12b9decd86fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843b18e0b289d81b5bdfed66fa93a85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa49cd19f15d3539d6676d6cd7bb15b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19f06017df2263e5d2fab27b873dba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dc067b60ca37b00b3873f482d74da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99de04fc481a3fcb568d4bd215f0cd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166acee5db2935fbabd1c37eff322a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922994a4266c8d2e1a7a213e504ae51e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4178febbe34d0c1065c565c3c45557e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787890940443023822150856f03dd0f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98215128fe82d79dee27e2818ccf41f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19b936cf57a9d8dc877bc78f3bf6a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91594142d4fea62b4a1bcba2550b6a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666b2eca3bcf4dc464c98bf81495da3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede870a5e118d12e2670a19001bacf2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52f724922bd9e8804b855e4289870f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48155277b10df435c5bed3ed86fa3bbb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227c46273b85426810c260da91771e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ab611d34713eff973ffb85bd3c687259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0990be81b6705c90b930977f89a9c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4a30daa9a6f4795f5e95a615d015b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec0ad6b4c4b1a92586890fc21ff75e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1034c6a95ec0d611efcb71ffc168e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf76f66c1899013207bc82e85376413264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e651b63a21970c3db514848e6da74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e9fb1c80c7e8f9275e035bdc8d853266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0bcf55aeca9ec7a192aabf9942383267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855d7e53ef9afbb89c8b163e8743c5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc74820380b8822444e91a280e86719269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1b44bc5194c1d647266fc0facd0ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c891ad2e63fc87372dce9f158b16eba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aea86aaaed90c9f136b3b039ddd14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c774fef8276ff19c1c8102da134a2d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b50dacdea7304ce6158aa8b39fd8fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a7a1c6cbde46a539f686c8d48e1bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d919c7db838ac285fecda82dec75174276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b804f94dd39b52e775c21c2903912277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b472c9a1b9ad1e0246c8c131a32138278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f9da1c56271d9bbaa7ef156199cb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae584ca72e364d517b3d3ea6f82375a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efb5bfaebea731d1eeb9b0229e8b74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d56b5920f3b3b16e5f51298e9a50e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09373cd66f2d2c463d49c6cd8ee7f3ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de76da7dbf315caa013c9217d1f04a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83f1a1ddf438e94762976709d6754a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b7030611fdde5f4f980f7676760d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c1e2940850a30c1b4664525216001287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9673b532ff0096c640755562f497a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e829a6058c457bf64350f6c11b9f56a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187722b18dc74f3cf0d9a1c83c6072ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effca1f438947d5dd5086fe32dc90eef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773ac26e0bb70831c1eb336b927ceaf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ccba76739e293fdf591f0d53dc5e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612d75f2f47b4e552185da38920e106294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb827b2d871d133886776d069ba6350295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3209fcb196518c3dc9bf19ac7f9bf1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27495768d24030990b89f93febe5c5b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b46378f2eb8c4575fa8b882834f28c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea3b9dd7439b358498f1f1a22046cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d8211bb170e70c089c4a0f44dcfb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b64cf03883ff80d7a1d7fde82e9ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c25abae334dd44544951b32a44b67a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5373edb2240d48c97d1698cd284b70a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedfa39f58a925ca5022e6c166367d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb819d65e3033560c6182a9a9cb7b02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b43d0638c9d9c702b8ca90da69e6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1763421945387d4ed7bc5811d25f25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b3a036e50c6efd456c4e25a7511aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db577d963fd2f6fdb31f99bd738f4d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77e4f2115d825915fae3fa26869c32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddbc985c735d6e6dbddb7f5d14ea94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f847d96bf012b6789774247a2d33428312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9402bc3e32480bb7798dbc0141ba98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2fbb5717d6e64110caa3af8310505314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2494cd82ee4de73b19d9f0fe7bcf8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70b9ffd817773cccd9340ee33fbbc1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193aa3272ab1372fab334bf2678add6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec988979d332bf70b43969790d40901318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c62417b87b6851cd9b67dad2d1a209319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5ce6c5a854e8ff1296c6b7d138d6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb78bce68467ca97c4bc9b2690eb7ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270233890b887e5c56974f1f333a571322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb993a18908a1ad06cf5bf2d5ea6cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a7e0adca1d706e1db8bd9a35c584c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92b45759b6c4f337dfcb0b6e8b995e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab391a9b62cc579f697673348dc9b29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0c2a374bac5ff03b71dccec3352ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c91f9e12ada2544a5e1be33394dc28328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9cec4cd1a2d06c29b0ca695126966329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2f3397c21554750d93ffe52146b84330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42f505df829bc02b001150a729c049331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c07373bfb750e5e0e5d0cd023b227332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032201ab91d84aa6f7eab267e7eb224b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046881ce6cb7688794a189720f2d666f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473df28e83a263da30272c4b629e8213335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba24c3391e7da51d287cef2348a79d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057b67756de102e4fff78ec4f803b26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db9dae5debfbb4e0d214002e940cf7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e975e96c0b635b7aa576c7f0fa851af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5cd9c22f0b12e65ae09472fef001e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62049e73909f14c9809e21459e983e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c843b511bfaef2100ac48be25c9c9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a5a2082efac64ea5ddfe89df6be0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5cd56a915e0f06f371cc00f54812a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d6593af523e6ca110ef9bd94ee6fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09b76a17e1b808f30d4f57e6dc1544346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546b600a5441bbd4e4a381be145d6e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319a74c19bc5ffcf9e6f07919c0557e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008b499979909eec787e8cab40c7de7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24afc371fa254d31ec25afe40f31d26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37056c381f914884a5c8a584876b240e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcde306473557fc8ef03a08d6075a78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5867abc7431d148e534b7198b305e48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846408ed658ae46ad55dc3a84336efd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fea78cda0a31c0d36f270337692e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5933e0ae431a31569ab7b5ea67e4703356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0007da535dd25e06683d356977d433f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e9cac1cba51e39d7ccc5ba3c673f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6436ff5ca5c390cdde8448b688242b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5336423d46ae10e43354fd8321ded0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a9221bb502082ef91ab2a29fc2e59361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37346096462e4ecf5270edcdea34d23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dde1c29827f45779db4e0e24a95e6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf8cef606d677c1d1560d1f29de28b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f186073689ab0c5d827f9b24b792ec1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fb42d65dc7b5c32d04b07d6f4bdaa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c60d6afd6e40583051a99edd32317367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a8ad6dd71cbd0e7bdbbeb08af02cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3400640b1181e68d8629c18c79cf5a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597b00824a4295cd3320d24c16013a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27fc091b993a3f40e12aeb50eec30a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196733c8c324de6efd41b92997f74cee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a45ba224adbf372a5255c0fcc9a255373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d346293afcbeb9b3cf9f2b65b4fbca6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a9553d5c2fa7df05602dbb107040f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6ff551d8526399a552b1517d371d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19c969b57869a7d6f1b6a26db01ee7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa0e2262d3438b86982a30a8e5108d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cf8df48e13c1e019d4bc9338b2f2a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758fe674acca5430d45f1672d8f3d6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c245038d5370a96ffe74e5cfaceecd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8db989d548c3a95777084f7a30949382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3bc5337d35944b3f51c7fd3b7c4ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdd5f2657a25391e277c7627878b2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86248dee327de942bf57dab986ebf110385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced8a3a1a5b612de3e1ecb471598349386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f99281262728bca04c569bf33eb0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737a29a479ea301bb40378b0e65d3e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279199cbd28e26f1175eaec6c09df5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f6f9b5603af02a54c734bea9da0da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67c9c3d5922b59a5e9f49add50a922391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce4b54fbd9f667e50c026d4831fb55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226056701800460015b4780e83e91903393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592a13d3fa5ccb226ab79f3aaa4c7a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4190eeec644eaeed9f09d79818f1d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9527433f96db126bcad6cf87999a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249e14f6663086c1fc1fc9ca0669000397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24497322740d54d134157d9f6b1d07fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706ee88bdf59a95e76721c71eb9549f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43f4572e0c97177044b0f435090035400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746edf19da264486c9fb03927c5afe1f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73239730f5b6d4c2727b19a3d0151db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a13fc2e2325b53887b9b4cd6911d74403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a49c83416031c5fbfacabfc3d1bf3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d325caf196ebb051396099aef89798405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30992ff1cc4bb5de2266b5fa504b156406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f778f1dec46af33416363cf6004152407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c28035ee4672b40f162731400cbaa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cc7ac138428aef7363874f7ef06e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea2d66aa2c9ca44ab5b10d0a1c706a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08de8086b5eb00724b953bfe9736b48411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6e9e4184c27dfe6dfa272b65f4c6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b967fb85b36cfd78386ec42ee16a50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24d6197def8c957e0713e1091003c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8edf400c4898e6870e6f6a2991278d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf8adf65055fe246b066f15a0b0c94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc8db1ddc305f968f49f1c9e2d58a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08897d246e745ed72e2f37bb031c5ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696864a07876a3f165fd1e7246cccc07419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a8c0edd0c2f0876ffdddb229716a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd88ec55a35d132a5fc283d811b0b57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4ad0092487b5c8b9831f91255b085422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63ea99e9d90c38ea2ad93c7145d013423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fcdfae7fb8f70990a0379bf142adf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ef366b1138033baefe58b24b27955425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dc9be8144bbc22e31992b6005541c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497be5541022caf5793e513d29cd2d1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2069f1bdd6a53039a0b640e2847bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc56a7e021de005ef037e541ae15e94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ceff7caa774144a0f251b81eafc2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f47539b4b95416da9d6275c644e322431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846896337961a2c564c23f6e4764a70d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8e7b8b9d7071e45aac3fa1c5cdcae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2cd7329028fcd3cea89a693246736434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a24621a8657cda487c7ce863b66cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834159073ebc50142a3f4ca668df13e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44667b1ab41d04a27b0fda99da4d2f0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8e39caca6b04b6d735baae2ebbf32438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387126e6f635acf86e5dd72503a267bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ebddaefc1fe67f3b97072b9ef3d67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72cd9eaf1d2c5d0beb0123e131ecf9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df2f8873475ee7cd0d7d8ac68be0db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af415547b7714bc35db99f7cc80e93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a276733bc23300c4108bc0e1a1da889444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f5e90883e4cad8ea3c1c00734644e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437605dfb636d774929575a297259a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c648950313d99bae90661c7f14405447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf579080818f036a8a3ebbacc61065dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489d4bc82897f543b156c40c1c11a39449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cc321818ef9f052e7219f180a5862450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757d9c9d2bd03dfc03bcf30afc3f123451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d5e3f3608fcffef363f24892cfa00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4391a8b65022c081f9fe0be11826484453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8084d099b6c00a594f8288290fe7fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cab099bdf4750d143279bcf970fe3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29bd1157e14fa6f969a4d84f88d9db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20164152cd1d1da122914518849176eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2233d0c40fd62b01d3406f9c061cb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae7441a5e90cf3ac07dc2c2494721d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d62ae89850a350a6534256512147b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f03e9c7f43120edefc9223d0a21bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c1ecf874c781c0d259a088994a696462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329856fdbdc7111a6955d90a9135698463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402d4ec4a60c66814523c35ea64afdd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be45f57f13af81938eb64c668e33fd5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc451b927f7a768c52c70365a957247466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352539b52ff5b3e1f0de8191dc3e3370467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e073c5b267e954f32458e9d82072e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6397481991026b38cae59e2a6c873f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3d791f37821c3858f8bb67fbf76eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2cbb7e96102fb1182d7c8c13e5eb7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448005da7e3bd29afb9d9d134e416197472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c7ce2d7cd83940295d0ad6c30c657473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a29f79c8db72c00c3a74cfcc245227474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e53819cd48f986da1a0a2571cd82d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0f466adee0c407a62dac2aff8ce84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3c7807ea4be2816f7ec8d0573ddec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186281fad764724f94c2c70649d1f29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cced01ab6b5653587f6f6579be29ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209428892d5bba2afbaa34b3169a326480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf59c2ec92a3b1025191434193a81c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e68113f1ca0b475b7fb294a395b434482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebef1b352e0da1d7d7426026a7c30f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9f81bfd2c587cd230338e4af59f02484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee6d437eaae0d93cbd0e7b12a644ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d59e2853651036f861fa1a7be28a17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf422b298055ad6aa884d5c69c019c3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b560e2b8205b17b16e4b937f35e202f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a6cbd9a3d52ea28ed4488b8fa0cb8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d23299e825dbefbccf295d92dd70a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f1d7d36e3c282703c0b717ce8c1d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf0ce05f47299f6e12ac7e5fdda45c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaeffd887084cfcf22f4908f5bae093493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a8a9741a7b20499339a55045db0ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6befa071ba2706965960335f31c0f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6b4166148f304626eaec8b93fa967496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850a57d64428b2f9d25a9dc05368859497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05413e30b1c0713ced22059161208bfe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd6023a859cb0ff989a7ad50fc4d42499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f361331f69b75e746829fd2b573697e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f76d302d06a12e6a4c4f9156036a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e692f8786d685eb3b8d23a6349808a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ee5445aa04a7aafb80ee54431c45b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4f108bf730c0cdc66d1c66b1d6d54504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8cb7cadeb53dd86cda186ef4025d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0653fc6f390416d6ec9b4bc381ab8e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379503cef685165c15151965aaf2ecb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abd457b1f31eb4d574f144c622353a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d5141d3de7f5643df66e6c3ae661d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f48f383c6d8b0542cf282abd906a6b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd5869eb947806498f5456b1856d39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cae7873374143287bb5193993f2baa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fe63450f51bcb44cd4f9f9c772421513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a19a6854c09e5b424d120ef8ca210514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b300a10e57f394ff5734c6cac17ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bcb1282c640ec8205615dc04e4a18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4cabee35b5396583fc593dbf44e0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33facff68b465c71df918e99d69cb5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b644ea07921f732de444ecbc14a1d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fec11c48486227e71f1c51837cb3c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e70faf7d9ddbcea24afe3e2405db36521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4ab0289e082c19d508dd5a69786d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549e88b1601eabf7cafe6034b779e07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111ab744224b80e127d347f37d4e5e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5e356961897ae3beefec9d2558373525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3a334ba720c2aeb441c4b72edf483526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3aa5ed25a5fd49d768afb790b1d930527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfefc08bc8c90c5690de5dc4b29e22d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1b0b42a0e5bdc04abfc61820d68ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e6cae01ee36542c75ca7ea38438ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05ae58d0262071b347bf8069bd492b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec01f949f8a297539eff0dd5028086a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d483a50f0f13941d09be73013a2ff2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd18e22db46576130a152697bc608db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad082e0eb0bd4f23fe569730186921535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad199ac69f71a28623143cc00c59334536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114381b0dc9468ebc2810751bafcecf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266727512f51442136596e3d67b30fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e34609f1ac1bd19a739b151cd20910539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d59177768c216ff2f20cbc2d895f7a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e14c063b5ecaf3ce0c45babbc0690541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863461525dcbf65ebfe83597f483bc0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e468f678f8006a5357168af82d31fb6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23993b57fffbad111492c5855aa5fc03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33286137a511cc0b139b55440d8bcb7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13d78a85e89d092dba0cff3b71e36b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5236ea9030f3bb34978a1701adb1c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68199ef8d6009886ca43699bcfae25a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa291c7e28b011058378389794ae27a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32971320f041f16ad7b6cfa84f715c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67870edf86f8ffcaef9e863a7feec5f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9843b21cacf99d0192e8fc46b34392552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6bce6a48d76ab17c54050b553786f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea020e0ff78f3fb696eea29fc90be84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a81862ea6ad8277fba3a7eefff4eca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a051acea723c575f806fcf167a7b12556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068566d3e5b270276bb2edea87a5dec9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02fe2124a06873cb53e0c6681d82ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23bc5f712d4760e29f8192a6a16374559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720159aacd1cb49604ee8334c214dba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a3a652e5237e00997ae8c65875087561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1c88621028b2cfdd88f751642b69e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf0ad68f16e6dac93e216637409158563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8afbf459932ab0a4ad7808e14704ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e907265026daf83c459b06868fb66565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b12ecdca25099f4d56ce131e985fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975225c8639932824acb8b4a71cf555567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b86229a9eb5e9c36d67b4074604ca0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93cd60eec69df9dac04b8589b3b11f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e759a6580efd732367443eeb94b67e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacfbc118942788b3933f556d8e6935571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd9d6e783fb46e3c5e1c56466272d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b1bf39b1043a9a4fda8205628919d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf3fb2da748833cba4eb388117d273574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55486748d1d8410085a447d79db61ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84409aeaf64fc7370c9463ace89958c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb71f2544e784127b9306438d80820577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf521fa25c2c77574678875120b5afca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf052a56cd3d2c9f80a555d8a1b65be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849bf2ca93f117e765d99878d915813580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab10d51331469bb0eb15b0ada99b7c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b92d9a7790e221b8ddd1fa5747b33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e705ffa121b50e383dcc16d3bc61427583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfbdbfd72713133b5782d618599359584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fd108283367830586b87e09b5d261585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd369c9f716096c3af52936e92fa79e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f41e682c6067145a4fb8e29f40422b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035ab2872332563010a4bc4494d6ff9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cedef39bef4ef2261f457edd0c803c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc17cb6f005a47397a90b0138ba9168590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13538179b07b50be1829d20895f52f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492175cc7d4fdd57ee285e7af1010f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914cc11dc5f8dab59ed726a6c473c3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613d1575d08241ea2f80eb2ffa37164594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059f083f621b6a9cf478a25495fb07c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01070b52f2cb192afb06aa0a6dbfd284596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a800387e665d8f03e880eb7543e9c7c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afda277994f04a5c2ad8d160557e64598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431934100a3d55a3521ac4f3301c5a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac051d2644f0b277502eefa988a26a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891ab9a6b76e849f6dfffae4fb35d09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582f04db1d307d4fa7c1940b6dc0921602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fbe2d6a4c9f8401e273e828f0f98a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981daadb9d3fa2502e18a0d94bff68b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d7547e8a717131112ec6c7e1745a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d585e3259a45e0a92cf6969a525bae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f65853d1c22801c06f28fbf7c8069e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b6516b0ff188c0a9fadd914dccbcb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8fe2cc531e7889ea718f1a052a6c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671950649c34d0df3f692cd77d4a8575610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439af34a818db9f35df7906f2bc8a8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cbfca4a123d0114bd41a8d7443a2e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51afc561a3f2b03f943190312bab333613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47827eff3ce37fe0073a5bfbb52e22614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76912d6de58fe56b6222659fdf04451615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38571db785b65b71060e1eb3064a8157616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53545167a041855553b47fa7c32501d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468250c3f8d09134eaf59cf56ea6130c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c55efd20f595c81cec38c6b1edb59619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e04a1992825d0b4f3fb4a4085a184620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d445bd0ad7ab3e5ed6934ebd808f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a258229d4ecc380d104f847d9a429b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa286ff0fb50f36e04b7f0e1a271332f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a35da1807515e17d082a7237d8855624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247471ad874fed7be0ad6df3ce7139b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a1a88c054426a645e765c8100613d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae8867aff618d18ab2c0605433c55c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207499f502d79f18f15e047789ed9a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7581efec7633a6330c11b2fb01e3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14806f0bab197d996046cb8d10be9bb5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a8d35647d8ffa1fa534165bbd6fa6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c933b26db2a11765a7535dc569415632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7110180a42b35a854dfd9aa057b53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bfa21821976842b228c192a059578634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b2faf163d211ab9dc8c9807731e2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfed57c06ea8d53a8221aeb4e1cb28636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc981c43eeb7d6e8d8579e8a724cd3b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edbe30a9d8ff5129fae1e302ade8ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa589e36d97ba41e81fe51daf64cf257639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1d0667d7e9927b520dd03e3ec3c45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55162438267c74010e0f6708cfe355c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefb60b6c182153ecd7bcbf0d3adc82642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab31916ab0371193b01725af601508643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c30a07752403adacd2dfd6924ecce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873eee4359a13ae45576c838d1cc96d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3fcaf56a7d9c3a90b0a9fac02ecc0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910c1a8db604283e30c941bbfefc1da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119208beda44402612da4d0b69379a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32f1886330a6c23dfd119d001c3e1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8ed011938623dfc42dad7ccfab26c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7979d166f11f0d6d54ca480b977ae3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9e0ecf14abc9347a4e19d24242d04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e132b8ac606c10126a1d02fdf444d30653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024880576546953f5c6f755081a94767654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03d602263a5d4848023057538df5dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d833d053804d7084d8d88a973e88336656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed416156ed5bd4f6addb430e3cb96a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf02fd03c617597fbf82da4aae7070658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a67f432172af4732a51a28dde0a03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe376978350ed300ef9f63878f59ac1a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1a3594faabbc24bd495dfc9eb2384661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe40efae91caa0046d3a9f14c50b4f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c74f85243014cc54a18a65d42eb0cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdd729acad24fd0e2dd72b5e5e2c54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188fd8e71c50e50400bd8ca9eb39d90665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25c66519d61b7cddaf3d2fbb5e545e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55f9e08047a25138f0df2af1eab70a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ef806e2d746661805dc168d7a5e31668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b2e8b72337c597c91967ca2c9163f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210103e1ce8bb8b456fa991f28be2bcd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4982b8cc5df25b6dfa5ceb1f93baf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd668e46bff9f9b916c4da189f7f107c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f17510873eacee2ac1cc46c1148c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ffb3ebef6cd7667194d485b91c963674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4319b2e5da6f2769be198614b9894f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da186f49110e5c0cd3c7c1c88799e1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2691457c73b9538d0d29066a5fd72a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b5d275cac2c435c53d2404ffbdce5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df2fa6456b8970c0ec2a722aa2a68d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a8606826539c69eb4fc0f7ef2b76b680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>