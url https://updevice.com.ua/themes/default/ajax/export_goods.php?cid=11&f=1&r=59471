--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d659e64ea465dbf00b73c9658f5f5911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b1f4111fcf03708e2b3ceb0680d342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bccb182c15f5d577ba411de910e093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e00d6f1512edf0a8975c5b9071c0514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcdce16848fa58fe44c12ff91b8bc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c5e8880fa0b7303775e79b37864086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7f3d307d57c1cee858f4f2d9d30ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3421f977834897c11487b9fefad7878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6848a4ce54cf3df0ee3f467b7963c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc9835070602a790c91869a366d57a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb75d229ddb00458683b8256335d0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6874d03a3d97cdcff9aa6392fb7b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495a1aaae3eba4f4b8cc3ad55c065a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a186a10a6ff23a68a9d1ea4097aea214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05e6d173e835d698add5b9d908198215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b874816202e2aaa8de026e5d86b008d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036c86ba6bc22cf21509107cf2b039b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbd076d95580dd71561fd302501fc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e854def3981dfc8b8627ba8c0b3306519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148855f7f862ce53ae4cd0520fad794920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb203f519c75f602d1d6ef408a4fde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646d63e295993a6135b71b1dc5ad46922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ad796737f13893686359f1bde7ca123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8613532dd442da55b3bcdb9dbeb62d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7010a8bd7cfa9372abdcdb7744a22525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95385d6c2fdb47d1ebb2528777a168426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4be30266cdc7b3095801f9275806027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56817034dff7d8b7519bb5896b1df4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64954e9b2c6e02359fc6107b347bf6bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327118d75290ff41b834a280069ed5ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3df471486b48b6448e97aa77c7b24031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e0cc3ea976e881983ad158e84769a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e2db45ea1ddf1b7949446bbecaac433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b25f138387ed1b8154dcfdbe749a7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d562521fc8ab8a309ad5a7e9a60bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a077a4a91e0f7d0f6969cf2c2523c9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccccdd803936acfa41b1c7ed17130537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b433bf2603a5e68363e458c7060c2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfc07da890521868ccda9ff3f154c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbc9d468ec788343f4088f61fa3a5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da9b025c598545485f0477d6330ebf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9295b41f026c95e46b0fbbbfd64ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b843ef176ef5b96b2c30bd23ea6ae843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedeae3f4a3b66a2bad4c4d56aa9e8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfbc2f9db52655984be116e0fab6bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2312caaf453f553f36aebf10d92a4c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab39fa57329a820d7135dd6f6b64eda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85e1ceb803a939d27519cb5c0d508648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d08918ee7d1a3bff19fa7a4ffc619d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ec5bf10fbcc3f5ee4cbead23b779850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d04adf1cee40e22ce9b87051a223fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a83ca556703a4dbadb31b18bdcfa6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf51d7427b84e71814e3716ab7ed6a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcd686e9ebf50d8818f6bcea0ee0ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273354cb848f47d23d08c0c9e53c8da255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4abc72ee8e5b981223d4a5d181085f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac120f42f7b7ab319a40baf5c5adb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17c73d3d1b39dd3429ab4d4ef84c9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a048b63baf0b2825aba785f13d99b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9be4a36dbbcc3346cb25a1958402d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809c2ceebd2fca101bd0284c890a84961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb33df2b74d9a8484bb8321b223a2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad155e40a457f99917b6c1d0dded17b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9227d86d0da8a186d332efc4a405f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d704ebaea283163d3fdbdba00aeba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f16185975cca884a4a2cf6462aac866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3d506e7a2198733b78f2f0146262067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c4f852d6c8d5036a6ddf4b36ff9d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc71e46fc93b932cff59817e4dd4a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82c3f95d44401f91037fcf699da5b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8205da70102ca2d9964b9d4b5e60171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf3f1bbc4567558e392cc28c57380a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b8693242ca9b7a2b1bc655c44790f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b609c93374a20617d1f342ca2e3bc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688849dfcfc6f1355e357304a8966c5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca6775defee0537797cdfd3a5a1ee376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba8ebe80f17c4d2c6a9d63e1b8b43777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a040e2649181a6ce7a68cd9a559dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efe6ab1ca9dce00e3cd7f0c5c9d78979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb94a45b2c7b43069b249cdc721748c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ec642d18e622e780c9ba0287389ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838df36725913ac416b19e485e352e0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bff11af341d065bcb3943ce8dc19ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd202ec32514b309245041972a6386584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b2d08c1fd6b33d01a1a4b872f94da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91764da4b9b58a3d16a35ee889142386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56012cafe9dc32ada1ebee0c6558b0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe6a516f46771fc67db6bdf0da569f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cda7dd31508270a67e2ca93dfba8c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ae8468046bcdad6890a7728ab116e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727044eed781a31aa05ddd419d0bb1f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6591944291146d7068c904a455c0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c26314c8629f3824b1b2712781a2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975335de1115c0bbe338e67e8f1fd67894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436152de105cea483940a3fdc8302d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a03b30d8ae210d256249fee2b9d27196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a716393f22069e722bd558a98ad0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59350cade7d85cf8f99d932b440ae6b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffa21559bf7b24b7b3cc681ae59ce299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96859f837ae46b9b65e8a5e4a2dd4200100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62810364249c37f9f659563811970a63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1701bbb6e92806fc39baa72872df831102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9cc8f4c1d109794c3ea041aa9485c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb09cca9137e18b29e63b440cbb4c8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac6650ee38b6d0e097a6475ade0db2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192150bda68fdfbf4fafadd6d9d8bdf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef86a484b01ec4fb33d1f37f13d55b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314f458433c43e2287ddf498d2ea348108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe34867d088f4881e3389ea238eaa9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057292db130277c275bc481332571ba3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe518596e77caade7dfb588d7796c63e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3586250292dfeed0f48262cffbb3b2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241dd68cd5e3b0e2209b175523b7117113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daac8209ff314c182c5a5e738abddfa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3d1dd1e5a91f2daa0390901dafde3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b3cc4ee2fb8ea0e7f0f006d196a2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6314d683e1396a6da19cf25c633dbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed88f8d5c18f127835c76727aca67a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afac3ff455348fcb97212ae184b073119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0866383d7c81a4d0c5969b1e6c9363120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c029f87e98abc1ea47a8d38903d2cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8100733954ade94e843571d9d7c09e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f60a343c6afbf383cb5ee27dde3b47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2cc3ebe233de7dd4571876f07a42a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97628ae221370e7aede5c7b7a7797b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127c60f5c11e4b655367692a962a474126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285447f6a652eb5b2eb98c2bea2e75f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43299e10094fec39005e842a9e2a54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a515cbe0eeb12ec7eb472ddf0f8559129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96beef73ba4541314d5c887fee68c1da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ea1100d77844214f7cf867f34eae5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5455c735bd1f8555662f743e02f6dc5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbebd4cbeaeaf3cf565ddd5573e4390133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b03d3890a83a8e4c8af2abc7671684134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69387258b2fb582dc43cac1a7e2d08f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ba4bc91f9171ce3a5c936d1ffc91c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d92b0f590e5d1e485e1db201f42627137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012cf53542b599bb5cb0f91d1ad8839138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416437525fd1f2983f4d6fea78c4fda8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157f33cd05687e58830d8eccba57f36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b40b7b605eeb48c4e693785bb9c41a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55430def20e5daff7afa0ed9708ebb97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b255d20dc1542d78554e3e882c86ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a9f383652b4cccd226f24387fb5cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75329654f3fac122f712526b5cc4d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755596f3109764216738d535e17b0f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792256202b9a79f991fe8edd24b332f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5d6a3a18029be32c222e223e19822148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa298e1e761b78e8476d5b3fcf08327149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f1d6150d64bea8483ccc97be6f9d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4a3688ac312861fd26a1a2ae7e7c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01524661db4d3a11560e7da4751a8ade152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27b0fb62e193caaef03409778c1fb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fc542ecb9dcdc3f8479bcacec643b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833c91b8323b50bfc040009f5bc69d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959967b5f3e2a278590d3afd740872a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c41aabcaccd2b98271613e1934c042157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b20f72b469914b8778a307a978d00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526a34b3e1c086a235d02d3c769db27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c282dbd5eaf974615bdbe3b471404e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a82b4528504861fcac1bec7343107161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e20ef0083a62e4a268832c99301a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb643001fe354f0f0c0230e54261f23b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b0e59b322c0e97880d33fb880112c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd62f028b7da5290ce5ea986aa0d40b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23fd6461f4885437719ebfcf1b37fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c66dc482d84b6a30b6792d0d5b4df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3fe0441cc3cd129ce30ba73777dc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9323bad05ce0402a5e8b054002054169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70c3c4db12826fd77acc462b6a7fe3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ceb2c7d856f2e3b0c5f87ab5632464171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d2e1ec05680f7c108d1eae6e2b6df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc907df715b7a9f7abc8886fc898b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c260276d3dc7d386a3700b68d5bfb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a57fea23641d6647ba01e733e4ad9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475eaa9cdad5cf31447a55cf1e1cec4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecdced6aabe01e1ba50519bbfd72c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8d32d42ab70857aaa46df298be0a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd885f5fc153bfae16f516612580647179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0842b328cf1c298bb63f8aaded1eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef513b2b76cbbb5e87256c644e97fca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2bce115c95be2f5337874462460e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b127064b6d63e646743ae3f159ede1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74559ed3e7f7196b2c5062fed8e9ddfa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddab8444870c4018041b5564e629f9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3608ca965c67eab0bea2282e3776279186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc660f91b04f6d9146eb8ccf019ba2d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caa683bc2dde76222652701b5ea557188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d405cc2199eeeda84aca5757d52c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d855e4065e782df6f96a7974af1dfa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4bbd1cf378bb390bd032745897e93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f17461646c6eb4161ad92a4c44ea7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd44f87d04b0ed886154d44b2e3b774193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0a1bb4f753a1fa9e4cdd2d622244f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deb2c4b45776383bf39c49cbc554bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5a1a0a366ccd3c1a611e9b5b07c63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03029260706693f870532c71e45e2f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9f7e083749b7bcfa2c95a36a1567a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f83cb72c4968d2fee01e3a590a9274199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3213f9262fec9dee905abe9dbd7ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f4ebfacade137461eec2c421ac507201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860c5f08db2df7b96730c843f1bc803202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6578c000a09b372567e9de501aa5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e77b48647c9f2e7d6afeb4d4c0a81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d6dc939537584a6f433933dda6119205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c7af986dc07282affbca419d9fdc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e411f350380922695c47bdd0b3878fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ad1f95b8db557b535d7d9342eb735208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c32aa7c52e77bc56e6b17e269553d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644fafe65934a200d9de6cfc648db8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3787604d7b8010a63c8cca9766b640a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de451422ac1050614e63dcb7cdaf1cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918d5b01a6dfc2e4a0ea2afb75b410d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc8a1062d68526723b5309ed25bea8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e414f806620d0380072daa0a3baaec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12fea107714eaf4cf9a399198d41bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5633cd938c1c00c461c7788e85b3e23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae01ad6c7609378c59285f738c58e3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588738543d64c7c4a8150daf160f4d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e568075f438cb3699182c2846188199220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ab9a8591ecec860fc678c174b2d78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dac690899a7097b8d9abf0c8805c57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57a30f4fda3f1c673c936d8ed3746f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14008ec097673781d733dd1a91ee90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c8651e25eaa778066228b49151964225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861d55b84f436e3e78282ea4b79dae7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d673fef6369553736df8162ed0617227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986edeffd5f57510f0115a0f991e8e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a42ebce8e80c69c24c37d55f6fdf17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620060e664058197722013eadc6352bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363241e3705e709166253dceeeda7f27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd83f876ea11a993385a0db9e6bf4ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d26e10715c01cc5a8edc8e14e61e90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093d8b051e5e627b1af4701d7e924b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d14a6fe8d7a8fb34d1221ed68da20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12538989ed099790126603d4b9f5f2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0567f52e9bfe773399c9c3f2e3a50de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86457d9449909ba94c53ee9ec34e66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14820206321d514aeccc08b8e08820a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfca3cacfd85f6800fb3e2ac24fed4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55dd54034103463916256ed6a00331241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd192e017b72763c1dea14b6269dcd74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc293fbacb4469d31a0f3b90d73607243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a9920b6763905da6d038f7e084ca1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157885311efc4c955140aa675513831c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d8d3fb7c0c945b713c9f9a17a3a78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b1abe1232575c2a493d1f4b010642247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195206b9b2f865a3313c7d06641126c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c16e7b513031ec0ce51c024e93c13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2762a75d35cf61ac0668907dac3f1e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a238d361395ba45e8ee341047664a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9203b9996e688ecbd71f286e99980252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170b409fd11ac65ca874b7a7c9521bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db62a2b99348c95f81b0bf9d5fa62d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e931f0bba2ddc83335b996aad445bd4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa58a81866662d6cf9b222cabc8f199256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9844a0551a3e8967eca6e5e9964c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f02d34ac744d21d8b9577b54f8855258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aa492b50bd23130b84ab2ebf84209259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc57143f3970af2523d614c49c6296260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34813643ad0a0f7642da4ea3050304261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718beb87aa1079c277c2b657f2e7932262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46c54aac280335c39c1e1cf36aff37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da989136d106dd89f6cf15427758cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c23886fd3824d787189bc3b9bf0a23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cb527ce0cbe834592a8488d0f7a4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f9028402ea24041aeb5872f84452b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6a8399268ab22cab079f8584a6099268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dfa33ee99deda5d8dbed6a9e72e22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d580561fe257f882462ec35fdc282270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e8132dd90fee91c420f5610e7e536271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adc0d607bcf6b53cb59d0792210c28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8b2da17d9311394b6121636aa27e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69760edbff567f8c3d57885cce3b19b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4bea56785595c65793492b03c8d3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcad972c5c6f35c0431dcea7aeda27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6eb727ed0501f8211149f563df891b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c794446fecfd9afdcb12251d3bb9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45f62469dd88c24ee5e35309dd1218279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1078ce8a628686b0e60860afc9790a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380702a6b7acdf0aa1c5c0cb13b9add281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82f7f48f2c42cde8ef050e78fb4125282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a9282668fb4f8a004f7c289f93a27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532352cd1dcce02f21ec55d7452f7e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2c9a22440897ba55d67514eccf214285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ad79cdc1398b46fdbfd697fbcc4b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88100adf3c4223a453b21a67610f86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d31d46da429d7b63a9ae14b070063288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33291532dcfa6363fe5d93252e4dbd8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea42367655365ad5ab829e7651274df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39142aa1d439885f07bc62516dafb5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1029ab8c89210b9fd6218668ba17b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd26d50a0ae663fb53379ec5169714293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac3226898441508e2b54e45010bcf6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d0ea272603bb3938d30f2a24b3e9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe259f06424d0c6fcfa767fdec82ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262215111817ed0b0756e8b3e96b068297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f9bf7f583bc02d138d557dbc9a476298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37217f995fb55e03a6f9624bc59efc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157248cd67bad1d2d206d1336ee8e7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37bc8d8188ea999f7a4d0b7220d7be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eb09623ce1da8e078b71de745e551302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788387ec488c0dd0b3f4789b09d377d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c9651fa370ee075504aaa8d8b9143304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e208a2439c8848c83288fec9bf35b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a6cced2f88dd6aa915b334a9ad6e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45984d9de858cb0ecd2336f761ea16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a2654629a940dadbbf9b17e78be16308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e896fc889b0a845dd03bdbdd0d40f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1ea1abb1a4728460adc926de49407310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273d24f86e34d6818ef3200d53196e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36791248c5c03e4f508c15412fa1cb5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c8e4799bc352e46287df354991d55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb952a9e95ee8065c705f8ae502083314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec029e4302401868ae8757eac44d67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc77bfb5a0a491cc9e11c280cdd7caf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e6c5ad367fe54bf57d31817553c37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d1e290e649d963df1195cea3700f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bdde3d4df26ead1a3c4352f5ddefa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53399638ba7e69cc6f8979b265c9f7fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d4786f2ca780c16c5d931f9700dbe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90498c7d6694f8880cba19f79c9ce4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51794fe9a81f2d1e78879081913faff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e146a7f69251d40831148b42c1373ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98215d85af857a890b83c423a13b6f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea9bae790bf82a19e3efbca14a50d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad656a3b48e465d2221edadb5638b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832d3dd95ffb9b5d868d88c501f5b7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6963902679888315a1a7ec77bcaf1c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ccdc082c84515365aec4bded49eb2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715793aceec93e4f4bf768a4845d0cb0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44142710c6ce8c8b18de7bf27bee7a06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ee50522ca77a8b7ccf9a1be4d5d29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637d97e1a95a0c6778244d6d50701b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa8d69cac52c811679b6dd51488374335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3d9134dbbf6fea86ac7460dfcf598336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233f3ba6708cd46d19d908bd6afb0e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63026659db981b554f2156063d1141338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc3554a1a2dc69987850ca4462d365339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da353f6c2cdcbf8653f5b60a33a81fff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b75538fd4cb7bc1a04edb2c886c91341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe3146dd5c074cf9dadafe05fdca12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a58d959ecda7d9c20bdd9b391c9d26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dbe3f4e3a0171d23ce0ce203a8b6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21062184048d7d5882b1502f8f68ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed163d4ad1475cb30b60f7ab8d0e8792346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56002312a66f905c98c102fb0ea25e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0e30dee7810f1fe188ee3258c76b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd7d7df58bcec6f016c85fae0ff6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cd0af52f0e2be5a4a543f8a3767ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605f4113fe1f34aac730db623d03cb8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb3d5ff113ee409bae8efa4ef0364e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c877915e70b29c872f09cf7da8c96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9341131fd13840b7405a8028be213354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899474cd230fb08a23368d7defe9986355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb93bba88409f5531af83fbf9f6f9f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790c2d6b67bbf9d4fac3047870a23a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1b64dc0a13b414d8ead2f7fac7e7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086187ee13a82e6005c189d3baf4b935359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c8fc331f4be5c43f007275c6295a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0441cc3711e0af5deb2e8be742ec6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fd9f4f023a415ff0be088901bd262362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edf232bb63dc76d861815197b7c769363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d897e070b602bde0174a1dc5a4097f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46519f45a93e082c4c6c613f4d25ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5182392c2ff65464a1a59b24660ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76d06b801ccd2c14281c21d8458a78367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a064dba9f41ead009d16cdedd1e36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f40a052a9b9a99eedc4848ef2190d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb576a6dc3c085e50081038ebdd4689370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1a7cd92ac4bc18b6bb0e521012c36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd051ba630e977527430f81e1233e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2ff66ec13d3697a84f603a3f7614d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5390a8428cc703d366d9af6e3e452a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140566c1616aa40f92c5591a6e0a82f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f444e2041a0850dd6d55395d937c78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaea9a27a722aca7cfa7f5ef3b86d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00909ad7afe1bf0db3c26410c56a2588378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131edbe1d27b1e98de23addca86a263379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330af90a3806bdba9fc309246b00e32380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88054ff90c56d363b2a8ddf501c052381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b59ca9d4f62db66ca09382d73cbbc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20f3fd5dc3e5cb810d794b8ba6ff75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3222e2e8cd5080e523a6cb5a64e599d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73703c016f3611f86f239dc5a7583b2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c9e944f90da395138c1e3ad01c68b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a6b0a3e249f525c7af9d2d5618d7c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002e917b5660048b16ed5fa02ab22c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d97792beee547e516960205abf0731389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f71376b2dcb00b9714e68d5dfa5367390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c132c694621a07d9463f78a855a473391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2b3ed242c5f993479cc41f1340c92392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71319b7ec5695933feff67982d4751d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ffd56fab78867cd2ea9f9f4dcc826394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eeb68fcf9e740674e3c9c92af2cfe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7d26869bc40f84fa99c424dd7a423396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fd06a47f3406269897cbce29991fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc46d2dba3fd5ec4586a939b5db3025398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d419d8927aacfebfedcb2105e0a09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c2efaa85d9ca5d7d4c40ec7ef59e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19786ad32b78c44938ad827e4f9f0fb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d4b06d827091282d5fdea83f1e3f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519062a14930ff985f78ed96447a6e99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc58fbed8eac059ec9ac94e4bbaec0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2021d78b9f97672dcc4810f91bf39c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750e60e07cc16240fd1c40d74506461406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63914c9e835c4c971b90effc29a84e32407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96708469a57959fd25f644124ecd1a35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19763a587963641401c6c4f1f143594d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce89d3ea67ec9ab50e5a468ca4d855410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504a4b6f4cad446dd8ebf9930b47abb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9078586d8f352caefa7a9b203c03308412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b94e68546a4be3e9f701b985e81e70413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa770358ea3091db3fd997a301016089414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6304fa5475bd9d5ac610afdabdc45b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b7ada19b5eff3fe612541681ba6ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ab6264b122e2eeb33fab54f68e741417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d27e4b512d7ab454a6bf2570f31e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839983a15851053951afddabf749ccb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617812963dd58f091564bc9c8ec886d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84044c0e4584baf96a01251106b8538421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f2e0ca6970a74d70a3480baabe866422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22769e174a0693d5a4e1a30cd90f749b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d68f41628636d785be8be7e74be9a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f788072839f213688dddd21577cf9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc5d1ee889e99c6c1628ff932a65c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef39f14a00008fa35bca881f07a274427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becabdf839f6147eb6f3b45bb749462428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4758f083e39f40202439dd32d1d32a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97ead5a587dc4c83e809c260b303f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea047e81a0beefe26aa6d20e395e9112431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1f320ae88d673178231066d8f2c4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69212c4aaadcedb168b33e7388ca5cc8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6235d168e4d034c04b8acbc34a9e9c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ae9fcf8655ba445482a77fca2a4fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a2a2f338debf9862b65bc532ff60e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f191af3cf85847988356e9e15789c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86b042945ea47ca3e4b353ffe99dff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fd86f631d9f4ea6e568adc64703c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce5d1d30793e820790ba272bf1cb8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9e760cc29fabb128d70157d3b9438441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ad50e5bf3bf329f969c4e23130e2f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9458d19551c04a959130b46b22a76a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece59b4245a388323bf092befa989ea0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffc2e375e354253e6c2b715a654a04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb301cec22b648fc442bc12ba182388446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93520220b49fa9b350126321c9e8a69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67298d392697de86cac2219656100930448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b8218ef7a55134f4143bf297ca381449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1229c0c0d5cd8955b5e360d8e8d3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f447edf7ac81b2648cb22bc2a9357b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ba90988a2179114670c0a875b2963452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2417fe96df040ff14e86667a108292453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6616cd24acd6ee1c755f74cc79e4599454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1215c86d190c995b86fa965fb3942b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48ffe1619f56bdbfa38df85fe7895c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17af02462f3f46b06ef777ef835cef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cb0e7f7911e64cbc3e76e479e84c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432f4806d94f907f21a0701703a9161459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4f05e4a6f6430a3b3a5f340415f40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2f008414c334215cf7f21e0e44367461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41434e1b936bcaa763ee3df3b3dde907462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f393edf556339300e15c6bbb344c45a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191f51ab5c0b34718ff82bcc0bddcc2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c95a5be1dd01710cbe15663982b66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030394706b0be7fbe6994692a37b65b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4181e65e1ce86a872d2a04714a527a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3602c585b38cc2e4f172438229d95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8e77ed22f0c390cecc3c1e561f849469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97579281a4e14f1d4724fe751cb3b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec6d4675396ed154e25ca285d357db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7125d60fc0205bd21ba39e48e268a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ee0b75d50648a3f440bab68f65dec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fb21fd245b529cb3f5c7e5b10fcc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5eb8558c831ddc9db12e686f3d672c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e54ed12074da468fd134b94acb6a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cafac9e54019f009aad4e7fc3121ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ba84a63616f46d53c5f9ba7a432aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a529328f71b836b955487af4ec44fec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b29d191370352da6bbf1ae6a423ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326cf8cd840e691d498074cf063c9b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d4be93ae97261644c51a133800dd9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4acd076ba2d9c07c21018c6aab7bd5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e9005d57ecde348d751ab3923347c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48f5797238a6be07826fbdc46b2ef5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34e5b7784cf9e7e564758c61ec2496486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a7acdd0b01dcba918432a36ed2fac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4230c06f4e620607ec10c93bd3e1011488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c52064e14c5bd86948699949f47ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418764e578944e0c159f5d236f3bebf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db347f4de696733e135443f1e1d5f7b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396394b469d782b92520f5d54d97740492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43844d61c178643e2425b61c98f4fac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75af9c596b29f3678fbdf71a2e79064494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc974e165c1ca5ce0f50bc7a93810948495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45548634d66d2a537bb32cfa578c6a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb816b28798c574246f12ff67b52dd8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390871ec1fa567296c7e33950798cc5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea820e5c5f42e350c53e0cef2a216f02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a39e64a587fc1ac0214e959f611e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37e583b94e57c1ed9cbc39e51d7e19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7a7e4036edd99d4b10db04a0ad730502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d0def2d44ff357105cfde74356904503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f556aa6a8dead6083751a67e3b72b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de487d5019d0ede20bc49b17fe90e58b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243bc646c7ce1b5e4f0600e6af7fad2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd44d55015ceba22d5f3358cbc77fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc44c5a8c2c38981c57ba1f30e14fa1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8288a4256ccdb6944377a9bc19a4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d550d09f2559422730f978e90b3a5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4849dfcea017e30eb78b2246c9ade511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395c5827dfe42ad9d7b43a9439bf4ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355b69a5206d0db1a4200e9a23331fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5e937c62fe373d6b7bfd14fd9a3f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34778805871315182703a77040494314515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd5e4b6c8cc06776a39df2a2e4f424516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac01c1ea04afe4c46ea627434a1647d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff54acdb801803bdfb5eabdecb5c69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb796f24357fe8b81c4dd30caf30262d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd12dc420f39a109a1876a34ea22ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4754103aff761173bd559e096f0af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ee919c78608087f5a67dbc5f02bb0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd53af835af4a75a432e16cfbf1626523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359e6430f6affdff9ee348d594ae889524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9e03454bf3823dc314dc5a143b719525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c714345236b31f01ba471da7df4ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bd9f6a5f7996e29c6b598e2958ff2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5d376c7e760ebc9b0b64b9dacc1fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febe1a5fcfd3da0db88950d938b6a91529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec170a8b3da3646d7252def51b6496530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f42b4a920fb15f6e74d2f24d385d91531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc263a44b58f1e070c1102dcb65636f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ff3bfd644f4bd070204c008348b2f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec99ebdbad072d11ce6aa7bf6da655534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2c7ce8c370c7436fbd9c7e276ac78535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708323dd7f67cef9fdeaf23f4cf939a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed940301c87f01d739c2f33d4d3c16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942051bab291eaa4411b3e443d520f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd779e246688e72697eea706a3d84b95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d70249bda25e784a50e29e6e89e75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fff871a8c3872260ec7e5486eba6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14210bec06bf91969651369e3ae93c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bb68f7a1e6ae15a7a147d1c40e16c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193f970f0d2ee44fa329144cc1c7711544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc46b35cf72b13af57481fac5bcfb42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c35fd5b4fa8312124e2343e198b4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42858c0457ec2bf7601132b5fb7e2a0f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b6c0f2316b7c90206c6463ae5cf38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba7aed83a13ac62925ce9fccc2b12e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad151595e917e9aa0451761b511fe0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74613a780bee92e4911880566b693bb6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e642971ba317275218e8897e7fb5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0642a0e24402fc0c6210c5c4907bfb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252955ef4ab66a476d5fe4ad75b36e8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6ef7f4ad3a16f90d9672464fc7cbb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed82a5082b2de34dc39f1dd23d63bd1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cb7ecc11fd07e53286981132ff02b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc768c094cae88d89f369804a0e58f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a737b9b29ce3cf52e2b533cf3cec1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700786777fb8e61b5df2a57825e53b48560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06156619c8ca454ab73187ae805f65561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27446eda1c87ccae3a778c0952b375eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716d0b890cce3dd7ee1c81b9bd74763563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2015e10de2e6e9e357800f0c405145564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b805d4d86340a5226f7f8856bf5c33c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cedc70d21efb468027b353d2c4cb6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45789d6f09efc5414d520f14431f0c4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593646a4d41087cdcecc9fd05e32d26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193759af1c2332223a575f55a6012f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4d88491994bdd65d6cf01b89c8e45570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040b162ef3c5a54d7b6060c27081847571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971f7d86535dc0556c75b0ced563630572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85b1038d12c2669feb5824e8e1a56f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b35ed1ebd00897267c85d7ff01e8b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1a1e93a914b4d2714dcd45e4aa241575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871f551b1fbb2dc70c155ca356eb196576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86fa6b29d247710232d7b2361680a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe5e57e40c49ba0269a8426dc90f13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97c32af3fb00ee0571721b3eb10f2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702c23ab9d35227b044678c516cf68d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8423eff0c189fbdce35d22268042884581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de1dadf9447ff71f58f2e8e5ac58a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f613c15c49bf48806a8055234ca5271583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d408e1baa3cc5e274a11328854504a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba635e3bad2d1e14a90d70be45c9436585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31ee2e572dc77e0458b04b8ba458ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4842c19661206850b3fab68ed1ff5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb29718dd861de27c546645a578779e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd225f7fc2a791c6487f14f15f7625589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247964f48d2413ee68380c9088351a3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a9f96445ebc3bfcbe08930579c7c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fbe6259f47d21e9c7b35e911d6aa0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a926d5a0c35d88c981f8af9113e4d55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530321bd93e3431bd14ae50b8eebdd1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c047fd255c0944b2abb040d0b0e49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cd738349ef7690345c152d2e28bb0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51171226af2af87d446702335b89f91597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6af0f34a7184a2e418fccf0d11eb2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7faf6dd480be0e0e5ec7b51a2bb93f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f72a26fcd7a8a7ce69a4775fb7aaf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596f3289771cfa647841d6c3f8679fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6be312b1874fd6b95b6ff09b9c5e56602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d8c9695dfb6dba4352311810103ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181046a23d8f7ce6d54a699d618466e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a5caaa331eb86be10e9fe1aaca891605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b859231a0bc5c5fd89a9c69c459e131606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396bd948fdc176e6a7d9b2464e8faf5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6fa049fbc4be3d77098130b8772ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519a8e0e16f853b56e68667c9ea99e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eb989420363d6ae88784a3fd92429610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339030ae469c7ed1a0c65ac32190318b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad4879e9baa076baf0f7e777b1e742612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529df8e18fa193c2a7e5e93e9ad66c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed095531b2ce2bafe0c76c5fa48052f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa75a836e4bc8a6cfe15fa953f4ac3d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d73be2ec95ff99d317c5e0bf7023cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c4505789f77d56def2c358db568f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0156b751b457d37ec06fa2271751b0b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ef1e980878e273ceeddb08315c1d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd3c30124dc4e162d5dea8e9e09a96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd13fd4458e82f1c31a936b544d129621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1e53729d24724a2620b0d19707320622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f622abdbed3365212a8024ef71236c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438373f071d7a28d5737efe9a6a5775624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6ca5b31c8ab960adcc0d62fecb349625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f18bc60e51b6e7a8734b1621afa16b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e918695c8d0f727c1302c57d39fae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ef46da48ee9627fa48fcfa3eb1743628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a12e0933499dfea760508efedad58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3c264b56f6fa99505575f53b44cb9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392e022a54c6ede3b5d6cdc24d3dae5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc0b31b17acc779d1e22ac637df346632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba976da1520791a8fd781c4199e7bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae7658317912fabc24630b2d966c18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a013b4cebadfed82688794264e626635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0703360b86d5f41344bcddb856e05b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb69fadf04fa321a82b387196516daf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b6aa1c1d0a9eb39d4af9fc11e2ce6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c27059dfd13adbcab0a5c24035b1c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def401115245dc84486bb279fe2ecabd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5d4337b5d4b2de8a6ae510f4af36b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6685183d724b418682a5b22b427ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08dded1fb49e849f747d3fb29318cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe01b6b64892dd8926314b7e60d10e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fc5afd1caf0bc2fd613d3dc2df091645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda974bb7479b8e434243a5ac143eb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2f44698bb4a70a52b79a214cfc330647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe73ff820b03942d290e1b068d5f0b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0884e5b0080c2648220ed59ea91772649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef736b4652d6f2896fd6e16172aacdaa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c7fb42615e9174d50de58349526d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336a4f8e3743d7245fedc18027c70e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a087ff8cfdc54cedcc7253729a14d13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6985d72e3c94751cf6d86d60aa09c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caede2668de2e738e902903c176c8a8a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b409b8a39e8d3f3fe7848161df80ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae711a5620a8d86f4c2d499e4d024c60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40949ae278f547d3de248b4e57e31aaf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9c6396831b48fb645d5b43d940f08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91cfe1a7082a7ea1268fa251694a8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd67b1e7f28a026ad493f9f61c46e5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc1d9fcdbad40b4453c8a58b699aad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e8454e47dc1fc334d6d2e906d3732663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a270537222d51a4be036b401b7d34f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8f2641be8cfda442f27474613237a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7211dce9b56f02b280d9958b1b565666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86542f709bcc803c5e60a101e12dc212667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bbc353ef000c0e6443fd87b196cc0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dfd7a9df015397485ba721563787a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd0d7d9297b02c6e1334f488f2b337670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb2c875ae7f8bbea07ff10af93545f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8240e61fab8106068ae6ec7f3253316672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04939f102bc000117950307c96d902673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae8bce2b43c77136ff4faab3705633674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757d31610e5a1af7b67d554587ef8a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cefb009409142a1707f55802706d6c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa8140763dc51e41151e819ae7b457677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7adee0e962ae967b3007a1fd8f9bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fd564fe7d4eab8d56fecd6caf16c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ac875660f72ec766513d153322f65680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359e367b14e6479c766c09acee398b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db495f7d38606f308c8ed4767a1a62682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2874a86ca1c8c21e4f531a1cd568b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35ea4e5faacec4b38e6dca14a7eb9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc218bcb03d6be29c817ffb9e418d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cd3d9cd1c716f43c807bee8184abc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2f6d76a6db6df99a5f1f4eeedb9e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d8f869b61327397ba15fba874816d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b9794c4f67eb64855c9cda6b4a9b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254427072fc11ed51a8e57561da5c04690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35917040a367be76d896273e32aa8610691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a62423c66986a7342a8c3e3ab67e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97bdbfb863d3920ea6219c6c7aebc5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff303859888c05451cc243dcc4c699694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2a4ff7ac9c299b5dc13f6cd52a242695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded8c7d96814b1a9d6b577d78d50b13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce8aed92dfc640ffa3927717ccd579697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc63081cd94d22f638af599990c14d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53329b2770170d85d88c5784a7da15f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7fe33aa30405768d160c0dc008186700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa275716f45535cc66e15e51f1775e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ed5ed472d32e7b5fc1ad172d2bdd5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8d5cea56b564dfe00848699356614703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65e7faaddb1f3f37118cea13cad1e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f057105b42b065863c086ae1c58ed7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d45c4927d5651d6d871491cb70b0fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33f65c5a0c69bc2d627215845e261f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6e8e148969a14417571bbc6e280d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51056656bee288dac942d8476c004035709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0cfb5fb5791390a2e117dafc72c7d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275aaadec0acb58e829acddcaf85c698711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977ed37b104924201c03ee4e9cc056c712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48b5bb5fdbc18c5f35918ab2f57c3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472af48b81afe51f2d32282146e89302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81602d56c9ff18d444168a02437036c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9917a50425876ada6227d03fa661c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf8a7e5fc2215103ed58818782aeaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559dbabf2dfd85d587cc37d47f126bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1c9d65f6f6094f0ff9c8741d68d8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43956a0fd086fcbbb9467d94f1058378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea76e211e66c099de9ad1cbc51ff4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a37c74142ba15d55f46c8d0ab802a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ea5b07a24422618193641e4bd5f1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56e9ca3edfaf3bd0874e206681cbbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22139176a85a97a339927e7f71ade6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfcaaf9b7e8c149dfb9aa8439c89f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49e3248ab14b5ec30f9f2ae435ebc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e02d6e3421f67e450337aa52f85e7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933595f72d4b05b4fbef1f8c600744a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7bcb24bcbc21263992f36b685ad0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d16e6d8482541a6f4c82e4b44ba7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080bd02a22ff1c27ab5fab37f0d6d2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dc351e27a6099d19d817f03af737c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a8b000017714209f6f9f34c5d636f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498a9e8a966205503de8eea73c7627423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38f1cdd838b9a810dcece50a6c361824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75600caccfd537829000a50d0ef32edb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45893c0f4c17539e5fd65739bc7334226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86a86251ba9a2747de2798aecc358b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d45848ac13e13999b00d1c1cc353528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad56fa46de4d06d8a5d58a87e1439a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9ef828921752dd9f7ff743c9f07fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e56878b9df00664ee7c2791159ae431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8bcc8bfa668cdf3e40537d3b482af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86031f8c4ac5b57e9d3af8ceb2c8eb6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4154c15ac1683077cec575aefbe6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fb750ebc1fb0ddca1d8aac6e1c9bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038d2be83a85d12308f22bea893013536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab6c6e6c37b34773b539c4a1ab18e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53490595a0a7175315d43d4e2745c9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9d643ec5c2e00cea7f40fc09e3fcb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e844a20dfb1672d97d120cdf6dc6f3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aedebaedc40b7cbd1acc3f16581a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd291fb9ee45b600aa3ee6b3c732da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80a91ffd06d4a7639054a73c74f0ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa0ec9c74797369d0280c010197ca744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5ae6c5e861eb804546f69b2d02c8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf6c2857f4193ce543215cb552620f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b02e0068b7960d6642317cd330c7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a30b4d770b7d5f2a06cb4da79c25c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e743a12d5252ffec333630539b445af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313017d4a60c61c790638ed87b4ddc9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bc54cc023e85914d3520db9fdfe7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e64b0586431d94410304c49b26c8bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58ce87988c2870047a19c19920935453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b3052b7e985e87f9a04c400f1a74e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077a16a3b99914ca8505ce86913a6f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b9fac67895e24586482f68c892c8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501126990dd6c045aa5841b15b276a4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3ef08f8405d6d63c7b1073a1b8c9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990a3865655c186a6fe38b6924d7dea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d50e8b9c1abf565f6656f7f3e53bb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980d116c9d51465f1ba2b904ff8381d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6d9621b03b93c0cb6fe8317be1f1e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83c7e961298fe6f0319ec229bef95b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc229ce5ee2dc564112fdef058f9db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec28ababdebf0cb8588a152490937165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390af6892ec8829bc32f7e7e3e0c7b8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec34aeaedb29233ae08ebfeb2bf46f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d9e5d03d98cb4f23a79aabf72ddb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df00d3848c911737f9bcd9dc2e3348469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99712f51bb120a3d4ca665fa5d96054e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376e34556e150a7dc22f1d9ee2bda4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4f1b2dd377efc1d2c4f474af4216872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61132d1a9cea465eb883f6998e557a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540562daa25e9fc0c53d88a94427bb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25939e971ce1c4b34a51373fcb40dff975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9122ece581d432913124faa050d7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d8064441f0ff94d094b5d15da4acf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64e355f87e343daba53325bf20735678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4994a599e12049bcea40567e17197b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde7bbe00c7c771e4fb19a0f172d30580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437e3e03812dee0f458ff51b15bc4a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8896cc97ca7c5c259297b9d3a2730e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6cc24ebc007428253ed426897c28e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52588c003538f2d5dd92972bc8fec184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34792d48b9e6156b3214cfe3d61e7b8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ca24d0373edd529adc83bc29bd2cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c6a03552e21076974b3cc911906dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb3f1642434ba35381ff8267f0c1cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae3b513cf8fee593f73b122f3630ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7713183ecd096d246171d0c102b9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217cec6d8a6570d2bb123c85703a02f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fef7ec7e9f839e66b829a58059d9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59222c54ca19b6c0251694485b07bd0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634d777e60af73ffe83be3cc33a2d0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16729763c830fe8e2db0fbbc803d360495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a675578dba63765f90575485cddd696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e15e2b46da25ad26e68ee2981d803a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3a16f11c442ecd87d10e77555c55d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb73d0c2ac5341d9407c26fbe05e4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c0cd85e41276968e2e6b8aba580af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255145228a377c67d02ea6b0f1c79b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a846ae7197faaeaca04e7fffeab37e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95725130ced293c02b0ecbffd5c3b543103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570f1058913ca1291fd7aa636f9f42b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001b946d8d570883407ef49fcba2b8e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1cf873122d217ccfdc3f1c688327a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48013b8bd7493463c49ad0374bb187107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdaef6dbf3acbfab7f88ea82f2bc3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4b26d2b4bb8547b4cd2a3265a6ef7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17619c918b14280f8f2a87783031e35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ab4b6e31a237a66ce162c87718779111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86cbce20a710bae5db04a6ca3d7d3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fd55c0128464180417acda7f240e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6776ecc7b52cbcf6fe92a3c963bcbf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cef7329854783ddace18abee789c54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44f9995ace7506244e30174cc7ef63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f60460822b58922385034e532a1a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830790e861004ff64f0ad453128f684118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b349c5e119d3dfeab5d13ab0f0850119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52026c20b24718682d6a80c9bd17fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbac5ad59a861dc241b06e04dea21fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8527f4edfc63d0c8517591aee2665a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6b307ad98726c993a8a2dc27bf0ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4bca28e7cc8327e96a5dcc150b9c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c95a21c9953c118e25e594234e901125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a262565bc363defa92da87650d28b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39498df1444bcc91b37b170f093be355127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f0e5bd58d64520f6fa0c036edf88a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615671db274e2f591989678d68af1219129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a44d8e7460dd19e1b9bf9a38f7b6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662703957ad93cf27ba1429b0bf99e6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd6f949acbcdfd89b10e548de4da9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177bddb9b3edeca7b5b1c085af408fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f98352d4656a2834a0f3349eee2576134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b4ea10c1bab3d8370de4b7fb4007f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9bc69d370772dad4d9ffe3a60b77f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bc8f266c3a07d5f0796edf7a35da4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ce726369d678bd92018ab8f1ceed3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ea4355184446235620dbfef01d1e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b137d3b946668fa0c55d60b71a88aaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cbdf8de4ce82fa01a62b8cb1392bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f154d787c3d22a009c48062780cbd5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5b22d49343914c21ece413490b5dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09020d0e44f205e03b49da2ebc9c508c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d73c7fd0ae0a6e3e96db73a23200bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2677a2b9afbdd20ed3fb39f57d8e63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf9fd2d97425fe79ca738c314621a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07f8f3ed5893d206f7b9b09fef1515148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0105d96cbc67f4aa052843b255ced149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3875ffca59f3da9da76ad8c660129150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a880e8e17ee567aae771162844669151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70bcd460e18f9a82e9e51775deb282152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba542bc3d87720c2d3deb84984b6d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13858bfcb9fe65ad422b537a8e87dac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacc7e51f158500592e19fa5cf6b241155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a234f7082504c4a3ca4163d7665abec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e34ad7438f0de087de5c379772b5be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434d5138b68c676e28c494d0848bc58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ab3c949468bd94a06b9b7921c92a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36b39ff5614ea0fd4de4281d89147f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da94493825773d0ba57c1b347ffdad0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c0c2aaab21a4f25c320582edf9004162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ace3740bc298f54a62deb68e1acb4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351640b03b2abc874fb4266c038d721164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58ff6e2416cb083e784a37c81a0b00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedf1b0e290f1c1a33e56dffe8958e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395e4e681b3a457cc96b385c8a8be9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a11c656d0dd2f789d3c28a5e8a32f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b7d1e689ec83299aec10f0e416130169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f17b3c43fd1dee5514d0e6785fa2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150c1ae358463d26755efbe272ec304171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8511b9bb62ced1a3d8e1554bc245a57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca37dd958c7529b0b64392711e5aed5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fbf73073671427b04c60457226f59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc15c03c4f789a1d7550ba4fa370369175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab985f129bcab9c81086392a26ddb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caf2325f82e4ec6a077b4ab5767d24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc692878bcc60375a4e60b0af37666f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34710f3c520c923b66e38d60b57fa0fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024ba11f5aaeed7cc2ee742174005bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ecdc7afb836401645c6c73da2ddbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4bb40e56b223330c56196f671d60b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eaa4f001d8c886aeb215ebeba471e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea2d8aafe60a12b8dd21054b345e3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2f6317b0352faf44cf7ed2a702105185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d95d38aaa4edcd7f58262d4fadf702186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9308e81074ce5890ca4bf3bc5cd99aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d153bdb23e1596d8757b817cbb31083188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea42733de0891353b4da203143ecdd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014348427be0be91a47449f7ce49a15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89061376e3a4f0e6f1a244dc8a0b4a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75d8d2a242f3117ee4cb1408431aca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32861ef7538d0bd9db4d696f61a608d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7393a00fa976d077ecc34cd41ab16cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93494c826904ccc57597817e438e0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64103613b505290886391d12338e000196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc68df7a96d4474ea855371f139ff71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b013dfff58d7662bd9bd4652fad15a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88040fe78b58e72189cdac88a78731ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09086f584f99d4eaa931c284a0d0393200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3e4a98db1deb48c426e483ff11b00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59b0d820def49ce4954210e896b731202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487cccd2f972302dcf780e6b25d2289203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2e00db4137ac3d8a67f0109a74e31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe37a71586b090101f4c70c5575c2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d90e686460142e6e7747831175cb1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f877843bebe91b1cd6d904726eba0d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d731eb4276f38ecb73fd3e65bcfa71d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d571c9b7980c7ede375944b8e777fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b1dade00ae0aa982b40baa95e7c4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d96e5a9edc8a8175a93b9d26164429211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd4f5293b1ffad92f7dc6ebc33fb23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa170476c8f065214690bf79b61b8ccd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ecde677e719b31a4030620ef1f1fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c6d8379f2ea3b65ba2286f2229e03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557a40d6ab9812b5b3d925055ddb67a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368b259a4cd947f20f39590755edc01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557d78f1ae16174d1ebfe9cecff1e00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ade2b35c9cc1e46cd62246b303937219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ee22fbf38bff73fbf0a66cf1a75cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdc33eea825b1c0c10e53f40eb1073221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f7c3a3bf12c936738d098b35aa422222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c8c5a0419abb2a44150ae4c253ee9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3d67b50b8c42b218f96ae1bb265c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29256c0b4b8ae56100e2c801b6d7d298225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca9ff26c96c324db898122c38c7000226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699153aff8a20bcd8c2aaeececab898e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fdc9276501fb9a46a45e2f97e56a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32b9aaebbf6ab4af625aaa22694dee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222a73010ae1885acca62b0992b16f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819e035d2dd286fc6f9b662f72b2248231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6548a9cd845681db76fffdbcd7eaa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c490471618a823475f6f8b3481d5e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8602f3c8d0cd747347b268e631d8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55494f44f58fe4861bf3705412a10e77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a844d7f60a2f44ac6cee6eba9ceca9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b51543b323b777a5df65730737d79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a5d03ca97ee0c44aac9f3f0fc2e26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983feb8558dab55942096910cbb0cdec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63fc2755fa9795e23572882e7c1cbc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082c067948576e9dcbe961204c75f12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbaed0065dd8aba34e44c89b456a77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baefa98536f8df7ae032c487b48299243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ed4866fc107f1560dfaada4c604c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcfe1da956086cf2e66d62a314f6d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6a6ee6178e4d6140e4847ed9921d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fad3c6f2b99892dd6dcd95e8c504e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca3ac54fb698657445c39178402888248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d0942e0a26e431daf530fa44b1716249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2896e4aea7907484168c85a3a5f7992250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3d35a8d2d5447ec979f57c98a652f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169343fe0082475b553c9e0deed1f4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b7bc649336623a8c489bebd812151253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e696ef9ce044c1a71919fddca916df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e65c4b2e481e76ff13dc94937cb2a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7788ffc53f48bc2d50625a80c0861c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4779b21427f721ae50753b10a49be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a802dfa4eaccbcfea0098c27ed8b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4667e248970456ce1cd232e1b7051c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c646fedb4c81e4df5fc552b9f6975a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e4ff240c6ad10a2edd4600d0d5e49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611bdf85f4c1e64ffbfe22b8830b99e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9720a540c9b7dc523ca3eb0c43ef9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c8b3423a65fab0733069c1756ec7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffec80b2bc061f8ec21dd27ace5cf50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f17443f132bde735cf669effb96a61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c237d24262d81febb9061e620e726d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf37ab760f5e7d7ed841a392360fe7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151640e33743238cbdcc3d95ee96d18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccddf1c66df3d654961a93378f89621270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86881ad3070d6df114a3e888b1218d1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0488eb86371a1561201489d2a82d16d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b6b6552eb960e39add582def89641273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aef5dbb350c2c256a65280469e7a22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936a8ced64bdbc4418a7c25d2eaa2b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ea43f3b7d04cedc72ef68d64cf41f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d586ad26fe7bc25b5f9ee02e9c655277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c480a436490e4c95433ec83aec87e72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c56180daf317f469513915b5af550f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d866e373135c262609dec1bf243883f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b16c5427ffc6564beb186d4cd4717281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f0260858c97a27f86c881d5b2bdd3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64f81feea694c3dafba045bb3d3922283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f1a0ff3ff405cce48dcc551ae7fab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17a53c8c41708ceb1352b79048bc82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c87c74c51364e292c0766708a114f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214113878bd6b4e398f902dade9f0fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f448703988c382189f661853311f4a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7f22c82231501bef210da3b0f683e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e392cfcb8e5fc9a74d076bcce4b3a36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6ec609df860af3b3d3775f7265c3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc310e5d75106d3ae0a377da7e03f3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113317ceb4dc2f0b1edfd95ce5bf5555293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833a8b141c87d18220ab0c7f1419d30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417572657cf3d108b41e2f4b8e3ed9cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530972826e61897271cfc9f7c0eab238296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab9778a381198e50b1eef2d644138f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eace72d6591f3d893878d43a871ae5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fd1b02bbb831ccd8c0695c8ec1eb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bafd2bc0012dc82f8a956f2296ed69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef112eb7088a330d08115bfb6276ad84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee696286f3858f7dbb0efb2a27710394302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfb7f1d48ece9b5d19b0649c0be3b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846c7e04a79757dff16745f523ced51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee28301eb8d025ce5dbebc682e4584305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7b2952668d2d1c8b8ab5c4246c647306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1adf1255db1d2cd3f38ea08096c31c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264438e343f68eac9475d310cb817fc1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870c5f48fe228a94034badd58259e70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e6336c663de08d74f5cefe12f0ee6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fe3b31f34ba80e1b98e18821efae5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4250f77595b7f536d2e9a3060d44f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a58e1b38197154921a56bb8504b8a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb71720aae1e82141f6ad8f84ef68d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba6477b7a471c69d4655db573e94a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2469eb7515e5d115634a643c3270c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cd5213bbbe26db8b90414d093b703317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8ffdf47c8e8b1103b0bf3021a609b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00b229afe316b44f74b77bd0522581319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168774cdc5969b6ba36516ad67910a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bd0f68e60c02e69602aae97f0a699321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe848bea574f23fe45080cfb9f44673a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1718a0d6267a3325061715d9046574323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eadd432692767c7484d631aa99f353324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd08ba4c1990774c417ea18d4ef69ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c98f2e277737fc16e0baffc607aed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c2add59c0d57d30a61bf57cadfccf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bbd7ee1cf042c6d07e67d25e21d6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03b2fd78872e452058d1fdaa921461329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e8ca5348bb3e5312ba781fc6dda98330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd9441570f254329a65c221ae8bdcb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7246e0c582527b78547f3fcec935f16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5a21dbc656018a6ae176fafa77d7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f70e07031d6f0e0a49fd42c059434334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c674dd8cffc40e0defcf7dd91ec163335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fd382db7f7bdaae74e9526287d66d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a7c22ae448f508104352549d76d15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b74469b90d66ade799d5ac6125e20e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c633131dd1d083b6e9a472c48f913339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3a7086e2011e4591984534dc876c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57189b152555e3e7e3d18cfed7c2284341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5f576098576c7eed7cbad64d1963c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6d77e6344de75e8ad0a50757e2fd9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fede707df41da6eb7ab278e5060f0ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbc31f003f58e2243c3f60456a37bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f392c4f79da848e39bd01d2ca4d2e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31617f4dd45cec95c22ffa9b8e283b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8714ce67812576236a64c287b96072348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a6f14a47d85781397142e450c711e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02c6064f3c342e6e1568fc19aa166d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd875f91d8e5223a28816c6ba5d91f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4313239b22e7b3f098709f735e40a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99125500d24b5f4bda4c5aeea2dcdbe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd71a65e9476d44bca54525d93f62ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0120266456985667f0cd1d5523229355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8032aaf817b1b0961582d3b016b6549356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c0a9c238e0360d2d83fe1ec916544357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99eb96b39ddc12fe263de357f6293a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944ee19db8d88b6cc8af0e78275b776359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4aa73e5c5b8084e096f882ff39735360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df10613777c0b25393cd3adf4f6c85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf941b7fc28bfa47867654e17546209362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44172a1751223c76ff533fca92ab5b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626e394848458f23193905ea8cffef3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320142200f00b27b649f23aefa8b2d19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5934073b5a6a126ad285b87f37969366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3805cc7e3754ca1ced918cb4a6a9021367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb5d3a7b652b25ca6ff14b8089aefe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719fc89a0c8cbbce24482592225869b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bd8fcd7d9d03bd8b91a0e7710a3b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0559af68a6bc80cc35fcd7a7998fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68759c8df4ff94ac15b6eb624744cfb7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ddc315f9467c4713a2a6d3f42e0b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f0d0b60c232a9499a80b37073199d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1771f74015a13a691b80ecc251d628375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734f2e74335cdfd21d9b7b91884deee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c1b70b3d6751ac377de5d08338252377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadf2722e1f4de25bdb8a30bc7027e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf9b8fda9d55651c63bac31960b66b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6478d1b40da881518a70e602c3afe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838b8cb8ae77100440d36db11a1f139381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790ac2424b3c93328547a1aebdcd5c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a24ebd78b6792d0bfe8ad2e8d0f1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3288f29e2f50cab31360e8ee33be77384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf57c5e9a8b7dfe0b321913123ec56385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d2e657b9cfa7b1385d251650aa73a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fd796720dbe5281832fec724ef606387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c7ca065c56309a7ac15d154c07d48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23820446ff888e5defc36faf7a32e778389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c67636b9916ceb40364eb2b3e097f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d3c98cb87d84fbed79db68c6419b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbfe561e18b7a3857174bfd413cd8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299588a579e81079ed04aa678bf8c8f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a005bd94b7b339613195c7d811efaf5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32e701a8869a2c6d648be3d952594a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc46f58fbc4bcbbc98679036b311c83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fc943cc8522bbea76c6fc87209d29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc57f69216a25bec05576da583c37d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ccc8bcdf85b4cb6488c1baf5846ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510a1634fdf7ae7e42b9ab6fcccbfe9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041c6d5c9188aca5c98e31910c913ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f64b3e51ffdeeae718346ba55e2e5a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba454bba1119a997ec1e49d3e9ddfacf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212cafba105f664af17d922123c17f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9d58d349dbe766ba94eb6cd249c9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338604768210a19da5202a70cf92a42f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc2778578e8a995e19627c3a035123407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69821d5e68de6545558f7195ecbf9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f6489af634aca5f7f3f3a861396c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f63c9ea7850129575e07054b8204ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547632765a2c4cc289328231ff386ebd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324853b84e7ea8534578b857b348754412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470483d2a0503a984f1e8bb043bf283413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6913d0d32ebd1df1a80afa220f0274414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74e7b95f839bbe544126df475e8633415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60d3d2f958cb52cbff06ae14d50a9f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d58a6185ca5e2b71ba34337f654e49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027a363e8589d37201b74770ddea3d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc0e55f8c38ca6c95050b80a9124d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6219cf35cff88a5c8d597ac73f324b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1fa865bb7cad3afb69a243d0d3672421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f71574108c4789b45aac7b3071c76422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcb831fe58ed10b943ef4117981a48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946f9db56e3d4f4124df95b571d3908424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ccf0ccca04515a3de8c4b1678fe1f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b489762699d0b66db020602e088b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08eefb13f8ffc71609965bc4d037dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32264ae8b2e321e4811f04c92b051e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627009150528258aee5780661c2460a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672fe5b1e80d7bfba0240df12352089430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feef0456ecdd941b6e00364575d7e76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bc563bec40747b6659411a6baba37432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679abb5c935489f1a513fdc761af289433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d591f75cb1f58a9a5fd005f8cd21fcd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479be574c3b97d6f18baf0a4988193e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2f58bcde37a1427d9fec5ea59d4b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbeec29e094e465b02df1579f5e5667437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b5f3ecec150181bc4134ae9ce37a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0e38cc3332706486ad49deaed2213439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3bb6d59b23fd47c52b1cf8dd23d9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea1661ca029dc20970aaca83f057c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568805df804d8d4c448f9e4730a514a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343fc23af66a7f693b409ed4be78588443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ef60cfab52f56496434abf55e6c70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15e20d8125ee6a40836fe1d9e7a73a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb04697cc8459342ca68a99af9321f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899f0ca60494f79ee39684e89bbe6a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675c07b4259e1eb45dfa0815180abeb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b9ae15eea5462651563963128ac90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4bb15e9b2b248f6cda923a19b27d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a2dfa4d5a1fbd55f15f23dc2c9523451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129e24a1e3ef0bea2aa4024e079b285452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c376320b929f0903cdec36bf8a1a589453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e18bc17f1ed886ee98767dbb1e7461454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b88c46c11a89fbc415b945d8ffdfa2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa5196092d3de146cad31cb3711899456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642df3d62ac97c304585e246e2287f72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982235eeb706415148af85050ca8234458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6c6d189911cadeb05cfaeb655b0e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4e87fd65ca4c175bd2d31bd24fe02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9fec6e5cbd9e93741cffea304df73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf7e51c5bc1f19a0559b23a7b9a01e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae75241e4e65a2cfda591a335aa2e40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef4263db9c0edfdfebb392226b3d07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b00ab1fc1fc351c9352a2ffffb48f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97479844deccc3ac73bdff58f5b162466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e3ee29800e82f0788850047cba553467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824e79734a418e6f2d1cf189947883d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8c80377b7b2906f9d8b3551cf65d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac50de55ff228e88eec4531a8e2cd49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640bb503d5d208c563df6d595984d0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42c02c5fce8ff764bec2485d94ccb0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02e0bc08df6c55487541e8eedf6f95473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a4176901310385d14cf06ee80af9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57692ba6ff1ebb4dde38b0ddf30261b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cd7295d396336d047caddada8d4b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7cb2f9d08189ce3d41e133e04c259477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ca85a7541296cd09b8d182ca9711c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028ce141161f8219f76254107738a2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f3568f01b9db16b1925cefaf2be55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186051bdb2bfbe2c5bf8cc4ebded5951481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e7efc429b70a22fe2ddd1285814fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501b5ffba65b75a8b0e1c438b7495a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a29880350ccbfd3336c3fabb50712f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ed2a9ecc56e3fba20f00bb0a41530485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2340a7cbd04630c5cdb1319d2c95fe5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd21cbb3f00ff460e3e4e661aa153e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e98dbd09083647feed1312186229f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4e1d98929f62ea718d19062a940c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d15b335056948574f2e285b8323e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83e1daa2bf468c4f791994e8062dc1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb718d590dba2d40b870279abd9f99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb85b9390cead5d048cee689ae9efc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546fd7ef66866ae1165e50130649c06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982ac9ce94c2e00d8564407682e4f0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048b779633a36ec2e90fceff89acd2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cb2cbdeb254a16bae64655cf5ab05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7d9b7e1bcd7eb74142eb5508af839498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61f38969df56d1c6080b318f427f8e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4b907ed60e32489413c66907fb34f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1726171114efd8c3e90857d2f7b29f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e104b30ef96212140fa8e9b3694525502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4365f112e2522902c2cd8f62484c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd58869f18d9e19ea8e39770bb138ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59db29803092b0c6c0e2281b870d60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0d7eb1c1576e9b748510025be379a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bb4d29dbe895676aa688b688a49a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241e5db3915483b872b32c5ced5ca21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481822a18e45d1c14721ddf9c47bd930509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9b85a820e6c311b6823829e1cfbc6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a5a921e18ce5dc889764c970c6599511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7125dd412ff0df655e91fa37e065252512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de877fe401dbb4bf395afd7fb0e955513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9fde8d260cd24f28990892c98aeb1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b2a85338e25940d75d24452e446ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5a2f076d688e9b5e48f0dbef6262a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4cd1fd3bf4a282c4d60a2f8692b18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4971ad313ef1e26fbde065dc7544b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b024b9f1766d813996cfa56c0802a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3105dbae4d126ae7110934f88fab0e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b5594bc112269c0b80adcca2e35e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf16d57985cea00b7b3d337db54010522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65c6cc023b7b760294d71d9f313cc1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec759f83b395f7bf62a3f505fd07a8ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cefd600800e9905b320217b86cfa2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39421e64b56f7370683369af7973a59f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e56cfbd6a964077b8632a8a1c02309527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520cf0bc1629a4ee64e8434e7572fb1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ebea9a07c57ab5101cd13ff67248b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93245b7e666903d80915c5bf19715ade530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483db15b0d76ac0891cfab64218d7abb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a45e2d850e372647bfb4649423da4b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9778802bbb78b711ea23b071652661c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f0a94f442c3a0d96f68f5fa53feea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d7cc202862878e4dbf428bb41df39535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384d132de281963c8fe0775c2891497536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8110b1d9a5a7813428260fc5c5bca3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29575454e31ac9366e54e2983bb893538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021f9bf19ba4bf34f515c855a425d6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319f77db0d9d217103bd4de6ad563c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9062c480831448edcf1f5daa323a088541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7b99457c3b8b1ca9eb9492ae3dd66542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227ce3d7c948e867002d999dc91ebcb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7771f4d5eb9c7cb243505b53c86199544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d1a688827b9f0d4ede46609356366545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc3bd8c9e0528e8e67faf81fb51533546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0749cdf799df29e305c3f0babc758547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad73be4a85b59e5dc298dc93e4aaee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a66497531b7484198faaeb972bbee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4face8af73f5a2e3b3831c66b908c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec114cc17299969c5b4311296fdf0ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49733df1b3996542699747f8a31f5fe9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1562e16e6ba7d3e53b08487a0f2a34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af46d4dd58ab16fd658fac3c80aeadf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e9b7b5f2ec13e720170f896cb054f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cb9c88f82e5fec8deeb7c77a2eb90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb17b5518392904eb8b9e9e556d1b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2c74c007533f247af0d30d916da32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b7d15654be59d4400415d878d25ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d8a99a72dbe2c2326629341e2bcba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae24bc006493a9a9bd5169be7d766b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4f3dc48cfa8e81c7bfd4ea8dbcf18562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48895df5c21bea5657d86570f6d48c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40bbeb61289f53f60eaca86241e485564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80700c1ed889c6b72aaebe92440774f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f37bbf565343f4a69975f6aecfa8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485fdcf054f6b73caed82f9e200abca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1283e985f6a3f4c9f321fb6ed7eeb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fb7dc911451c7dd1d89cb542517b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eb69abe0b9a1ebc2443c9336a2d3b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b75010205c76499ff885177bc73fb3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786237a94f663010a0e52fce7b36a88a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d740549d2a5346b626f3aeb5aa9670c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285b304575aae6aeddbe26362918008574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecd2b65c1483d0f9d891b9d1bec1a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310c3dadec177fec6dab198d3fb4c1b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa693be86f47e3cade3cb5adf699f4d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975c395f6cbec4c94f1d23f9243c6ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744bdf71faabcd4697383eda72226b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde569b5bdd80afd083b9bc1e38b4ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038253f462c15e56c9257b809a7a07ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dfa95ead51307f46c14d9245ee536582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b058e29a7f7e2572fde9823a4dbdd6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdff9d27b6bfa53418ac1774593d26f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958fda66b019939634ef29f4ee0184b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16730fcd7b6a08b65874e97d3412a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12d4be8dede13074fb8e192bdbe90c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c9c629244dfc9e470b2ad6dc636ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b3a952c0260e426948340bc1d1bdf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728bc0b3e4a4f5b88b5b155776c4b0f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b98584ab4458a7ab6aaa0f3cb2317591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b109c4b86f7df528ac73a0ff33b8cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53c30b773253fca14d54792377e64a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acb923268c9a5c129bfc3d0df4bee5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8472d3fc8c2197e6d112af602b726595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814125bf5cecc6aab90371ee8337866c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb5c5d734a3fbbe98ec89bcf632aed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dffbf92c402c809f9e18f8b7923a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcb3d7b458e5c759f3cc74210c5ba2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bea7715104239b451ed5fe6e1f2d32600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fd3291d043aad76386a50bb10dafb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b000621f2150a51306d4b992d0d59602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df635a7bf00d873dcef44ac9b66b03f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820348c4a8dece7631d3df3ff3671f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894fc9983a1d67f15264c89f7eb9293605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaee047b862e4c466694f462f2bcbed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb077323ebc9b34e42e2d6d36af1f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2284f8b7bc85acdb9c3f5ab534f101608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ed84386d8b29f65f4edbc3c02e5ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0636deb4f7af5374dedf7d3651de5d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b49f3f0126e259be6e8ebb5414819611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db30e9eff9cc80cd5c12c7b4e6d2e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d15d05ca70969d9078f1d56400287613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f882575a0bd7448a30c352cd9bbf89614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c259f7f9e4435afc00705176324cfbd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244032dc735a972785b8f4deef4824a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f69a69ae6699a726409b6db4135c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6944ad9d805683800d5fadaa4fc69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac9d17e3aef4c839e81f1b03e4e3c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b2a459e498f9536564e7b116831eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848faeeac471693bdc49524c39e640c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564046531ffd32a0734f6a88f4102776622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d89ca38fd5edb3436503cb1ee35e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101423cd084d8bb788c90f9584688768624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b374db089008f42d289892c51115f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea90b5b1a0ebd8c962c5595285906d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d99e4c08f05219e8ad60343d33337627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb38cf33b0a55f78c3285422fa1bfa0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10647aa6342bd6690429a629beb7329629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d1015869a39eef81e4155619ff1a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fec3cd6568a051867718e48d6b5ebb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4228225dab93100a33f9578f713ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847e0735a4a9d21a70b370f638be426633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e0231dca2a1229d24c13616d9b236634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2bfc95baf5a42f5101091ee5b3cc1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2d0e6097421d77cdcae78aac182ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19b0a3f273ac143c3c60109311cc5a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6bc50a6149551258ad2a60b695b5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4f7d05eb467389e6cd482a450e9cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b98e0fc05eb19267aa9d96a2730d73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960bbba3c5af6b99e84b633de799e0a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b62bb8d7ede535235992a76e030f0f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893de402053c9795081d2aa057ef03ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b69d3403e7f7708a7e15e49cbbc798644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbc517f7ad334e0f62ae1a30b8ed8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f069f0e233b6ec2749648bdbf6d539646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa426da434def045e4418713d228ee8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb15dd163f1c0baa0aea6d709314a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1aee2eb5fb04c866c9dce0f69dcff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544387db1280309edb0e1b3ac574f1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe6db648f42897cfb55dca64b4e399651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2fdfe43cc010ef5960ec839f799dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec873e63d89a0f48ca26620c4e2f145653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814f08532eb070faec61e5b6ed454db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a495cb3167f8d97c0e99629f78c0a78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2abf1857f0ca989757f3709f96d29c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397df0cda7a55a663e581789cc00912657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3f051d3c6e02482766dff2bc7b87f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8df6bce726d20fa80e80de8cfaa2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfee23c62a82b96d54883e810f70e54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de71ce59a6c655dc120fafb581d2788661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045e1bcfccf5c0b0856dbf80ca98581662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fec9c66b502e560dc9e561fd3b31fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1614743688110b386a5e034cc1c66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f67ba52abdf6ba2f178d7dd2eed520665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1ad3353b1de98104a56a0dd62f2ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5d052501617da495a9137dd881012667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b785d3a1ba51c78d7b1f1c5aa553024668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e068ec791e26bbff12c7933321fcfa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4b64bc53661eb2dcd52abf209b3a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2fdd4bb2c781bdbe41d0cb2b6aa51671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f4faa815d93f4c2496253c5a9dd86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7c175e39c0fbf3f36689ebe00713e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108b38ee4136a36579cb562ee3472e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b3a5f7ae2bdbba48a085e34a692c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c3371d2565751f6e639f83ac54ad8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5d26840f5fd011aa2a390c5d1233a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c96a305cf0a8a15c6bf3a69e71e0f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190ce9a917eab577a4d8fe3f05cdd53679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ee37adc162c8049e0c55b89d70ec9680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>