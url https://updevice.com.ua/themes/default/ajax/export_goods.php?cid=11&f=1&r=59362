--- v0 (2026-08-21)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f9d2a613ee6211ca1e601e86985231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285dcb2b9b606ff71e3d4dd010a4d502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d84dd84363eba06516e93e51021413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949b7162902528cf9a57e9fa1f9ecd74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21c45a53858d0ac2943ff989dc8f225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab1aa882510544f005b0e8b7a22af96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb55f1e0902cf73c4e7c41c3499364e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaff64eff1bed537ad7ae451d81b788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee94cd8d2fa2d82ca4cded79cf7c779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23c0ea7ee337d02564fb519b4e427f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd401d3a9d4c92ee4ac134a77387b2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112e9c2cc8ba94a4763a5105feb2b2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c89408075e8b90b6232e7d5f83c51813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29044bea5a6ef078f7700df8be65b1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871ff605d530c8b3589473421a1f88415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed75981e5658880f90b078236d55eb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bafe5bb378804d34ce977913be284817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b843a2825b285d7a957aa53e5bd30918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091219727d546308022d7639bb70498019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62a5d69674cde3ee97be84b2f111ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9513b015ca78d512ca1b53bc45a585221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e2723555750f0ac6c33330236bdf922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a14281a84cd3e98b8327673f4103823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da230860b4dc42415cbc170b346157824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a953321c973b3dde09e0f64a359b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed144e9b69b83a15b0630fc23272123f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e86454f9a9bc28fafda4fea8561b8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dcc23e33562ea558dec1f5627c67a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac92d71161457196bd5bb4a0988c0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988bf94437a7187fe2f7e67cea23d6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e81bc72bf41f50bd7a6435ed72caa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35dd9da021a0533b4dd22901d2a04b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cddfbc0949f6ff3cdcd038dc5e101433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e66021674b14a382180cf909c168ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e60ab8f1d157e8292eb3c55d04ab935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45f144413222f7174fbc4c3802010036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019aaa1fa10d66a353ca19efe7b72d7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306fc2dda4c2e9d9d3128de375d326438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f178f8bb02dec35e81abb33c91d4e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02a658318d3cb43f4655af36b3450440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc3cf7d2024b9ecae442d7ae28581641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d89a640485a3c2bce2af78276b86742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1360d81c8754a9224107cf1ece1500e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaefab03c6839a9db485ad34a4af71a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52bb298a873475f5433ff4f3daa34545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44705c6d948476642a13969fe1983b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0885100b0f18f755c9ead44f52e1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a237a25af1a63c448fe3b3a802d61248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4852b1302bbd384c4cff0f1d72b98b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d949e050d9026a4c4b0231541658e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b619441b093d59b27f72bec610805a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31abc7abb5e5b3df6a57203c05f24a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68086c91d48528fd50795802adc1dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ff1999b7c11d2ef8cce64e3f53fc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fed93311fd14eca489cd9ab57d1a7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0ffb4c26b932c9428ff265fc57b6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd59b6f2a55edc76cdc8fb3bc2bb3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aa1773beccebe08f239ac8dcde33458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e1a9d17e5a4c4ef989523a301b16059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d225e51ab3423b8c93b6cae4fe635160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727b8c22291713f2c30eeca629374a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef4dd83747b1ca51a6149f997d645862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a95a495331f51a6fb5e67037de7f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6de090b5c9bca6a58dfcb1b3bd113864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e602789d021ab2a71c29c243071b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40702fd668458b6a99d1314cdb9caad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eabf992cd8a87a3f526fe34a1683f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21686aa205990c3a3ae98919b4af0cb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf1a5f9bdb12a5b2dc9d0898547e5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf446133e4f63452c92e03dae09ef170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822587d8b300c274d1bd7177706261071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38734b9d85326655810d202bb3f6f44a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e376d614fa671e27857928217c6a2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78651f3c09909a88b127dbe82ab60f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd839ec0143b7c4379f27132e31b5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbc091440402fccf56be2a382b164d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574a8cc6353ffb2bb7f4cbcc18929dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a870e08fde507d9dadc812214702b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dff0de15521211d56f35c44aafec1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72da936b4db87bf8c4c95aba5dd834680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d61210547b795d69ee6895d48f27d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84ebb6acb8eaded487f21241bfaf2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1889e561b78fc373b0dfc5419a881b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39427aaad7a20edfd1a370a2c95a1f4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856553a0338be06a783a50a1357fea1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8a82dd94e793fa844d6f8e47a715286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e516b44aa44dfe1c13eca093832cba287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3eda2a97b93fdd69db92d8981f46088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979e87d57ce67adafff2750e9482edb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0316548eb3f2d44f9d9283cec92c4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b7839b1ea0476740b52cb8435505c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea194975561bbc9137e7814cc226b24792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3e7970fc34e95dee642e66aacc05493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05979ab37330942fc560217a5f00859294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc35a28fa57458b16a0d41b2ae1cbd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caeb83e027c533d99089544910f55b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ced9aadf8992ee9fb2cfbbcce020497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b5cac2217b182624a426f78357f3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009053045b2ca67073b6c2b6d64ba1ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb0f623ae5f40e44ce6d7aa8d88d82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9e56e15c2105d562c543c81934612101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3f8858c9dff3f3ec736159b1db753102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e74d6f53cedd434bcb10e19e8089e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ae52e01c8215fc79217c02c9fa0ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee58603822cb5c3f84b3ab7b0dc4f9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edf0e1263f5379cd64b9feb8249b3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e0c5fd0dc8c2a8a26ba353d8a17ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af68c3b8a2364a54bae8cc4e1b13881108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987679885a65687296749cea755deb82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc582f28481e3c45ee71f0c400d286110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6399d7749c9a260779d439077e81c48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af31b6d5d3d0b02ac9ddc0af9b3ab36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580808517f494fdb6c56275bbe2e6d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a8ecc787b91b3a015998030a69608114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448441ad4780f67c6764c5d80e8fbf8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d93ddb172a9e01d7eb138b038a5a38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993be8447ae3f3f39afb74719c4a852117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a920265f241d191665098010f985f22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f6e14392e165bc62e9d4d5259387119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1ec59a8d2ad01dc561785f9002e1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d1a9e60911655786809d6954fe8c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec4ef5afcb90002ce48db37dd021e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e701a2658a6d30a30402ba5495436123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93c87007067f64c99d97f14051626b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f76fcd6bde998c94332cddb4b31330125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d86a9f385880098d45db171f6118a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217c8c9c1fa48af1c16dfc027965886127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848d65586b2520393a91acfe366d293128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8ad2bbf186cc9024b966dd7666496129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2218ed5ded10dfb85679e4e0faf673130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabc431f58f7ca80070ad195e1bd43c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e28af8fd377869f3c90b886f249df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f3f50d2db7423ee1b35c833434aca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e837ac31e3c17321bd1e64dc00eba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c45e9c27a1721ac5b56694eb756689135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566065e5178a98db104c62cad6b65059136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8e01f00bcd67ccd02f28ab60688c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161217c4654c6f14198bf23a7b9b1ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc117d13ff28927b8d74255e0e73722139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b4def0a4008622b3a04d939748a03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b311f0683de2644bb845323ff717461141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feca36ddb5ac6e76b274d55d091dfe8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa29c187cffa144bef478822684d39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5463116eb815c3973ad177cf845907a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1462726db0ffa3073d23a2c9a92ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4127a0bef93dd3a29a5357a871c11f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c06314598459d36745430e6d39cc5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de783fcdf40b13d6583a492301ada65b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8d549ffc1068d9e41b7dc804478a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa05ffb3c337fe63456f0f3531d9e73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7d3a65301658db0d63fe2a7197cf2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a3e4e9d660e1176fdb2ff9987c015152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fcedf1eb7f3ed1d88fe5dcaa0ff08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e10450e8e630093250196b0b6743b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbeaa65f71d31e0759774dd1180ee86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4766909269e32c84029bc95a10434f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82206dc3bf80b5f7b078c59503797793157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed47ca642c6c0924f441b133727409158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9ea21ecf21507776e8af486b92f5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7b31cd2a7bbf89af121f75ab04e05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eda8bff8ddde9e5003a1225ed4fb50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f54ea8b550116a49b3c17bf3fb4e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baee0c9453201fa19dc319de8de5301163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deafffcae0d016f8504f58a2f87262164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea5af60442b72d6a7b6975dd4a9e66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fa053791f751d58e9d3db8cefbbcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b54b085f1a85ac59ba54a678aad064167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212361d73cd450481204132cc8ae6c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d7c2423f1e1aa1f811603dd0522a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fb95b749762114a1ca46b20d4bcad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fa985625ba6088090784441bb5c5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1500b1393f181f1a53a1c72a29345f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80d0324a1aad0540178c0a4c065438173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fed5265df18900e8ac20b3d79ac1f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80057b977a87c78424f63a368dfe9d13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc1d58fb99ad2be357fe4806ec6a31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c3655b46096a6ef06f99029a1231b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3526f48f268fcd8aaa69a317dc6a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63402bda160af5511c66afd4a6c9ffb4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0690b0529d50cfc10e85d9409ddfe9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb41638f0b08b635a14040b0c283cc8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb98b3addc1f1facf4be8225d8e110f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f57923d6d95b1e051e37a19b17d0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07baa1d552204f5390ec652f3d7a200184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f85fad8a58ba2f51cfc7c4b04f16b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d490230ee6d373142ee7a2f29f6f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdebff68a25366e3df02dc1f2ce7d23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341fc2fc7af283ea235ae6ede31abb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7719615fe46aedb1c62e9bf50c4519a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f851d1ed6cf76c66cfc30807b5c51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762f5134b231ba6cf2867378cf84645191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b4d3476337b744f5ef0d7d168f1a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a3c0444b9d83582c20483ee4a7852193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41812a0688a7d67ed729fa3a804b0f76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ce52c8dcc116161b9010e227e49ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5e48a903f8e96bd360e43194cb52c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a10eb1c1e92149af2ff072126e0a73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cc53324c80d9af3a14ec47a6ff464198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c5d12a8c759bb9c489e6d446bbda4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dfc4770134ebe70cd2ea9e02a37f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6f3b1752a3b8a974931ffb70622da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc05616ace74a488e34f8d1a63161a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ee1e84809529c5ac8514fe014c573203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c995ea4ef9c94b6174a61abf87e08e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157c9e330a17224ac2f5bcbfac2b416205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d297deffcafb921e522adb7d9cd277a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ea2e245f092b2b89d5b748371dc1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f0860fb3aebb5c94333342d459826208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f6611e8724ef5b04b94c96812c0a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f19dee1f0644f57cd5cb188c8c4ba0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869e2e6ac664420edd6264440d0d3b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320c9628d3bf69fed2706eec684b6bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b60d6678d5659ab575c7fb3744297213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44707c504dd514cda25a7247031fa3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f59da9b441ab8112cd07b8eb21b54e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098e0c428c53e5d3f5a180a9ac94e73216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38a280acc581022376aef097b5d218217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc898920bae1a641b8775537cde11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de88d8016dd1400f1b043bbea8d257219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba17b870507b29b47497f279cfc4f48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccd5e1cce83a7555d5720dd1af546e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5b2c8bbcce67364483ada8e865a0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaacaf3c1a8c1a7439742dfaace0556223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857146e3955584d262dda03792ab5d99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bdf9a53fbd60fa0cdb6b0afd5552b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d53276a361983935e4363c3beb51b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd07dbab03400bf666a222c32eb8e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c182655882371a462050c836f6f0c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0495b60ef9fbb113171062cbf1095b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085845ebfb803707222e882be5c516f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb8a44f999d50df64afb4246ea5e1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918c78b8820b84dea13028ad69417af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644b4d285dd8398552495e3d2a3f416233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4fa80fd3d95550bf85c9ebbb1780c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038da2851e78dd26b519c5b0e0cef9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fba8227adb47e39132f407f138a56c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452c5575ffdcee294dcb5d30cae7102237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d58c9e8682a5aee60ad0280a26ac38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f998b5d313e5cadac084eebf79c417239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f00da115ec322a4dd0abf267ab6f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658089c2122b4448da12c3c2af4ad17a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98019f9e5166531ccb687898cffe6a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81357c03074b85e20622a53925e25038243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9433e60736d9175714a2238d8c8224244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52722ee7e451050246630046d7edb47d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e2d58b1a7727fb58de49fe3164914246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387a21499c26b3926057a4f042c2429247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73b3dfa0d2985eee842c1826251c79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280198a54eebffd5e49fd9961ae3f68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c214e8a338d54463d7e18073657adc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9463e7fbf08c4cc90b4c513c890038c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7a99e1e09a1370cf8a1717bbdde78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fbef53feaf69d3e9709cb70027cc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a0a1fb38a092ecc3ac510fff506e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb522c11929f5d8b1cb1a3a48bc1bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b041ca9fefb6f5c5c8c05c1c570f22c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f6969c9f4ea5c4772e4dcf00de58f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b845c82cb8865dc2c46cbdf1339188b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8829530a584214b86bcedf4d2143e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccf3ea5ead240f7ff27018fd6faa95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d542da41cb7dd0af4f1b1bfd1dd976261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe30a8cfa6a65c0bac4fd0baf340feb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb765b8ffe4e0f40966567c47a26763263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15cbb07ea3f37e12637c5079ccd6d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18b565462fda64d007cbb12cb57426265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333abc57ea5b46e663b87c61f7740ce8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a936259c3416cf7cff74fc10edd4d29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d80695bfa4ed20e0b8f79fecf9d2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb42ef790249651fc7b4bdfe7b26ded269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44e51616ffebfff1462baa55687cfc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243710a33729cb5396e36a2f91bb79a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82276b4a4ec9653bbb5e55f5c081d8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939586da9edd13168d2cf996b656a321273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7cef5592432235545e5763f2d8251274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaee0277c8188288cbf0fb9d65caf5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00dc0a671d6086ef0e7cb67a6fcaf3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57110718e127f6a3aa25274111b3dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1725bff6943eeb25c61d1dca632f394278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef2b8d79b3f09875e645c12de0a0ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e50fc3b4e79225958bd3c2ecc9406280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207147689fd85159258f4329af390d89281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96695ab585e696da6f6d22c2127a4fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a6e4d716471439aed18d1275b0278283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fcd705ebf5918cbef19dbf46899c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c22cfd7da777d29c725d9b9ade6bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6ca3faad882b1913267dcd43c9d9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46207b32240074a82af3693d1e311ab4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30759945b51a981314c8192bce09bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48249efa0c2be7de2f4ae64964ee5752289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad1048fb9d038dd4ac7f80ae060f45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d56177c4f0136b61ad2f05d3a4a82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85193f704f059895d7343c02427f52f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f153ee2799d24f8484015cee47d597b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8861e3d3a80ee969fcc04afd771260294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f445cd3bda311f90a47c9f3cf1f0ac7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52541eeff79cd62dddc26334f11daf7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb76a5cfa669da4072336177b1e7fdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90764fcc748d3ff9f47c8e00c44528298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633bff48717cb8f9760e20a1ea6289b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1627fe521303991d063c761b1efdfa5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b08ecb0a73ad50c8bb428ba2268c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba3729028732f0ee2b1ef422203a6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c2acb84a755062945d6aeb37fd472303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07287f9aec507a40180d4efb6c6739a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e618c0f1b646def0a1a6da0572eea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff77b402bbb673f0488ed046b09dc33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440501423baaebe03d0f7addda2f5c3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfec3e45cc50efb3b5b40db88287b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883911772847c45c791e9e1d4b35da0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e904f5d087fe8be24d641e4a3825ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7f06e995b3f0fdc41b3ce4ea71b0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735ae485e148ed582074fbdca079069312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef61602848cdd63a1dcff6a031af0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa319d407b15b8b60b2a0f8e373f39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4e245000037affe335d29ca993b7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3d5f104a27e034b421b3bd42caf3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b50b08ffae3a9ab17b014da43fb03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72ef5895edf8380ccb0d47bf7c181c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1508acb5f94bafeed6e4c6aa6a52962319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d51c6ad1d9f3ac75bce8a17a0a2d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671382abbfd6d6362e9f8136ccef26ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12404ef7462ab9d21d1eaf8cc6fd45ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f6cc98c4d23e0d0e5d770294e550e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd297631262b6106878836221e30f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716e6838771e2d0b219900e51fcd50a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80454b543299befa651e44a3d88d5e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd247dca86450ef26a762846607db1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafabd1f9ebe80e7371c5f395635ccc2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d142ccfd66ee787c9fd5fe170a40b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4a0d35ab9a1672e50083bc667695c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dbf6e7a41d2abdc4f7290c39a7d28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16d207e7b44dff131031fc20733b4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b7264b2d944aec1b6a276bd26b9bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c698b126addbe9404336f2dea3d3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e75c28b3f174962bdc9e131bc40bb1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c8ebd0baf5a9f53ee72a61540a7e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5747f7202049bb212669a9bf5943a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164d03162e5c8845258075478a87a7f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec882ebd8e821d6527f951a7cf8854ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0f6118b8e53976c1450a499da325d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e74bcf6b1f227d2ad2c48530b60a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1623b3419be8fce6e2aaaf1e2fc9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b9338ad22d659cb28758d8c1b3760343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b0ac419e5cf86c37e20d1d5fea099344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e493709f13bb3a2d8b89c3308de39e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fb4301c87db65b144aa13b92127bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92712fd8f044d38e3c0eb424054425347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de3b27b88c936f8feae61da8c29ea8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f99d8bcd9eae0af7b92b217e423e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def3c7c5b882587e5f0664f4b34d7f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be8ec504b61a1e4b65c552789e28af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb1335cc79dabcd135fd6ee18f01e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada70e9ee756e75c3e5e0ad49fffef8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723fc9074266cb3f410b19e55036779354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8020cb9ed5e6ffd6466fdd3eb68d67355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b96be6b9c61f7d63e2671f5e42f75356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9df4c4b946e66934da19e5f26bc58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224aba438dca80a8cdc36098c68fa3d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730a28f1e27a62a6b26f06644971d9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31016960b3a87ac3d1f5e45d72015032360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c013f67f30cd206c07fe44dc2394b1c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effac873151fc51d0503627d7b4f1494362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be55c7b1581b77c6a7ab51915dd9d2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97ea89f49ec71c8ce57fb7092d1aed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01630f4c46cd151827e2433b4f13aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70d5408caac7aa2ecbca0ef08db476366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9f74d5d3265f2a633799dc23b8a88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a1c850f31435570a166f2136d6ad4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1baaa3928af4cb13238f595e21f5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749a5941a3d786a7e22061a893ba82d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd3ba622371b9581be7bbd9751e23b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b801391ba13e3dab0337ddaa3f81e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d58d98782daef0f625fe2b92e5181373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9a7c47894d19e0b14e6abe1df3e76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39d8523b1d15c0c46ea8b2f6144048375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91072fe06ce665b43c0ca4cc31ddd282376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eea00e3b3857861c5e90b93d8cb534377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7de18117a459e5e218153b73be8952378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626607b07902d7e60814c3282e6ef1f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3476ac23b51c8d8fde6c09b6889731c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaea6052d46715086d44b9e338d999381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c05075d41851ac2dd2bf9df5e0985382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d85ea0c99083b31dcb188660de4b0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157045e33e5eb233796a33657626fdc2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff83f77bf0835ec994070544a7e556385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0330aa01a162c1bb8fd04433a5a251386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed93c7e6506dab6781f4101f09b9497387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39241a4916f4806b7721951794f897e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb12881dd1da89825df381adbad1484389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe00e18a56eea92edc5d0fd392fe88e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ed2b111e2cd68e4c878e3d2ef2848391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431fbcfd0fd974c50479f0af88fc39c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbcf410a7e53c1a4538ce2d0697788393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a035a1eba5740f10a415db224c55e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05d786fb4a3da9f554f7643094ff7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e546aa51ce383e4d22ef71423fe3aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760599ef99cedf17133eda633af86a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e408914421f1dfceae77febfd1693398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5b8e0278b332ec7ef7cb8db160838399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2c4cb65df1c9c6256d4ecf8703c09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918da1ec16d751cceb62591c7a4a3ce2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe499b3654da4bd94f9e012234a5141402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d5b6948381b3904a6f51d1356bfa8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d19b070244604026c2e5a10fa7bed7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da4575d172e1efef233991563e1cfc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c259d7bac6f6c150027dfe354cb83e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c759b4fe8511cf88768e367a8808425407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da6fa52e6cdf097bbd5ad6f8765af4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe1df38afabcdcc1cf8bedee57795c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2df09bb44ff2e517ab57fc91b3e53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cd4ec587b1c93560b815d5c03c66a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dacea827e614e8589daae10ea4c8c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd17e8180d8bc7c113ce793fc48a739413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204284a665a7c3a889ab6dc71a8a88c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fa69ad937cd18537091784c6e0236415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cad086883256dfb453c2f3d4c07f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cfedd0cce2a566ba65ddad23c22ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f354211a520336e1753667ab77922418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8014c351de8ca662a13bd837c3b85e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1d4107240eded296a3c6506e7557e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c8020eca964d1d710730fb636af75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1834015ee761efcde3bf5fa0b924f06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a447cc39fb4a491784c6c3bdd4a3b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8cdd635e46487b5cd7d31abe96ac0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f010340bb99987fcfddea0787497ad9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9b74946ce15cd9d076971d22180c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b6f6218800216fe0acc6a85f74f3d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4b9daabbce5a3964816a9aaa618c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecc6234a85091e30cde3454fe7bc7d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc080a416ee9fb92c9d66c4b921381430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e1d402a62b753a488432e369b75a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ed926a1301c1056f9015335337e31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042430393103de727f51a79069594c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcebde9a8ff6a30d8ca79ac8cb58c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a5b22ea898c73b7d425a1497165ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0ae417e5e1db8e47e07f27bd9ac71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc5d6d138b459da501030fa9ca57e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441a58e31bd846e02a34d32f2318a16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28ad5e8768679604c05b2745063883439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baf4e39039c8bf69c016555ed76c60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facff4e53d7d4c8dc26c3a25a19c013441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75667a48212b610c26da67fe0851224442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0d8119c6dac6a45ddf602a8fec56a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502ec24a83785dd812d3678c9e91efc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febab631e826799e350ce5d67968c005445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc092028257df0cb9f184c104e67afa3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aec4065ff57b86f9279b7f65cde49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573fad71c8c556ea732beb58788d097448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbf3e333d408e44e53937837ecf9e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219d7ca6fbb1cdc7cb20fed2e48d27f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143c03ebfc5769cccb35d0d3a8568ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab237ad726e61548003410783833a10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8d16b6ff0a8ca2a1cb2f23d8ec9e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e931867ae8308083160f80171258a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6d82e3f3eee645df604acca10ac48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c28bd288c55ae34b2ce85ffb7d3794456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9c2b639497ef037d2fc35b6173fe7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db838a2df2db5900a0a3d32c1ed781f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02a7659fc7f8d46d09ad00367e0a31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c94cab66bd3a17112ec0e88c94ece6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b576c50680d6b6382fa4502b04b69aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d3f96c546c79947d9cdc60bc568f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a0a95185bef9eb560a666ecb30053463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b8b5d13af215a1f3635cfab996d64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6649d6dd4be44e551884187e2641a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789e73a840a4649904deb69ccd4075e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b02f1ffbf3068adda75832c5ea150467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65e017048525d63b8967bea1e9b450468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb296d9ca6e735973bf682f48836ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918e526d854eff1fd8e0d358bcc53b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fb1ebb78239c5381994015f40ba98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d891d945a3a38be8538d38f96c253472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdca9ef631643ec14dc51271626ea5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98912976208458d4b189135ec132bb3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e134f28a872aa18a37f75d8b09bc1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba0748a30eb6eb51be9d96878862c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93c6ce1bb2bb81cdaf5d2d29781b0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7285034764d4a735f049399ca3d4021478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377ec6b111a706196d83e0edaa944c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64e1569dd3fa88780756aba4dac18f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f219a9d1b21f628c804b4c54e92eba6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c9526cd3591cdfebb74e621462cfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce63062c06a7a29d77b671989ce89b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1cac67d2d54beda1c71ffec4fc200484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14c2b15d4f9b590e501167db140b59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1e07d044c7bfb7c3a35143c0beb87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00952717729e4782a6cbdd3646863603487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dc67e79abbe5581b59ea4949c601b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dea7e0f3ab1bb000905a016cf6398f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20dde2fdf5a0b20f246d5992f5b3d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88064da4de577122836f3439a1355a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7b437b94110bc001f3fb809a58dcb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bb25280b5f43ff007fa459860b456493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2031c677dbd91c95bba45a99e7a4ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eaea5bb650fff7991fb3f048ade72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa171f2246089d27a509ab24059de2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b068ae693d0ea5e6936ef8f0ceb17f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb7efa9d2bfbdd18eab51e2d2328ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245337c5490b28841ddc09d2f32af58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2055e6c520ab3cd1afc203238580e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269af5f63abcafa57e1eb775cad9e96e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c90b6b2799d1d7a587cda5f96cf24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a21d2c211c507d22058f6971568ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b559b0297d2cda6cf4090c3fcca74b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71aef7b241ec65993bdc73ab507d57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55b7464e18b7baa2e63f83d31ae657506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a356ab0fd623828567460088e3569d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c3744c9bcb3e4c3a113b0ae3bf892508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84c2ab0c39ac36e8c8d0e1b524629d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3175237e6b88c72ed19e0d28b5f5aac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629136cb63551651ae2b918653a95da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada63cb037946977bd881922aa0850ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce47a974d31bb39cdcaadc1972fdbe0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10601901adcac9515d03d80e7552dd3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f984746b999b9ad1a7fbbc76c5e9b42515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdeeec55d02131ee4ca1b039250a96516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360a18ac3f69f9fe8f793458e39f983517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15b0ff702fd585f1aa6793fab98c99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc249498f8410a45e4627614c1b27e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dc5b1ca2d9749d2313386a45c59ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fc86ffe38e30d95733f05827a696d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ee121e285f56bd079c1fea2d97f32522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730b74439283e99a9f462c953140608523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553a889a9eec62a3631bc0a0036cf4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80c8d431f1f01bf692546c513d83f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622417503fae6b49c201391b6fa23961526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23246f25f40029a2379853d56bf0b242527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd22cf9fcc15705f1b0aef5495f93b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aafda88e14e78ccb1b393ba5b8139529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa87102b9ddd8f85506e34e23226f64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef413cd9414e41d1c23992a1a5d3397531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f6fb595930856ffea84459c76aea1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66464889e902407e06434eb0af455d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd21a186c0613a079ae6b0bea86ed1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c61ea370ac4f16b7bd36bab8f1d402535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f6392cc3c539d236fce78f8d2771e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52160736b46169dbc3724d433fcae17b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf210303adb29365ece95944057150538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82946a331bd115bc3d1072bd5f251629539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3bae176ba3c0ec9f1e4249115a478540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa9b0176213b443bb208fc3758dcf1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab0eb0f539cbc056cb2bb3a32bb38f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33b8eba21c477d2d0871998056a49b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079df8a4b9754a8fe6b048faaae7c05a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29295224fecc45581f2282ee1295d86d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd1e7f93d499b0ea42a1e3eb96b7a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3b8ae70c31a19e748df1526bf7e5d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4d3b2a95ed0fad3b1ca24a4c3aa17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9e8e881beba93421f61ed01eed42c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d37e93d48539da6f7a523e9b8031e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b4e2ec8f1c24747dec9cd22a5c862551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48e67d0c82eebb2af57d8861c8cf50552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547614d519c6820de9b1c118e2d8f160553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8efdf52932ed22b1886cd03937c53a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1fa804fb4f9119a9e7defe72c2e69555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0075811c4c5a8d1a229d4e68ee84469556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222f38e3cd0558e4fa6f44e22ccf86d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd51e01fe96dde75765c6adafd20153558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce50ef35573986f874a258c3ae7d09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454e6d136bd601f25121e9e23f25a0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b4473b87b38b8832926d4cc447016561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaa6da5508e3ae14df5e4e9700da6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356bb57c8e89843e8e7f9dffd176155563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e697281fd334f81ae91835cfeec1b04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539756fbfa41174e5cd5242ab6dd704565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee91f44d8b51edf2fd44595ad63f2c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbacbf72f04955e52b835f3fa632d21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574712ae9304bc9002fd1276b647191d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83e53e04b0ba1525cc2b8693baf3ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3059f2f8c42ea7a5cccd6766e4e619f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fcce197a1f00453329eb7a2b51cd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8f54a5b9cbe120f3353c1476266a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0404ee5fabe68b1f588b8f383763b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3f04a6a86bc7c338b1f4b4a287d65574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0909f090b04cdc4a895a5c85ea9f21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851cb0a02273cd8fae07cfe822fb004576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ff44695c98763942edd9faf90cba7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853a15f494dd3cc08a19f2db4c918c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87000f40ecd438c4aee04befc5e58c54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c894ade95fb782ad08b60b2ce47b6c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fbd69c6c8d24a660812dc649cf1f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943dffb7deca43e1fd573b8b1986591582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a26640dc4920d4719604a424015e20583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888413357d2bdfdd5c7a03aec5bca59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575987ddd67d4abf56fe97aa1681a8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51362464e1d60faf925d2c6d555788f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c663391e69015172d48998be416f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3d2260d1cd7628a860ab5476239c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c3261c8e48a0b05ec47bc0214d1a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72212803c26a91edcb1047feb151a050590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae1d6a4a8f545e4af72a45630f5ba6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32dfb1446e9e4ac17000ca2c668058592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68325e80ec982622db5b34e19b30a99593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e8027316217cbaec82954a8299efe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a073f539e7c6b7b116fe345459e4a3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edc3deeff89b11e0b321f47c579ad2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45dcc2128ba3706403f4e4200c2616597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3b12f6681fb8d95870ceaa3611402598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad587e863601e081044fabc570ca8d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07572cfa31ed3c108b0fb2085ada38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a96501989c335c9eeb20e54fd24a96601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038ff97961aabf82e8c9a1f20a738ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6057c52b3a0f09338293451e7638ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109fab91fec4e7778754ae729ab9ba5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b590c04a985ecc3d72a0f1dde4c5da2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5503b9d926cb5814a88c6f9496f684606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fad5f1a401efbb6cade903d7138e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847efc86b785137b8597effe9504ffa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e85e466559629b5f830aef9d37d8d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfff7c5dee52fc9fc68e554154dde8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f30dab875a6c88d208e676ab57e696611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0cfd934ed5470a20d4ab04f988896612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9285635510d1907bd6108d0bd2e998a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e3d6b1138dac006bacd545f413e60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a79c0cab22310441fff0012e91a83e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ced8bf801372ecc2f23abcf4760657616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d063bbbe03b8bcdc32ece65eaf7088617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1918c1ab65fedd75b93eda3566878dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bd88105d3aba395aa1bd98e2684fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ee1cba84b121ca4cfd0f402f32939620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058587d3852472b7886626d8947f2eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a9c07d2a0d0b5952c1c27d7b2ca4e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77e0cddb3de157d0e06e8e5f073f21623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635f335e654c8757deeba91fb39443a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76275c5c5305a7bc6be398c82077ecd7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4999f44106a6820d48374b50aaad1bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc22a7ce8672995104ff8def207841627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64de5ae6e020c4a9193e24d7ece7ed4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58e156a30fa3bcdedbd113d8a0ff51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fcc9447359fe5e8a0cc2bdca8ef41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb838d9b07736c5f5bf63e17627e4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efabd32251af3a4051a01cba44c4ef3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ef83ca52368c1890deb908cb985ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c16b8a6e29e390bc27b7ea460be05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1ad90985b25bcfc9cff052ac6d55c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c029794eb0d46912b1276dccc4b2ec4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9ded95c25efcaf463bddb1378ca11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd40dfd3b1f12b9fcd90c5ddac9236638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df87c61fbee0597e86174e5e5662a0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd20132f86bba85ddda1ce0d48008c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b461406de60b606d25745dbf59789641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c6c18e66f9a23b2dd27b72c73ca62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46924863c1036baf96163a3b26476390643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4976f55f929565db34cf476b7cce73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cc0ce086fe5dd3848206a7c967172645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a22fb0f2ff07a5ae4b9efe8187c40646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ad9fd0ec422a3767902cc9db165be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7de9a3aa281679a240cfc5fbde8093648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fe19f02df626e522f5b07e1e9fd3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebbd56c4a88555f3f316f41aaaf676650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a2d38eeeb7bb080e6700eea2f4529651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb977a31cee740739dc3093324154ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fda4f2472c5be5da8c79d2ae001c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138c14a676646224f4843bb1042b8a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1591e5e2919b0a8ee926776fce629655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933ae00f1c023754a2fed122b69b7d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35070c11f7ec2a61867db22775aad3e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b3a4a65bb8a2f0a5411a52e604355658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792440f48bfe3b0dc69073a73b417f9f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b59e5320f19a54f3bc1f7a49f1491660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb7bc20806af27a485fbea1edfa5a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2572f04082499b7cc0bb4535289a95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888d15eb30b902943ad7c528a821d17663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d58dcddb313cc7d0a781b026eab06664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70273ab5d6e01dedf34ef5f000bd6af7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c958ea13334b70ee05338d4e3a61a88666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfaf259355fac2732751c9df67ee48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085ef9c0d06f9d45859320247b96515668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccb22b3d4bf024f84481b0cb3a23fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195d4ee0f1a38cdd707f39e568d77cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513679959fd57caa8aeaa3a47bdb82f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd75e1b07bd2e2833cba5c8b8209bee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12397fd1dfce060a3db2f831a1163f34673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbf8b6ef8b2fb7649f6dd3cb812810674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec730534cdc617d8a6c6aa8fbf640db1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfe429cdc890b649429ec5b6424df8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a05b47635d1f2c6d04c2f47b061a0c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62cffca1725dc58d78b3d09ced07ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644faa1337fd383c525b65cdda8ef51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a223a4a510a548a2323af2f523aa91680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eebdaafa3bad1a93ef8f838ad2fc46681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73c84910427b1ab190200e79d7b108682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98c846297e1c20d2d59022105315ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432fb35ac523cafa3d81c33d0a57b8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2830f50463922e685c187b64b5514685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824f848f635fbdac3b00d6016196854686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d2521ada2df12cc19fdfb1453f85f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52e84a1c851ee692289a5e0abdf9fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802823ebd771b7721d5b946d6c5a7ba8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f27bd81fe7121c1c70f3e18ff31024690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007ca8e2156801fbabef239fb83ef8f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0788b0802c79a36e2bcc175d78c880692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a7411a437e55a234c942d2ca98d8c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3aff615511f43994bb6eef23756ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f30810e3928cb397cb5364bfbb66eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cc0138ef265898e6b63dbc6880da6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d871371c45a9a1f02a808670fcc95d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db97186a72c6d23586ad9a4f371ab3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ca7cdfe9333c75387c729952a6bc0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0641f6191688f94371dd60ff88ba943700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ab5255ee1fe9ba81c071c0009f15e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1472ec520d97223c3e15d75ac26c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5045d44b8d233ee7f66e1a2146abec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5744b9e14824f9f36fa11b619d1af4f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afe16403f213ebe2f454d85e6a5b7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadd46e9227969d7190ad6027fa5422706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bef44313e3ff5fe55dc618c6f1e243707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b0554e2b2ad00285d8fb1ec46a92e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1495e2a6800efa759673bbb0c3cc9af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17953717e1906eac00bcdfdb27cc3c94710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103417b682aebaa87eb70cd3355d8f201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c27b76080b14cd48719b5a8322a0fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3977bad53c6efc6e00b67149fcec23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090368f268d789d2cd0b8c12aa0b60d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e30decd8a7e634d9e9cea8016a9595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a840138ff82d6070b6c7ac16dcefcd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e94b20eaae1913d91f82c3525d02b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b877c56fa5bf9253634acfe080f02f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb3db56cd69b4236bcd0ce7f763a799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa65b0bb2a4095b6a27e51c87b550310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cae9e8078f28b464fb1c3a3e41c6d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ba805c869ed5015de50f31f67ce6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d6d9936fd28f6031ad5c7a06613db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3cfff802f780c852b7874ddd067dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a20deb797317095850709e98681b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54e437e172cbeca0627f3f6bf2f2c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc666b9bfad80d0c2286016abecf5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b5992e0a77f334d94afe2b945b3aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6e1026ac32c8214b14d79e0d54a5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2500d586a963d376eb13c8a58f1f1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ab9974f8ce4dd9b661fd58040723721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac132c888541792699fe76ae9e7e5e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf648b88a130d276fe818f5c6dd7ea8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6773cb90505613137745da4a9f4c0b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2fae33b7114ea6a8fc667551b5ac825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113df1227c5f46d038530117981ad9b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1a949213bcb6f67ed65b2e9690a9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbb2ba1dc8ad741026cedb51f1153028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893649ec53ec506e4f7457de84ec255a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba932e8e8ddde24c2505d255396282e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74147603c80360c334cefa1071df0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c8e37891116731afc4f4da6f0611332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01604ae19c8dce8d2aa9d844085ceb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436807851c22a449d43ebdda90ce34334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ece62ef5a8ac54aec635e2fcc5fab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38e93a8f4085cdd051668535e7931f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78639b417c1df04e38bdb3b76d7166037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be18a94d3fab600ab791f75856ffe1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e01a75a2e53f594315793d06e0a85939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cba81fb193ab1b1addb62d263a62640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9f9bebc566cc7ccabcaf1d5ba6c7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800bbb6e6bfbe78707f45c9082192a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1eca72f8b17a74121b0f52af00d11e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796eeb97b08ffbff0accdb00d1c258e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecead71a339ad3eb2de8d7e6caab7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0f2e2c948fe111d4d0d3a2f32423546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d15082ae291ace5324e53cb67eb0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa921b976ffaeab9b2d2a6e23b8f9eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c13c7694f23f3ffa3c7d2912e301e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433eb7fb2fdd8640bddabf869f97e9e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3b0a195944e966c39ba2662f6f44851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833dc7f73c7e72058c8798e01fb537952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc04791e98aaa9b862b5dc2e6da1fee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ef871054a72e3bb62dc991c1740e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b740bfbf2eabe6f96c8c0978e7697955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ef5dff774f203effe9eaf9f8dbde256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91366aa01fe2ef32b487b7c4974f1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd865f82bfa770cf51ea87781bcc1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e01bb3fc1180da547c3970279fdeb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3004ef28bea2a4cf5223040d34024d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2c5dff2265d0b803a2b5e61a67b2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada83bcd14ad57af4d906fb1b66a2fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d31c0c56b59d92105831187dc591a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ee172d4004d429b864a8cfa09961d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680189244d0ef1a8100353c04906edcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193debc86d91c175a190f2caa2926d1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e44bb6680edf9c7d050de8ad95efe267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553c5969cd96df49cc8118ed5081c4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60695fa8244d5d08953b0f1d5c16268069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1613bfcbaa7aa853393482ac2202f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f911b5b81bdbf2cd2c9bbfe9c9fd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ebb540acdefa3512ab8c1d671a54272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89036d8eb0c2c086a0ae496cb3009e3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86652aa8516b40d514845d12f2d3662f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0c0743b155470943d1a10a6523c5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdde889d1b0b485db3f40bdfd5af6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3177ab5b170a853d2ef308fa6bb6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79522b733d51b5dcee35435582854d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f184e30ae64b209488c86bbc63abc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578dcb2c9e4eb14f49bee896db0a54480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d0ef8666b5886017cb7edf9e3b1df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22456db4dae318e5f13db9a3f9337782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d9a5b940d91aa4c4a9c3eddbb2f8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe18bb5bf4568e329077f71151b4e7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9b552cbba1fd528498dd74ab132af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b2f4015d5793fe8a42a6c1731eda886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181be2e0b8405118c024c8f3c32565f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84510108fc074eea1244430e45f73f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5099ae2c98b17a515466b5cb757a94989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372f4d3659f4d69305300ba0ddf9f9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a59b9c22bec2c5900fd9a891c5739791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e5a00652bef16c97ebcda98be0f7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1308eb72cd209b8282f5fc69d6c9cb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab833ea1bf6b8492f807b2bf03b27d3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52015c63c1d074368ae353e75c4041f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344cc75eff9abf8d09004370a723a0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3dd2609c3848343b6f2c2e95132bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2053e957883a9cc1637b1538bc5974098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d547dcc6f17337b037031ed341f3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea367c3de6fa6960ee4c5aabd976fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3965c4beeb2628a6b9dec65a5b7d450101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3f6ae326ecf7cae7b84757a4421ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746538f283b765faa02ec4a13dbf2a35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6285205bd05bdd3bae3f7f6048b624104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841b77252875ac7f76bfdd3052b3e84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626634514ee021f4e349ffc99895a5a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526b06d8d34e8fbb951d1ca65bde1c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064b6584e71417ba793ed5371a8566a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfddb764f40ccb2547efcb1e88f749109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728afd3fdd8c8354ddcb6f798b27338a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d37817c7007107cfe06c92f882a851111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5518d1da443b2fd026e6ae4457d8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288323937492b95678647b1dfb9153c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e6383732a68ef13ca7e3717ea0a05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17540e9c5855b639878c88ca0fa37efc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed32b6141aa26e6e78362d2dd920240116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81e4c0ea15d28109af2e3bcd610d50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306a4578d02d3fdb1326e9bcfe241b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980cb9a9f998c5ced55edb37d86ec3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9941ee5f4b16b6fa396999e2c6257cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12298a3e38ea291a656324e7d4a5503e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1c7fbf737f2859f4663188d1a2ee6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a65c6887de9c582cb1d3c6301f1de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c8a0c14a037aa54e5aa9abe374c2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c72ed99ec9eba8f2d403bbac54bf93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7872caefe134efbc29149419653b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d4b4763b093e98cc2cb9aa9408018127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255fccd2e0c6008ead1fed0b07044ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620c22517248f72d64d4b02ed95685c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220d5b6f1e134a5a6cc6585b6d45baa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468c550c0544be2767094fe829c42de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2859537a75e2e9af1a80eaf5fc997a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5423e3a4d6ad8dd0b284ac676af63e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22575216d27e1cff10899859b203aa12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef5a788dca8a70b407aebb85510eca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a671dab6f7f0d3a1c167c944b95ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1e6b9bb93b906cf0d21b928387d64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90eb16286dc2b87fa0ad18b957a89c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8f036780fdcaf76b1c72db8991aa0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6d733ac3c30956e9fe99cc418e542140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b814fe91124d70c1dee27c83b060c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2867016c4e0bb444a9dce23ff9efb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44248b53e0493d9e98f5c4713990354143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8e979af0a24e0b3965ca52649065d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6b755552c379acfc5867e6aeba50b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6184b176cca76f47ebd125c59061593146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599372d69090f92797bf47852b5d1af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f297c689a6d90326fec39a9c4b8f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccce0817d8191bcb25374705b1b0c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a379c3052cfddf86517b59f2e83d1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4be33a3616c31aa87b73f9d4f23ae1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61d8bfce9e47ee6aeb78d4320f93a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c361f4409304f36c45732b176c01f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0323acfb670a6eb1a4590e0d5a6ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639019a20148978760d914e557873df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1438e38098af3d37f07b9a0ea1e765156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dcd4ecbad62da88d6c37e895d9452157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740f3ff400713cee2d0bee2530d5c83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181278a05a3efbb18432d40574984b69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9373dea209580fa4f0f219f4e145c86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5d7691fe7092e38a039b5c8d74665161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad36b8782a9c7fdaa9382ca76d990bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d6a8de4ec10fdc7274ea9d5b4fd6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bfc950a99d2b5e6aad0a1a527df08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20dd9c3405be5abfce2b93651ede28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7171998ed16461383dc25298b2cb69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9d3f12b5263ddf8d9239f8600c79b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d90c9cbdc52ec416091d60ec71643168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcd15e577d9e406cc7acc6f154d2f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979ea0c960391a7e6791482e451b459170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da48abffe10299029b4914cc34d84c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d123705a6561defa79ddf9fbff018172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfd38d11f8c077738b012fc9467e2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ed31bdb1e762c5613a8bd68718d6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c382883bfb51792fcd2d2209019d77f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b789f6c0768657b79e366a4d77992176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb1f6dcf79f9eef83a45e50219c389177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0150570076f9feaa3d9fb0f6e97710178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015bd6e53f4cf957ebca6dce1acd051179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07099d7876e9c2a121231816e5df9480180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629810e7bf3163c3b04b0b3ccd05417f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80615f8d7d2e575e35b884730825e9c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27697c4e3137714680f28b959d1dcd5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38b453c322d7f05ce5b0888afc4b06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca87678b3e843537920fbc393c4270185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc81fc0b6ce4fef99bb2fe393087383186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48a1c5b85272dc90631f485a30977e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e91c713e1e5a617e2f34f36ae860c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52466b8cf5d27c6a7db812c0d9561b71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bbe05bfd91581987588aeb2edd42b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eef550723b4154aee3c7f20056f734191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f187a42a51aee04295eb9d792f2aa81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca675785ac73608e3ac78e41e72260193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168adda5de0c68e745ccc4c7f6caa7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618e9a3e28e4462d58a1478549417fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb5150b1c2ca7a3f087e6137273cd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054dc0abedb9ddbfcf84207ad24ff34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa83e04d9452f6f827f41e13c28879c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d551f89188109b732ccb54572bf80c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357bf0bcc010b3f16162a6721d88e1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997484066ed9b9fb872630c21495e33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a449b7743ca9966ac65d49477cf960202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1f6e65aca9246485a46291ff97c85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476ca4d589e85a6d0a762a7fb8f7cbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e88a9122f230963f2d5f95b1b9d4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5f6a7af6994f12e944b1838e71d34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31cc4cda9b32ee26da71c34ed907e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52149c5300c79d8db927186be82ecdec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e401b79be20d1f23425d0614681f6b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eeb3c6a210094afcc2ce68c1b599c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069e3210db54fcc4d8c078c760561c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210d76fecbeeb2b89ca4224e2042d1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4895e9b91ce9c1773f65691d670a81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7495985062a4db296c2340a8a420e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745101452229cae84aded2b0c7e2cb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ead243cdfa8bb4607d84f0ba671f7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bc27d02a777e5d0eb60305b57ae72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec831a6bc878ad5d8dc53ab768b0345c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ae0727700b4666ca04a8a362c4db8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34adc1437761709e4377051a3e8adc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e23c6cbd913ddc2406d34672d2482b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84540d10253dff730a1ac8465129dbe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06480d10e211473f6bdeda6789d29b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecfe204336f7ee7bfd7f352cd01026224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756c037b4ef75131ba248d756567bd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac380dd44617893a098360684e28127226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd8fd6537b3ef6ba05add9b238b525227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297637cbf6b065cb2a60072930434e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b12297d5143c519ef060275bfd7c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c88615f7b1a01efa45fa021c583034230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1a996d06851644f13770b23d1a615231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3639a8530ecabc77ebf0c4688738ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd5e086dceb5b875fe87c8f891fd03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acacf7f79becd74b0eeacc3da85bc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07d8f340f7ba602abf3b700da49f61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7dc6d37523670616b12d3f2a0e596236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bd5875dc75e1d9678ab4ac799ce63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a745703173dd24a0e3c74fdc08ce525238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172e5c69b3da34cff14e79186f1095b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc810d085fc3aba96f03ad4b6a2220240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68968a1a58a15019dbca07510f738a0c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e2de42802ce3da68b5cc44b02b3d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d46b0077307cd410ca2e935293d948243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9aa5409f73f3520551bbd401c689d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64e71d68c5c7170bb1f15e028b2553245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaf66e632c8c64d3c735d4e3b381bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664220e43a6f88189a2cea2c75ee7975247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4be8cb279b49ad736ca16029798afc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71738e87c5c0c4adca437439e2bb11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54033340348ad3a99277fea75bc3f0ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11386c5b4983c7b1c2dc8cf0005b94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba2b32fa93d8e83d9108d5f48b9cd7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8591fe1c562dc213bd4f97826aef36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96261ed6336e773cc5152e7d1ceed610254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781edb7c06ab8d493df346319a39879255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663aa0050a0782f4eb7b354eca4bc8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b1e6d5d7ff00556b28b0e9ecbccad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116c4cfcdadcd1cccf710b8a4a7c1b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4188aa0c40c2976e792bd259fd9a79d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2988d81f292774f826de9f5951d5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15daae6eb663736e4a5e75724b3c3d79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35307b8916894924d0921d4f333ab99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da91ea39f65a50b3f4171860ef8628263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675efab34093a234dcdac502d09c7c06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037d895521a7539794116aa1c310558265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a8b0eb7e3b7b73c8215d84c737023266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856aab6acd84b6a698c3e6b749e3f577267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b19e81d18305a6a8fef399b0ebf3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184fa6b1c7455c533184d78ed05300e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a5ec218057e83981bbd6af7377ec2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11135933d45b22762e2ba0ae0340a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f995b1a0653aba22bb7e55939f74d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9f2de84f2bf251692c3ce6dbe1954273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f76d1deff31530a96d5bd22d0bab3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fafa37cd66193c10c0bde65f3a18f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b0503e18ef734d7241429f52fb143276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b96a4a3d8cdf49fd33b63c140aef21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ca0bfd5df184f777ddd4746fcb39b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab98d1844f68b55be6ef520dbc9fc25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919f88c3855bd8cb8ef8d73af8b900c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26385204b045aa1066c50effe67ec273281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff354ca554e60c0496637d2aefd966e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef916e40534eac45d15a4be95e77605f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2beb6d027fe6933ea9a2113f98c9f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43865135b528aed569b03e68739aaab5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eca3f347bbd8a56c9e6a8a3f2eeb69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fbc3185c225aceafed50f50d1b327287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abb3ba806295d3140c3f4858d19e79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ee545b6302269b115c329101a87f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba01b8ed79c22ab5ab92c7dae0d117290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfc9e7bbd988c8682a5a86a133ace0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df011e11464098e3fb465d7726c3c341292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38839f7b203d479e68f01300ee00753293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81623ad501d7ca62d1d4b41de10964294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47991eabc14a1a4114275dbc8d542010295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d226e3a75ba282765ab6e36e33272296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a031e43346823f372752a6a4bc9741b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba938a5cc8f47909f2241a6fca4ad5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292eaf083c835562c1a703b7306595ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189d84d17a0b5660b4009e08bc46851300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5811a94aebde50f8e154509935b0bfa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d42961302c74287e8dd9340d020319302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87c146c152beb6b1e9704392f9a2b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b0c84d341982004ac59ccb3c3ace3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de86601c65ce4b6634c033620c3c4ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ab5953a5e79b4bc90a86af97105de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a445b238398b38648e28af2976e74a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99150ad9bc2cc20ebb93d8b8b3625b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58aeafc2b7237f377679651980712a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d82dd84b21b20a4175017e57ec5c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595caac2be08f94f412402b819da5b51311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38f0abef65ac8ad0343da4e5c33558312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eff540766680603180942b78ff12de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca079d961d5a669f9b5e9c48566d79d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1d39e6ea0ee4ffa99710f5bc1a002315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb158231a65dd90a39f666d7709184316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c101a94200b708ac168bd673653b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6819f8846fb461892d0d63ec874db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f54911cb9a307f3f1754c400ebf6c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9875a1e2e429fdfa62ca5385c4da6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68065fa853a18ed6a0dd8f12befb5504321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab61c9bfc1c098ddda0bfdd28e5f31e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76438c14cec077dc13a0a13a1b8e76f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb327e476fc63f4ec7cf479d60e9b430324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720f67a1950bc8226221e333bf90fda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975375089d1124dbde3f3d363d9041d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997ed01b43ddbd307682a42b7a65ea4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efd56e4594dda7563efd8114b4f5f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef8bf8147ff5c1bc37398b94bacb6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c92cc0d95487ec228a02c78ce105f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06cf9cc6e5e28750a5e3fe98d59d2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b7b30085ce56863f251ba3c30864b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a10a08a8e010c99109e8a977cbefdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a828ef661326ba8d150cf6c4b217b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b876d068661aacd9c3b0a638b5218335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68026fa00e265b236416a72a60da301e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc86981d6c1b384c542588f2b50513337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f9993dac458c9c1ca40bc57ca5abc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23fe37dc73fc9ed5d721b06672b09b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af341c8819840830afffe342a46d873340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db74a9b1bd4c1b6405432b02ce9a0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b97fb1ef865e632db0edaafb15cdb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa338cf4f3134fafa1479486f176c0bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3430cb52b8eaaecbe6c87359294cc37344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddb3da6655dc217802f7fb6fd9e06d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36571896858ec4ca22a04b15b35315346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639be423213ec1278d152671f6997167347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cb7ceb5822dce760f91b97111c336348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97c8468e3fcc73e6a5347fa3393009349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e064f906f07b3a5eae235f56bd21e94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff1b0e57012e537fc2aaf934b93859351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7edb8968c0519ba78f61a19eb25f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2636a2037e83cd551d29f1f59e8075d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bb0f2665d5223e352702e7c75a452354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfe449a89314fd01f9d90e012554bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fe1bfc293913bdc072ff36416412e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003d6a96c4d07c57132167f98451410357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466c197625754cb6554fc35fb5b3652358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709ab3a0cf633d99ba8621f290358be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf81b25ff947e72352b51c25a2c561d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52589f261151235b2a499a66fe45e51b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea192f92fb52038bebd0b2fc9f436d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80811d2f25d27470803528a5676cd2c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bbccead6462c17ffd31324ddb8a7d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd41ef3d3ecedf05fc3c97d84be447365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f053665a2fabfe14f56e1463fca58d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edeec3066ec1728c056e7e2485bb98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11a7fffd86ad054373e823601b2323368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58045fb4f2ac81256cea291e7fec2520369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a293c35904932937319e61304dddb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6af67aa4330895538049d8bdbeb9f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96bb0d13b30b3a8c3f5ccfc00382e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886fba09eeabb10ab6c6036cd9dc0b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdac9c2f3daf19ef7af6bcdf103fbbf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1f461d2af64fe1d5bbdb1f649b840375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fd41a1b79c103d3c613c1ddeb5fae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e10fa5447f2c550ff3addb876df1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569ad8907f09f26f51bf6149af97744378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6ef67579326ae00fd1868c209385e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11f81f6aa4f3130165b787395f3f88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9169e4b2cc548aa76c95b3b1ff83b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bc6eb46c279a53571a71a1e64e0fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a8904a6cb353d706412937d8312d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97e6d899a10bfffacb42dac87bda4c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91c2533c9ebc5b284c8e81305723d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89a4cda5c8748af3720fd8177fff57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352606ce3fb65d283f14c87f9a291c9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3cb61f86ebd2f2b1ba824d9ca79fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451c264cd413186bab9681e259fa97e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7bf8f5461da518e6d41e4295b2a5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25aca89dcb01af5c082b3dfb4fce61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864cb8083a12b9ba01f02a63e78aaec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf23495c634a09dc7afe2551b635375393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11742d95688d2df918d512bc0a51c162394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e7df29daa0e85907a9632832b180c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d5232dfd2578012a899b582dabe0a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce49f90c1789a89fc5d968b1e995b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12217d1b6bbc303712f0f7cae080c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0de271ed8c360d186496773fd3902399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59169c0a58d5fbbac6c05180364b3b55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d82f4056ee057b77c72e83a4a9670401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4822cfd676419820938814f8deed2eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242569816be22e4745f859d63acd2ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c60afaf19dfcf22560789ddca92cfd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6dd0354c41d238b5a8bdf6fb12bad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e4cbedf6188a81a61431ff24bf370406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073ea0a4a146aec80884da2fd842587407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d41a133c626791132552b79133ab43408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e08926618700167358a541655ebf6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff19acba960361664a53121202ef838410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af42f38e82cf9dbf81dca40131d8ff8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45c6eb004ffa50be232ddff659c330412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8bcd73633ed566b9e28bdfae9f173413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1946316a455916ef1af2c3f4224c07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1f91c9e7030cb80223fe72ae50b3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e180afa74f0d642a82d8cf3202270416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f302dc4e24b796a7fa4fc5e8550b466417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cae32668c5a986230fcc5ba5aed9f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69bcabdbfaecb8b561f4291d49d9e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57d1ef953dfc67e1c35c6be33f44e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1133e10b975b3dac48fb4b20dbdce7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db227b4ae9b140ac976d5ee1ac63b49422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416501633a44f37905ee78d9ac20641423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d95b61885402ba894e17e4007201d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66dea95c2a950342927720662be39a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0358b8e0b646d7344ac4e2bc928bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb09788ba8e0d99cb70890e517a668427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dd2bb8155902caa9108d0d9c48a74428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddcf9d043a99bded2810af3502ca3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a942ebf866510637a66d37fdab78d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc77e6f814e6440fb0b379a061c4b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10b0c05fdb721d545675cf5e856f2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5254a04ff4260aa4ba86dfaf42a5fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffb7beb4f3ba9256c4eff142a1e6e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a589f5b6c678ca527fec0c01b3cce32435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea429134f22280914add219047b60cc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0296496f5eb23355cc1932798849f58437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5291ed782592de9869e7fb4f397e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f6b3843285ba71ea336d9addb95c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f3fb0a38b743d2269c99d4c06409a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42c5db332345d3f7cffd282dc50270441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c3f1f7020eb6086d0c12a66944ac6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7347aebe74cad04fb61fbd8c4cc05443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f608ac66e3b3a1579224b5ebbe30cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65eefd0adfc5a51a788520387803ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b862f8f16614191abbb7b77672e8b7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c995c976b2a3cd69320dce310d72f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49980e1ecfb7601f20fff5445219e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d796f6f3a9f6ee500df94c4fde7eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcc2084f29e87079602bb73931fc05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e859b9494513596f60bd16335d65d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02d823083a7aabbb6a685d13edf8d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9dc449d1caa42328717e5e6fe06d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3759276e3a995947bee679d66a4be04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f00e1880d6a0bf2930ef83a4f16930455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29355f28e0dc0af70f93c38033b79112456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caddaa289def02a01d675261e0c4af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12741e2bdb468a7816355c977970574458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad58164dcfabe038f6f153699ac2821459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cff12c52a1ee8b84a469641f30fb91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762ab86bec730e6aea004b240b04c5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b12efd6a1e4ffb46432c637ea9b1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac22dfb19d07be3927f87bcdbde5da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acd77118eb5b5b8d4f34c844088cbb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243c5db20b66c9481b8bb8bf2a9cc84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1fdc022a2a11088c4f6ba29fec786466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a82d9eaebc49781827933a2f6bb74467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc66b94aaaa02d4d74c033dec0f85ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352574205fd5fba1d8810f7b39f8654469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3175846b88ef1914b9c51170a1093f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7838ad06dc70dd566598bb6d164b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744a4731362f71c4abc0d758f0988fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1d72d6c31a21bb00c67c6a722abb4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bc63fea9c460ee925d57d185997f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c337faaa25d02a3f6836011ac8dcf83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3eab9329ff1a5058eb73acf184067e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9883bb6d881c466a4a685f3b5ca7bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a8d762fc91df5ef1c94344da42f28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2c9a34e586cc65457da1d019374f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4504e66c3c276c3560901b3d4a721c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a88f8e05ab3974db06c93cba3c927481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df65028a7941569fc7614e2bae07ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13844e4b9b40096ad14ea23beacab28b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c7af14cb1d389a1f2c37635e722a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62992b5884e2a8cc6aa9fb23a560b609485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f41ecf3e007c441da4462360afbf95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955214bc44c12e0f61cbff8a8d85b1e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75214278c281bc75a4d30175cf118434488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56428f2f97b139cc1e6c0fd8ab21b34489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fb357ea8b3488aed3ce1aa142851a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f580372efaac83afd027669bd9922491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ecfa3c52de77ff29a1ef0ce9acee5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7eb6f907a48b14f1ed2cb438370e4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19c7fc5173f8d6133086465aa0f46b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cfed4099bb974ff898c8e4f6a66df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9306654aa966b78520c0444892bd9a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6748b871301d157d96716ef2bd181a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c3d50acd17ada20908a6196c7e4c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d262bb3a11e387e8d438e542322a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d95084e93205207efd5d6f01589726500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341b3096b9a713249735eff2d9f911c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6eb0a6142c169611ec70554aa12dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f16d3db7facb561ab372d55ed76b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d261344daa17f4a180347d982980bef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1b1143b01a109b551da54ba61f26f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4b4b9a6710fa83dcbd77fe6d085cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584fd3bb0e3e9e5870fcab04dcf858f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73149ddee11dcb78dadcfb72aba621508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f314bcf018542e980a16f00ebcddf26509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d398bbd4253febd88f966f78f0cdbf0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca756fa621b0fe3039e9a42eb6e760511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0196b6158bc5a1ea01ac2abe2f5c1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f348cc51ade4e83440598916ae95bb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01771a809e3ae2ecdb5ba57dc23e12c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51570c91da536df731eddb2be26e8362515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52167e63e675c735285fc6504629db4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c769715e5e92215a41ecf4a5209deaa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ce86ab80a1013548d01283bf013b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf3b6dac4ccf307598e8030bf1b0f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293bb87ccc73da65890ddb237336cc3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bcbcb83d3be5c905d1a4539531e0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a2ede54fb154e54d5d48d7541ac0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3db40fafbdded78c3148aae078cb06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44814b89e05a9fcdeac7fb6579aa00c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff26b33f6a58a502d4e15fa74c2bd1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437e21f94076992ef456431022e1595526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6208cb49f48906874764d7cccbdb1a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac20a9018f333edb171af30b44523f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d28d406a87cfa2261e0f31978b9f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdf011947186847b905c43a7596802530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8fd87d0a69e932a05525f49c0fc5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a97fdad4bb443a3cca52effad7275532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde51f69290ebe87c5e76bfb07d32ad7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af7a17b89b87d8587c3f5f696816a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c923c4232b92c7476a3674c4470b2b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de29eb101575e660df37c61bfa98d76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e0cfa692daf622a674c14de0f4f94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9637e6c7f9ef132336770734a5dbd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31217b496604a942d5b4be7d60142a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15970d8e498060fcdda2e51fbccf4af3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc3877aa3be8c3129380a22ad96011541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592955a391ade0ef5ad40fe3b6ae25c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b94c1a6153c6b0dfa9f28d08bd65d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cff8e4d441cdd68183a9a4c810ce0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5582fbe1cbdf6a73fa1cf327a49e4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9e6bcd4a5f7719e536b1460700b88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6fdf8426626378aca78d252f8a9d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b615c4712e182c0bd8883fea4e92718548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d299ff3a37d6e460f6d0584dc13bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9775930b282cf4e6c6421d9838b98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d23efc09d94e8a655951fc3490f4d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc8e3447ee53782e589e4548c9a5cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bf4df330c49bed8c7837eba654778553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172567c8ee3bd73d66a3cf8328f70091554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197a4082220ba97f7a1168b14d1c318555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086d96a941f522be2d3acd42ed9451c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d633106c433ce616a98a2863b2034557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986030d08b9c19a22f58ff2247a2cdd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762efc73b8ec713d2e4d70409e3a2e07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce053b4294a86d23d96d62883ee4b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b8c501b1fffa854bb99bf9fbdce8c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546c06cd5698033752e97d6df8fe32b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9f25f05a748d64223b4893d1f4ad7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf746911c98193ee6a417b8477f879e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45c869a3d77eeeb80d234d2fe77980565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77082d994c4906b96683dfe6f02097566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5d030975fcfa1c38a4fe88ae9a131567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b93e03233004df117c4d3c9600a08c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f92028940673edee0555c0a91aa308569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb9827917abf4f6f5d5d5ade2e99e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a3a9b1c814d57506396e1232cf250571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce85fa2844716318bb0bb6ffe612ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be603ab676d72889b543b140c51e62d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5469db330f50c2585fa3a6d8c41258574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b642ae6e1c73bdc7bd2a2d374bd249575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0dcd5ef50e8140fb1091d4903414c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c176aca38b9efdf4a55223b626687577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a0e2291435dfbd8caf2ebee3b596d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a9a4412667e7cf727aeb175d801f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5f7b7c864080c57e6f452b432491e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c89736d253fe390b30c7d5c9a9086581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610570df9d96ce2ffc036a92f46dab2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f20734c2ca51544ba52fb1e331e63583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7ba4e7dfcd3d2de0341d4a621f839584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac217bb1fdc41016ddd9ea09412a2bee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa344e51ae416dab2d2b8bdd751e5da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e67d39fe526faaa17870c32ed5739587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf0be4b985c63499cdef7e39cc9efd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fffd4821af9a9ad53e0a1c9dbd90e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0297da9a6cb88dac91de0049da371590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1f2d43aeaaca7ef98572c7a4ef73d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0b5335159a5a27185d6121c6f8a2a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4a3f05508fd6b07347df09de447d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858759a3bb0a49b4f4a093786a4ca53594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862585027ac8429ba2dc767828405e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2496dd706c9853afad40e93b8a68f03596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a53cf730369301f8356b9cdd353da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4e2f9f7886b85196f232cf0138221598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e52a1379b014e5015c65d70112c161599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1eea466134aaf1faa8b154bb6b41dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d7655ef92d592c1444055363f1112601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e1662677002dfd6be8fdc265d9cdc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a7eba2b41a0c04f73bc57a2fa4984603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f9a0f280974e23574bd4a887a5396604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318c708f53587613718a3ea9ddbcd41605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e66afe89c7a955fd3b0948a732154606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267512413f8a308cfab28d8c227e74d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb296a82e9d8d22cd0b13e1325acb3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c7462f5d802e8d256d59b6ea9209b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e37f71e483283c4b6f123e6e05116f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f1ab9490221dde0f4df1cb7a23a47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3c03e33bc4cfb8f07b440da8f175d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7d098ef8038b3326b4aae85c116af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888eeaebded44434188857bad9899b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33dde0e1e604bd2f44776b29cc5969615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6268e4ac0747cd0a83c0926fabdc39b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfa102660d2009a3a92d8788ff1ea9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb29e7362a8f1c2bf248e1bbf6b3eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3df58b71685228b946ab88c2b3febe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d5aee7e9742eb66f3272dfd00075a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7873b9c610a90e84624b15c26f1991621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5726a7da5720a738519f3d9f444e3bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056de49515490488b4867bf8619de279623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293248953af6ba79397a533d5d7a5557624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c39c5d6892183ae1d439d58d71994625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef029b3f6e75c837423444035445c07626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3047d8ce850a2ec324e3448113047627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250994ec7bc333f7cac3ed8729308f58628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c81218ee813c9eefc0387fc1490222629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d935d7f8c6e57d7e1300c7a9f0c3c54630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebd0561c4ed374c8e1d2d114bb6e8b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38357e229cd47613530b3de550c1465b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6886085a96a2afc266a7835dbcfe34633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ed7a1621304d9f329ea5a86cb2413634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40c950504d1bce867f46a2dbfe011a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6ab5a4f6aa50579d5b1884c3c88d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccf32b50443efa0de63f34729e0bff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811131338843072d0b6a6435353d7897638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7accacbcd10f3c801c78d47155c91e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fae0cb590eefd47f308c41e4dcda2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1b36e054102c0b2202e3c3c34dff6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2082f45930c81562fbbbfb9fcdaa5c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b9c0085d2b81b948d1d4b435a1aa3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8315aa5cbfb3c648b43d15b3eecff6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e214c48557362a9314354e6404f839645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d053af6c47caf9e2e6135bc59d412646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24caaa771ce1360aaeb477fb322c55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913e657a13def23d056078e23f208e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52764cfc4f5fe441242dc73339af1c26649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c1a5dbd653daf4d1c45cc9f2efc8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eace2ca45b7ce0e30eeee699d9b5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e4ee233f6a08f18ee10bb2bd6a724652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f332b11d358913b9ce6505bc1ecee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3e854185237083170e02fe80c3631654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4238c269df90831da6c3980fd1e69655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2a6a0ac64f2c621bd1de541de0a5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b034a553f1cc74e250977d6e829047b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dd88523134d152fd5379c8260c282658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4732387ab98a79f7cc022aa1437cfe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4e7da5c0d56ce6e8ddcab2271aa0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c62d646f7f26e584e365f9bc67c1a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee93fa5917cc8c96d13b25c96dabba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc1ee8226234f1a44550209a28aba1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35fbe50dbe9efa2f4903552a91ace7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd2a8f9a9f5230d65e2b54bddaa8e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d19afdf539e8684203ca63d6a69230666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b84eb38ce77439ffa2c71655ff7b0e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29a1f2b2f6208db1a697d6affd72b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272b09d55b0a6ce58cdb8cbd2af6ec4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102352b1133ac6bb246c61b38c8b7ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07dbfcb670b81798be8c28882148fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e112a7ccb7016d5712d421b1bf7c3f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a81e5558bf3cb3fdbf37b2bfcf57ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29991c5ccde000165055000212ecd0f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8a99568be0da7ce4d99206a49cd53675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bd866d8ed84b24ea087c6530f577e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f54fd464e8e953b0064b887e9e2ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e9ea2f1deae852192bec84f561343678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>