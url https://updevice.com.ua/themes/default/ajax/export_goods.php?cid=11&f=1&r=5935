--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8882038d69d196f19041859f8e182a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160d01f7c3c49f7365c94ffc13abb3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396631d008a1d5b5e04e6559b02cde13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2176c6532ee042aed6b4d83565f1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0116cdc384cb54b5168923048c19a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7726f833a5fd5f399da2f22582ef16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b5816b49d01fa3e9bb7ff9c26d7d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb098d3c286c78142e23dd7d9c64a1668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce6376bf78db4c75efb9ffc652a2eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76f693785e93339fe5a00e5c2511fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1015982d8265a3dbc081b862e08f18511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32b68cff3723cc9b47938db911b29512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48306755237da00616dd6226f83f49ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a872a39e57b78cfc783366d6ac2680414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4daf63805a7d1c1caf26b8227492215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b057c13caccac3995bc47b711e592516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4358ce9cae10a4773914c16a2d40f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4fbc0bacd1d65bb07c7fd1168bd5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862e2312506c993f2a3de7d947d0c5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435889560fdf0a71fe82cfd83db689320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a4cfd5c8183964a1951400eaf6e9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e8bd3f7f8b2af3590658f1722fe8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3008d299cdc06cfc8db323eda409223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eaeb367fbd868de2955f81b5c56d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca30be310ddb7630a5746290b5012325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d856b26fc7135f11ba94327b6f6633226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9a28ac392438e4dccf1b318a761e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0ff814581ca2d733952a1374dde2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0047991d6dbe69ac4a456b8ea38e32529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8e7cb5525d10797ba0c442b8e2b6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3eda21a371224a9b7f8020800112c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36d6a5f4f1e77ca6491a5ffffa4a4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075c5b06295234cae90a369784ed2b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ac6772c2a16ed6328c852e99bc0c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363d1b07fe6c3c107f0213fb40f396d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257d1a8f458e7c161316a96586475b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dadaf3eff03d309d42c0859ba76e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d2279b27e242ad292879e5f58fedb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaabc1e0556424d240e09b895ecfc6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e58ab685898f4866000f661ede43640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4378f7f1be44490d90271cafbc4b3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8fd3b1dad5f7446aa6cf1deee786b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f517c811714e960712a0611ea6fef4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f6b524a067b6302e7fb5fb31b935144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5877dadafff07324e216912c8628e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a94bdf2999b9a52dfe1c31c5b5bdbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa4287ad727d951526a7689c03a60747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff32b5808e4730dede9f5d28f914ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c34f37e1cf9797c3013aca7aa7029849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f3334975091e2499f2b7d1337369350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b870aa4afbec276912e2db54c9dc6ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b82d6cfce9a50a7e062c8ab9a54f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b2ac83766980b8914dbf0e9a94d4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed04db9c905aeef6c23f18eacfac8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14461e40f64ff95597949cd30923b21b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e837256b95ee4f63210790f3ee84356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9474d76b3aaec2b275c381b5f767c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dc2b7e51db3d60f7475131bef1c8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f5b8bb90153781925306b59c1411659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729b1899168fd146e3afbc2041db88a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ece554d99f7053a330c2c32afd28a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35885727c4581f7cc5b0b9d7ebd12362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16076f8912ad33f4fb67361cfa66ac163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda47547e99f801f8aa84fc4592508f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd217498ccdd21362337d4b45eb44db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6956a2f2ae9cf8caf95dfed1fabddad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5df4e7c1cc93a2aa321fd7c5eb9eb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244041aebaf55d7bbdf55a6658c665a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caeb1ec0ce17d7b427b03d77700fbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30eb9648a43b79ef6aa94a4700d61170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674108f8fc77cae49d3b32c2b221cc2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672b244a4085659b1a992e3e0ea82dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba61ec1011e8686f2723c6da6fac1db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcf06bbd917dd2013616adaad0986d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ad89d4acaf799c18e296003b3bb5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e774985d32ba13fc047fef48313e27076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7c6a34fc1d4b5384da07ab7ce8daf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9299d83f17fd7362f3e92fe6d47f7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490afe128db7790772d053197d94fd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d4c17d72f9c80268005da7379011480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a576169d843e86d638f118ee7ed6e1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8449bfbc21ef8e464180dd14345a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b246cb42431100e7dff2c15569a774d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916466c7df5abf038658cb124fda808084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2ca3fec5523bbcb9af9502c21bad685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfffa6ac548fd35cb253899c4c3340486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636d05e0d4cbade33139c943000cfd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa3f5c0c5e8042f9e3b6b722cb67cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6462a342f03e6a6615aa9e60c943e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7441b5d5dfc3ba63ebdadceee6b9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b263058830dbf38248c1a0c9cca6f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bfd0897000feb454cd8146b2c455892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54c05ad83adf0bcfa77ba34f69041193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c2419a7537bbef38af2a37db52ee894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68bad85baa8fe389a59bc8829da1ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b333a4d3a66f02065419a991655ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2c6e78472edfb8cc158ab8b1cf82397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc1068fed5c99781f6211c92edc2ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6059a9be704462db86a02a98c094e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e621012f57315ce1adf1f96836c77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbc80300add5e4ca6cbd25079d7da6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d86c923975dac54178a6acd2292413102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c9524500778ee587cea86653ad77a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37075764e29c1afe4f82c6907b9739d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8156d147bcc2b4b06f6b76fcbbf63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446a75be48def5038169070e2eb8a41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c6b1c3f6a0d0f1ff03189cba8054c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87cdc9e9d9e736f6ca611211d91608108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d352698dd04aa4a1303752cdaa8fea4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1b99b9a761d193b676e6b3668c874110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab25b900b267a138dbd56d878fdd28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31ca3ccf7265d6b309aec83348de12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1813a854fb847ec1d5f24de316b40e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad474f21aed68dce71fa707a8068fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45fcd67ccc75d6699cfbf78a687e68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf12a9a6c294c61bede6a281d24517f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fd79f24342a96602fb760308e7255117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa15e2a860c27d852aa48f5ae23f483118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa23bd2b45270f016dd7de167edd70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ef4138eec51761ec2f6f5a805819b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2c5477b1022fe5344c09f1261e328121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ce7240df6ba8daa6563eb99f8f642122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e853f78bb7f9cba2587cf74db329c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d021aace185bc2dc41470d058a967124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fa38a758e823f6921debf994e7f19125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce959d715df33ed19fe7bfcda3c6b183126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debb5673d93934a981e69163f347fa0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c824135d65a20ba6113d1a4300949128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb755701d1fef2eaa66d98d9237e5ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07041c4c2023492bc409e9de81d97e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420b594014e9884f729e4a653af855f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e493a065692a0c911edf8acd593f64a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4bafa091edadb6b13e0dbc3673a7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9434aebc97b26e514f62a72c8dcbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce4c56f514a991d1b26be72835d0a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d8dfa339ca5493de815ca92fa1688136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcdf9b772d70eb8c2290012ea573de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdb48162d795d6a407d45e7ec5cde6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810835a6898dbb17c45019bedd3037e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c51a6ec6b670da2d94a2a4b4146b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89a64fea9b543a0c1a06e6cf2497d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4832b30333c7ee1916746fee74a37d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b72b9e894d4d19e10fd932d86000c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54e71f5bbfd03e5429bed33ea4ed63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ad9bea17ff1b74e659ffc145bb499145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354499c0f189b339841835d17d6c77f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05c18706fb79f0a0f78ace247c06d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574711efc0dead7c7db8f195bbe52d29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e38ad7fa0a23d5e63cdf37ccca9fbe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b772517e45105dfc37e9c67aae39b61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fe132c023a57044ebb6395cd3857f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12bddaa0e4b68be6818ada9488d636152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ba2c21a541c4c1a5ab85c8293b348153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eed4803f8b9eca6f51bdeebe12b7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f932109d3ac25c85b7573f45822fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02362a7bc5c6b1ce5601d9f5e2fc256a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c393f3c918a9e4cbcab1ae30a1cd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698e7ca8536c2129b5de045c21aab23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9a2c4bf3f02d48bc19c461379fcf2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd755b3e23b33a7fa6bc5a7746fc7db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13045b816037bda2870c15b820718ee1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447618b58e5586479a1d93b67c14d214162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547edd47577abb01c933968b2013cb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340066b1bbb2049130f333113583367d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a58baf9732835ab88f2ec0cef1c31e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842eb80670c8860d2cb42e5581126a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ea7c25a44af0d2e394fd7ee6f97db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d34710ca18f7861ade37f1f763a0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03162efa3edc126d7bb9703aaa2b1655169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60481b4cfa225c82d66fcfa9d9424b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac85a4ac9e2a22e3c167cb08ea8e308171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2acf7f8fc2b4fc7a9265e8cc704d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35675fc4c8d623de63ba0f1379d739173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b7b2c9cde0b6b54bce87b06948452174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61590727369e58eb7fb84b753d8bc423175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e957c2fd891003e0de913c96f4f4d24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93fb38bb662f1ac5489a9ea43a2363177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7439c1d837594d5493c56d7d5795678178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09d4ce3bee264fa2aabf3ca7caa606179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6134b05a4c2ecc49283c09542d917180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94b201ead11eaf86fec9794f63c397181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298732592f5ed4314fbb997c222e58a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa53b07ad479e789edb6e87c0e15221183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee24b61f80f1a317ebfc1e85a8db9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe243c03e57950b30fb3df59f2f6c80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a2b06e0e90c17c2b5bdad1e18c826186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100916d9cab62c5f1096ae128b0b841187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c848836e83b88b1af90ab16b9c85c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093969cc917f389901f67b3cf21a021189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa49aea8fde11fb82ce6c51b7ca660e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf4df35de62238172bef7286b6a9fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dfd182c71b7c2d684be5eaf943f0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff1c8c773c30867c6f22419d717705193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba298231f6306f3b513850a785da536194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89a0f67aba6821f00ee09f492c7b65195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1f9aea26fd7fdbb2e0291af66b1f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aec2269c1c8b7be5d470f19feb083a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060469cbc93e577cc53220c6aaf52f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3579ce0fd7286dfb37702cc3f78b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08d646b3ed389209251bb14af55a0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afc77f575ac24cbb7bbd57461095c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3caf1421edcc57bcefc3f4675c28fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaabbd7265bad18b623e161ca8e4ffd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6e0eeaacd40f8afc4f3b64ef83f53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418af593afa021c4f3b693f4e4adf69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8ef27f7ce0c39cdd1669bba9b8489206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd54a1bf7d8d2d51d68248e6bb79fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745128e78d8e0d3e4fe803ce9b2344ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac90daa85ec70cfed0969cb9e328624209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5c6ebc6dd612723e0d02c64175e8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70ad5937e8ade398bda0271d67d2d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d90c54d8986add5a3c89559662e89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ffda4d4906b493cf66a6fdaa9b116213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd5186fe2f7a7d4de571b392ab6723214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a81bd54c53f3ac3799721e87d44d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee839d9698f384a880d7ced627ed7a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e50ed035a6eb791feb520f7c4f15b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181a601fa51f7018b3ea859471e8c68218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1aae5abd577b5b10f78056361cd8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3207235ec77689a9d6140be7467f9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f303ffa6c35dbc79199ec515ebc4cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cc5c530d1249d562487c49fd1338f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613eaf67f6925cafa32abbb9d6d626d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902442ad7e6fea2015fdbf0b7c176e0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257421c55a3e5e1e6bad78534ee3733225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0aad38ff0a9d6dd9fd193dc2b1bc75226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beee1b3adcbb98794e266d4ff525361227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd436b20fd0c967138168b69c3f653f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce41208dcb24832a1115e086b143db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e3b130ece69ea993e700b38b32159230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bba196c5a58304d613a10a7154112231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b248e5f95b98d8658d8834993f1738232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2efb374d314affdec50312b6bcd37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6b66258374dbde1c0ad7cdb52cc63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0cfad450db6c0d8d06d6e49ef2be7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45683a872d698617209c0cdaa2c5b769236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842dbc27e77b256ee18fc95e5fc3ba7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa6d9ba2d7d24af445761cfc5c3733238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db46c12f0593e74864f160964b96fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfcfee3a6d485bfd8221c75eeb0d5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56415f037da4f07b828b00385614d7d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a37444f5968b2bbc77d7ede22a8484242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54693a97f8706425295b8bccab22d53a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909e8047ac7b744073dfa8a69dd28ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3638d785c96eff24163ec2de0e4fc2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035d3f8ac9bdf05df4ee641b6df4546246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672c17227882517d4de4e44ec5a88f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62e9f1ec2b9e4a548d79c47e996b4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7517f473b47f366fc43b74bd47840b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbc3331258bf610e4b9339daa60737250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca86c62c5a8299923e2c2e1eb72a6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ed641cc184fdfb258849f717ad993252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51967c77346b42f451222b64c5b327d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276685af494c7164246ee430279ec23254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35c8a6d4055ba04712908bbf29b430255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae9714e935fe9436028be183188cf5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d4871519e76fec8b0e4325e927971257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deffabc2366ecd21ceda886662dd50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a040e36a3f384849d160b863044b081259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a24efa1f5dc4aea005d067f144c8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c6d4d643f60684951efabcc35fb04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e87cbd0d44308273f63b61a715833262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086f469e8d9ce500361bdffc2fec5ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e86f93b0f96b5694cb1dc24750ae63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c966a9221e381e85663e588a8f857265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ddf259e2254518f14065c2b2ad6dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6568e5602481834e5a9662fca430dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8256cdab577d330f153007ae5d887c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64390c6537878af9369b86aafff649269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60db03aaadc0ec67f14e7a2717a6f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe8772b2aa684118255a828b21fe9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a145832e8679dca739e6297c341139c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63ab68e2b3fb3ecdaae348b448217e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501bc44a5aba4a9c52f6c8dba0861f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba6569be8f776a8c4dde9d25330a2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234158e0f58ccd97613b9a38ca136f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6aa4b92e82c14cab6bd2df21523416277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec44c8dd2b2a641e91eb1c0ca7e908b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc70c97cfe40474d6c345c011fe3c5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9c64d1529b0cb19d6a299bf5aecc4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929031f4b5da6bea7df6258c796fc98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b30c6ff15838aa92ecaa7c1de5ab62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d066bd21014ff0bdbef9149c6432d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb562928ed11bd8f3fc1d2200da8529d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fe7026250e8f628558a5a22f9e83a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a08cdcff7e16940459aeac6a1bd83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bb55fc1fb8b8ede32a562f2f47acd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d489fab50cc51acb666c9d263af618288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8789e81d087c7ccb323b7a781bc1fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a58eefc19c8a117dcf2269942318a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc4e084746c498a2746491cd683e83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43365966cb548a0ff907124766788c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1479f7ab2fda74cef7f976bf30f85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38794b761fad01db9379020afdd69ece294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ff190fe328a2d0bcc154b81504af4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ada02b8bd72164f8e38d9a1e910c88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fbb6452638bde90eb2f10c7c45587297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae977423fb176aa68e6c66d9cb495994298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a3060a23cb9577bcff4c1692f4bde299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50175580b983e823d2ba4f3e10e733aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d274c2ce199db97a1ff1c22ba68cca3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dbdb5e6d4d3aa801d15cfaca3603e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d01163895cdc99576ebc0ac6f5065303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5993cdf3bf60d2e9ec09879eeb1ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4f4ea6916ce742ea8688a61d2a98d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab074edd5cf10a597b465d981f55990306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee270102e5b5e9f80ab368d10799298307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5721b109e9d8e31d427afebf969cef9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74368df5ff2afb6b335558062d841c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8ab1b2aba54281a50bc18da6533ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621225e13c87bb9d924939286301489311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7ab7bec7b9a21f098cdbae25e3367312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14239359f570833ab3321155e4f5c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921367d0a5b2dd229cb6235b9c77e4cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e22877a103bf878c6f78d2ee7db5d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a61039cc9b02b2c2b977fd10fc0e45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d8017ef3568192e8ca505881cf775317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ee2440d64ee2173d8e6fad96601cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aebaebe1ee7c21be3df99931b3fb7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4e680e15d0b9f67761a7791102985320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6687fe481ca874e4397deaa54b67b3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7b925cc70d689d0f7599436e1203a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707714a5cb15178160fd0110fabab095323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53834e80a81116dfba3b77a33a548856324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c5422e5b64b4f30c78832bc104e0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32590a8b7859012839ce5223c4b8f24d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e58275fe36fbbe6bf93d71ee9dc6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2a582e65a20881520e45d5266fd81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d330e3c3b50e818637c320bd06a5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042df02fdc51a64c4e75426b21e7f11a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40a6cf052b6a2594d025f81fb7d78c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5755f58eecb98acbe24f0e23d5687a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddc05cbf068370c6190e9844cf6c5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945c245fd0c95e932a1a4c854f1c503334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa9b108e4d8d637e83507eb8dde486335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf0fbf4c8f5192d8f18310fa9d5e0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdee37a1cbd3585b3f62ff9220c22bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797faf8e0966958839884e320269466338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd4024cc630374117b652953d02069339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2fc578adb603ae5dd16ac868d3314340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7300b04f51abcf5a32d797a5d9b02b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32b15cd4878c08c5443251d260701c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf856b825878b3d803784cbfe38afbd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035de1725ac49dd5ffae35e5e9a4a3ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e3b2d8895405291d2353e22dd0618345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588bf86962a08d3b556189f2a152c1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c6542eb25ae5341b8b76ef2b67a7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e365f318c48923c76a18aef93fe0a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccb2e41069a5db73c01341ee79cbef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7704c173c3b8d2ff64acedf07ddefc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2285da86f3235e75ff8211c31cdbc6f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a30414274723edb630737ec27cc6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981a9ff8646f138d28d0d4e680975f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641b34680f12687cf379291a4d66a91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08434ea72e8a5f1de54c6fe4b4c28eb1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e6567b17537f8fc8958a8bebd9c7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bcba3155e8cd4a0ff20134ff32752357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18264d2963ca5f186b9e278f28502f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65b53d117d77d6a9794ce1389b7d64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c31c4a53e45d5be15b3784075e68da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3ab67e7206a26c731a1dfa695a5e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e900ce0466ff2a2479fa37e9c95bfc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc74bf814ce1e6f638ff680baffdbc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f11b42a6443494d99f6370b9f74c5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d4da2633f6325baaf3a329f2bb66b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86b32b620cf88aa74f30b6df1fdc8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb1e5c855aa5049535c9cfcf4a91c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d938ec4cc342d45699f5ed06d0a225368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6adade17cf779876ef17a34f1c6512369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ced3fccbd49227cb49a41e3aa181d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317493eda6027ba3e7e5e60c6e0b4a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de6dfe2bc048a67a48b957e65b76c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd37247d198dcc4a6a2877d32ffb8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37289ca08116867adc3f724b9cf51a99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027b8ac5fcdc01231559d7f75753fb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de05ea64310a14faf674e4e90a3ee3f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2768683f49d6678fee83e3bac0a31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc55d5e8c97a349017f42d472ccaa7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b10a04f489c5f723bc8c0bb9c1206379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fb9c7756b82de2311ce8babe6f298380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c699733c5aaf4e3efe36270c50a18a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138c8a9935bb3b024ea5e57cd929287382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8328891b1e076f6d4f41a7153c47a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916247bf7a2dc62681e0185eda387caa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd458760e02ffc781f6930ee4f598e17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac10883789ad3219e7735bd9e5f05a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52247dced9ba113a0742320eab95a6d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1bdd6faf43207e67f0b795a1dc871388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c85663327f3e6cb92fbeb31c1f5a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d878b6b37b64a3fe837a231e6ecb091390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2280fecf0a97840b7a697df6def9af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b32e660a4e2e1988e537cc23a804b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe9bc47f9ab003e2a9da08b9070f7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c687c11c549f2c8cc241cf7b7089e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fc42417a79c1834a5931092bd676d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6691c84dbe65b7e5628eb5cfc7fe54396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932e08b9ada982ccf6acaf9ede5dfb9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ab47967d41da57dfbb6c998a36930398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328e4631137f9755f427178a14f5939399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4df7e95ca768be16e51ceaa935a0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144e94857e91975ba0501cd7ecddb64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be3adca8cb4dc62ccbaf4f170d5ac0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9afeaade25590f08c6d67322df7943403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5148165ad1199fcbb3a808cdd49463404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853464dfcff98f065e3c81835ae97922405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574ee7836a8a62f7cf403697b3b2969406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229334c923c311d8d6a8f772530bb481407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb02d1884d5fd1b60b428f39732549408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89286dfd966e5e19cb478469d9b936bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd96b03b26f8131e468d8cabab5200410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffa807bfe572cac4c048cc4ebeb72c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3f1cf1c668c1e665fa93253f3e3d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aee9fea4a4d46f07362adf31fbdc01413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46723d06562447afb5e77a26e7317729414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e0a2c7c7544a6f96d471d2e8ff5d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1905a31c19a2b2e3169b46ff1688cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754a6ab0ef755acec42bcaa7fee9ec9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca43be9bd2b6651152a85740b34b39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0387afe22ba1a8e611516a2e0794e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a055a8831083560a49ff9fc3af9a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d17cbb50db2d26bc5c1cdd24728f5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08e5916ae76dc3ee4aa8689a4d4305422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e40097af1c1492723570b979c42cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b6ecec767b2fdc425e9054c98d440424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d16dcc01bbe42897c69f9627472e54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2d89b2541725c67587d23355c8025426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f7bb5c0cadf4fb2cd856ad8eb92dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b63ab2e0816897963cc7075f5f375a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca45b07d338e617b51af658a076a8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aca1ac73cc0a8f7b5978143a3e4cc6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0cf5e542b5108b49dfa157d2f4484431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0000549913b73b8df76037c584e8247432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379dd47014b00726d22d9d9be63ff18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21790792d876fe94ccca2fff677e5c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9560db28ab5739a7dbefa4a614c7728435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928a4b62e0fc73465d816a7c5e7bffb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741d1da6e811eb464ff4b6d744ff6cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac3bf4acc65b3ebed5c4773f44363f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad71b1e96994c2b5ad51bba0c7a7aee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e7da4547f14728f3be9be63769803440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6614ed945ea87feb7db8f72397642441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1580d5af0cd549135aed582612be4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbe57b5749ad319af42c84d4cdc30b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e7c216f6627c090c1c9e73a6cf518444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ce8ceca6d93b594722db5b7361464445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe0fbb2964bb841562c51b37682fd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a3023ee27c548440c6db45f08fcac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c5ecfe2f5623f1424adb4c591d4b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcdd224c84428efb97d02035a7737c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be37d50ade0a85be9e30dfb7171953450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dea76c4b13485f9caf76c26a73003a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6519382d1aa4cef75839167e255750452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8c3f59275ba9eeb415aff0326c0d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f512b052c8bd296ce4a444da3bfdd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b057394c7fcc80167ebc5e5b964f94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fd366299c95f6f6e99f3f6366b8ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1ac209219ef5ee2cceb44dfdd076f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc2b1ad4d5be838fcfaec01e168fb2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081f23b0d2418a7aadc2d9005ec6083459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab892883382b30527a36389d4ee75068460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e557b580eed4cb4bda48e3b634887461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f652123466aad3f0f5d1cca071eab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f7d091c8984263f39b7f0d3462610463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671993dcc50c3e81ed20e3443a28a0f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9382a32f109be510c5dccae51616b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e072625a6f7d049ec7fd56213a2e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be080e3694afac28953e3467143ac7b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c4c6a552201d34f3fd4b876e679c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d96b18107acc85df70fb389fc2ef6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875539ed93d443e6bf03bf500691ae95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0541f56b4cf4d38649080fe109b1331471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd6a18f6fe2e6f4281b4dc7de52ee3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7a71572b05e0c38f18486d240facf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca713fe53b652d84f1355aa56b50a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990abe402634e722d5c9672273fde44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26660f1068ebb2059710a326ec76a632476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad018fa71e413439e18b68788c59d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605f9806fa5c74166bca986ec4f685e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25ac19a90eb14d1963520755a4df1d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf45ae4739dddcbe0eba710c19c9d67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b5cad1df10241bce21caaa573c772481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03b0bc03383a42d0438a685b083f5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4f989ffb6e7ba0af4b05a737eac66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ad1847a42d4733cd5079768be3d7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48732c2db699934303fa691a177e06af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde47a0f12f1018a660098446901d763486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23986212e3e60c6cebf91ea442b7c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5303569faeaedf65b3bcdbc606c7245488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808461d121868c20ccc519cadc95988489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b0609f57642e47cc613bbeee83c03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3e1c9a7912150549a99101255edc7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ab612b68b965dda19a8418daa81dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76319a41e019aee3ac560f16c5ebec46493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734a56f2cf7e80e7b45c1d13616c548494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd158012ab5059ed8170ede1e1aaf3d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73283693b44a5002510eb73da5a44bcd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a58effe407932c010cd152113f83c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52422fdfbd592528e6ba8ffc8814974e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd1d76f73ddcac5b01122221b0a4ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfed2a4098c0cfde9f978ded08888a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd015f913e83e73184414d9243abbb6d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d3828e2e60dc40d80f188304b6d7f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928ce6b5ef40cdd948381a74380c12d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484f08f3e120e395081f0bb5591e1f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680fb8c315324f6c0d5e9268dd3a625505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ec628be7538a43bc27da257586a13506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be1d2f7137025c26fb9307a632b443507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aac25d0123a59e165e0c1936a560bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f2f36e813e3622719eb7aad9f98f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3699afe5d37e712b956541fd9c38b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb53e3f7a83616a18464407c1f7b19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3f659880d92685f4af81dc8cbcac4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c2865c0b6d8a64a5d4806669884a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89062a56d793a27d474df32c16bceedf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae63a8b902f37d512ecc40bf744e763515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44967f269f0268d84efe79758c9e2acf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc013badd41b0ee54ce6fa6f5ad310f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aea82cbe6f8076fb6e2139e925c70b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7798fdd59e8ed0c3a8cc2ef056fe2db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d170cacae3238f7403f325365a937f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2958ead22fb92412acf679439944282521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22dfdfebfd879987ff5a8320eddfe1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df85c64e9034c5f3fcf2a8fc05bd224523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdb2a9d4f5feec13ec06512026d549524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec655d27373f51411e32fe1fc47a52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c32f57a7742c4490887cf204cc9e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41374fb7b4a159154e0a742f87b072c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603e524dc13db96344111e780cca6c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4a5e4f167e7af36f55a80f89d8e80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d286762dbc6e578455a29553c95a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b27d065d6c57ea35f1418866b2366f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8309b855b2565eae707005ca39d3ffb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d415077bbc461e55697dfe7e326cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa9b473f298eaaa3d10d379cbba765534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5313dbf370336661cfccf3e0e3c7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bf47c7941f4acf26537258f60a219536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0b6d5c9158262201916e98ac41006537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0620cea40501427ee98493ea321a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad307309733363a367b2842d34e4e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda57c6b20d59d74aa0d29cd0fec314540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cc802971d7e8fa01a8ca68dfb9bc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d54073c5e50a6940f7e50a46581cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b940ca9ac327a97e53f02d7593f4837543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579b72a08c93ccb47f4e00445dfebdb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23276eeca8f61dbf9a3be16fee1a969b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8b980c2d374a6c6c9a8048847f021546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990313da8981a2b8a39bd15a2f3ec8d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584420c4b6b94d972d058c116fafba7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd05c37fb44127f9724d7ab70660fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036524570ca793faa0f57427008248ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fad17344391883f98b47591dd9ad3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9476759f2d7fcb0cdbfb5ef4d1c70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf1972ea10c5490baebe76309e452e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be89cc9ae7ef42a66c771e9d232096554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65addfbcc3dc20081c84ec86320c7223555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a364ae6592936928388351933db31a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf1c51ab0703e16eda99e761e972b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66f2b1044508a4770ba2076f77925a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54abb04162f5b8d03561d922044831559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e7beb0e998869b4c22f357769cdce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bd5e53112e2b2523ae6d6f9abd5df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5103b5ddbd63162a9c26fb97d5834562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e383342457de688a22ed2377cba31a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c1615455fceabfaa9c49b79e61725564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195442ed35426209f61b0ceef8fdaf19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311f6e71c4233f431438476e5e94c4a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0f6324f5fce593c87e22121e84922567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ebb9e1e4626650c05e7ef0f494bdf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2b2db13681e343cb8f0dd993427aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e90542132891ddccc306cdaeb50dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a61f73b00a5180be03a1d505b09347571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48d3c4e9d695ef5043f96ea7f501a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330cd103cd78c7f662d3a3e0a759a4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44976a59ac410e7ce28f07a6d2c002e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91ae7a8a1eeb0ec0d9fd3fbfdbe53d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a16da47df59d3689e7e10ff776c72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bd9b4a277cea2bd14dccf5798bc94577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecda812ccbb23dd034696233437fb22578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1427a9aa6f575c65c11a8284c6121f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c7d55f898a13b29c67414f21052bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cce42f8d69ceb8ce433ff8f77f17e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab32b90ede84566d9a333f8c373acb8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd953bcd50fe6eb328ed609f63b1e784583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4230b79e5b5c1223d8330946f96c04584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770b4b88d6aef086bc33a41bd8f51c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d4cf2ba18d3a1e9949a71d60657a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca20dd57549d6c866faba337995705587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef46ba72463688edacea3065e67542588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3457e3d189556cce6e87f32a1cec2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d30394a6ea9fb12619f4bd7516db15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47165d0cc7462f2d9eb26e263ffb625b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9756823468da4b068e2fc70b88d53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf127442b3aa7dcb5542c43484414c83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15dc3532c89569c496f51824f8271e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63c0a5634927b09cfc184ba0e5eb73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e8c3904a6eab6bc1bed84cc0e8b7f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fb95700c094ab1dd1e1f7638a26de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792910b3ed20ade82ee6c1b168d8b49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a1539afe7860a94edcf17bc629e38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9d9fa6ed1cd5c12619134f4f4c6f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef21c5e8d750018764e106f3040242a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70723543f2d7610b13cc787c1e8c0ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99d983ca4d4942cc0b7c055211a0e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058ff224c75f44762d7d4d8bcb6f7fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff8fc9ae92e6b307352766a0c2f1b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215e7569b058ea202cb787bfe9b1741606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7133dab0b3125c0900bcf353529105607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfc5132eda7b337459187252b0766a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88899f6fee178d897d0107788f69f754609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ff3d0f962fe7db2ac472ec90bf867610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b612823febd3546e1b557401c1b8783611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bde398002cee371a32dcd980229b09612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e068070c4d21c08a799fdbe1a8f3458613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb85a976f4196cb58abc65476709329614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3878e7394ca7ff74c88d49616ee80615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b82c21048b1bdbb205171bcda6514d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce178fcfa0f0ceba9745caa58000b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bbdc577081fe2e18a6005646de353618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f7cbf2904b1cc7d6c02d5931b7968619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e523d00270864e1ad31a414f4754e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f95be608f20da53f74d52b42fcfa0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6691bfbcc39b9ef26d96b232dc61cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc2a45aaccf0318b7e166a1513a8a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6f19d28e5780bae3304929ef677da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbcb09a696cf130163f7708b39c075625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f6d82b67e790cb9baeca5f4eeecf8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722b4c6415990d8b9295c199bcb0822627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4215a7afdcf282480e51c78505b925628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2894bb96d6cbc8cf2ecbb7deb0b6e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cfe9d016c5baaabb542d3dfc55a31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262558a20d817027a0300884f2deecb7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c69616f35e6afe6c5f150c84cbc86632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2be817de889baa5d5c5e126081978633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce5b322af3018642e1ca67cbcb75ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ab666a2dcd14eb27cf4f03d8295f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcfe337f27826881afdb83ce1748af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22b33533faa98465b06df596b48582637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d6f3fdf4858d361a1a9f51c40d157638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792b63ef92df704bd419be3f9a274fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8421589e8c568d0ffdfbe45a5a7fa1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e9b11dadc37baa0b8fe8a39ffe5e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21be5321583b5e0a181c6001d8ff0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf678e043cfd1241310642b55c9c8285643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fde54568d5d2533d9e78c55711298644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfaaf6b2c5c133214e0bbe6b619f5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609f4363760677eecda13355e253dd9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deab68f2e3981fa8432a1c1f5dd5f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fd6769d54de20d44038eac9911467648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f587e50ee7c2e40867308e8ae2ed90649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43790e6f17fa9ddbfd118b1606b8a04a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d13ea96007d3f0f704c288e9de410e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7b28658b7f2f77f8bf8357d3593db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d93e9762a45639e71c7de1156dd20653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8e6d6d48f0fce69a73ceb36848265654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e075bac21107db7d13cfe020e5ca2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff088ff1a1c8bf0939c3dc72806886656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f283ed9e635a256a493286236dd66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085aa1b981b594b47223f36f9b7054e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b094d853005d8672623ed848d1a80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05b8a27e898706e79ef86805ac0238660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fe35c4726c5cb681ec71d222c9964661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd59094a7bea41ccc8a9336484a5f3a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d63e8ea3d71414d1548c5f73f098e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf571b3ab79b343a3fa8d33bca60615664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66989107f43ab6f91e9306b5e2a2da2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc978d911e0a4554a24bab6f8412f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e054761235612190367c81afccd11c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825acc15e9826860ab558ff85a217efb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3f23c58c37a83ded1bb95b260eed9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3eb1228b90104a98dd5ec36bd69ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3502c187b7777fd84238c21c600d0e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a01be5391b1f55eaeb15dda9ec83b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7a27e40e24492eaf4297db786cf32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ce3695bcedfb75bd633eba5088a51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cc629ab5301d365bd9cdff4fa5304675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66669a6af092b34438ad367a3948d1f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65402faf5c136a55474046b0b6ad0db7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6246d8566d86ca1f1a858a2475153da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa897d4fb9b7535eac5788cd31d4805679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee110aa74043ce4d691dc92c46f77f79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df2f85d605ce43b466df56cfdf354b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc672bbc392e35808be13d0a79d2c48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d458197a887ad6917abb9a65747b31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4338964cf5ce39c82710ae16264a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9591e660060d26052178a1865d516b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0839c12954d8cb8a0389f2a8cdd171d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea738a2b82ba4c265578a87cd407a473687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5020fa06b8f404420dc39fe892f20e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d8c85608e2e1faaaab1e533483e89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3d1f34127cc434eadb56032ee7ad2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b04697401390a12ceddd6503e0eb9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54235637f3ce273845603496ca1dd904692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016571476844900e18d39c6144220bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940c3ef4a61fa858543919439df7de6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca733535556c86c03b3a89e5cac3978695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6823600c11231a4636bd278da3f420696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb85372edbd25a191ffc81732913dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224f759340238b947637683c03fbece698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881624e62f6547850917016376fbea5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef307f1c08e862f31f19353082c3b6b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304888e06ba52f9ea54fd25138faf4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d417ceb9d8041a859765a10a2c0f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e0afd8fb3c69a52eadc48b0971451703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c891bec0d8ac338d417f78582693e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f414412d5dc7aeb721ac59a0360ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fffd57f3726a6876c27997d78a03cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d0247303a42b67dacc6d0df74e42b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34ecda9d67a0080dcf53d137b3865b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd8917d1d1b9c331054d48f897ac5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbc71b3e062a2069d09bad12b47f1d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b124d470e4d6ecb9499bee87c86d4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248df5e41354e1d77c0ae7e95a5f31b712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b17fdd2f37ed1550b92ddb90ab34811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e609fa57bd08d0def2bdd7595559f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4db7e3ee11bbfb6b05e3183577b4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a95648268181cb1235139d0beb2ee94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dfbf94724600d7a21785a0e4e5bad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e6be927a969799bcb50b476a29e8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff51c6331280e2919b82449c1d00017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292489e9269c07b6217983c325c12db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dc4b4ee9195aa0a7689dca37975579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae64d94c7071df40000309183b81b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2489fe458da5210ed31f77fedc01a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906ab2364dbe5fe71fbb297ca2eda4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb031c0066027b456ff5ae7afb857813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3883c029beab72392acd693c98207614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96555bdcfc7aaec0feeda5f673748cc715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29a1ad9f4fea5f6754d92481d851a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fec2facfafbf5b3eb1d4e1163b30cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e90ebcae55407a1321a19df8750a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef08c5555baf649d244b1c7010a1d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75559bb345722ac5f2fa4022101a9e3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac725c93cfb0ab0bd5d6812da33b2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2c522190dfcbc1da0ce3b8fdbf9e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b24454b38357d89b52552d3c8ba0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51076c07a4a207469d8f06abdf89da524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4167a94c86d5d693de26309b5426ece25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef1fe699ec123508496f0bddcbe50b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ca448b4e9e1a18a35ec9b36e2b49627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fa0bcc8c6ea2aade2a15b3eefc0a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ee163cbb1ac8a27211576ff3f568b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b82fd10fb447d377a2dec8a71ee0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63352e419a39d3440cdd8736717f784e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d388cc26085566e181f64ae6e645e4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd730f6327449c0437362062b581b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc84b0dd6dda8086b14dc81db00cc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f358b7bb63e0952bf16b0fb59a074935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b572f6d712e24649a70d37848b3193d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99d004efa13d5d1ff4a96eaf0bdb7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7138198cf115c35a291bc9f39bbc9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc9b17c794bddaa5ad9c779e878ffd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04c40dd2e50f683a5d70a9c2f6d02840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5475ff8bc205ba57d142f3591c6ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014a1023004949ab0095ee515b42aaa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e68d962145a8f2e75f93ebb8427eb243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a51615809f4c773b12c5bb6c7af62e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80944353241f76a0d284c15ab9bfa98545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fe65a70e4cdda249c0297d5dca04646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cc5d362df325b250e4d419b31dcd947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0c6b8f617f93191630a879890c88748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636c75dcaabd6c0a8e15793adeddeb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34d2fef8f1f94e4dd16a90f013401050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c9ebca749f5b7d1a7b7721ef9c40651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f73be8a1a1008a346dd7568adc836652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef46ea795ccacef9ec52e512180ebd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe93d288f8b7518fa3c12c8b44091c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feb2fcce62318aefc85d7b2a1b30d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad93ab5f3e5dd9db233b019903cb70e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42586a2b9a3bb6f6b89f8507d95805e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08115c2449b77a111a74990b547cc34f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83392116e9e3f0e24e8a45fe5a44066659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6755cab053d15ae8c194159ee53fa7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf21cc586f2aacbf83d6899c477f97161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a926089646de6bb7d93d49d56e0db762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbce02ba78936459c8767b419f3a70963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2ce43dbded56b3dc172a2a7148eb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b8e41b2748077e1a730652f96df3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb68cd94f7b085960e843070abcb7a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ae3a02787de9af57ee00e5b51d96067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1710bd93b1a669157397eb16b0705968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc798c6be8aa53484ccd06e8d5f7c24d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08404dd235b9bae9a9ace8c10b1c13d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ced45ad927b9e746d0d6ded2e78b5271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fbd3fe3bfb01257cd53ac7c5f985e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10156ea57eab7274571e946968ae292873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc56695c687193257bef7bdf34c6ea674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5adcfcdaff9182dfdb8465184cb1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb0c43c6c2634b4eb6c4a098a5791a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8b3ca5abc8ffc29f6a4c74349c4c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305685dfd005e86e07d60bb471d21eab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91b4e89f9b1c147961d46e03af71df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde74351265e7b53f1915b7bacadecd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67033ff951f969c4ab3940a73729ddd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131e2df5d6f64ee688431e11e3af69082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c76cbbe70efd811d74c67d4b05596d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef769550bd5ff379d8b09a63e7a926184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f9a425dc305f2828570f14cf8ac7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38f8ec73a9f2ff753b0e423fb44e7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bbb24b6803cf2c3094854506fc28a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c8e82f7120c5517d67fdc5dd5df3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df283a77e87a3ae39802f5a32354844f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668543d43d0e474452fbf5a0b25a61cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e836f4d0d9ed0123b3b64c60db21c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc401ed5759415681d3d04120f6f699092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5da11b504af4d7392760c9ffe5e94793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33a9be8a395ed115a6c0319de234f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199c8a3127549a3687e23f375c9077895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7c1078dcb13bbd14ddd7c9b8a786096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9e7630b612878479c669bd624931f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eeb014f56616abba058dc194ac2b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299dad070c57c8fbc13dac073377b5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afa65036acb0995034476edb8690ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba68d60ca205de310d120a2da7f17c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b20121dec4d21cba291ba190dbff6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8c46663630665fb0cb96e1d7ddc33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8788776f0b22f5912d0641db4760a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3fadb91297434cf52bea74e331360105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a729fa751b8eb4e22eb8f59cb0b82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa43dba96e90764495ba1c46165a81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3b75aea3ef24077ba226f328fd0fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c0a521c3d2198412e76e17e7bb630109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e99094970ef844d53ec4fe2cffa8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05132254e0e8d7918150a6a81a7dced9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51b468ffeeff606d58bf82704102b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86ed9364fcb9c13149ae5dab5f3cd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0e4df82c94222774963c2333cb57f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f858c3c10c151a682e21eed8937267115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba9e3531391f591a2d1055d1cac08d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c0e910d5d49e45655b179401b32c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b5133425933df9147cfecb705cdd8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd97cc23d68bea8133c1266a9d2dc5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818282fbda9a2e70461ace9d3bb52e4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fb286dc41ba937e1557bb94eb2731121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af897b906989e6d08932cba372033f7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459fdc7e07f505294308f569835417a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9a3a3356199a5a267d6859e5a6c33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b09555b94bf2501a65e6f83c38460125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68add4d0439f99e509753770ddc79f69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d17b7f20c1a655ade52f18488275e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39a24f0bace18b9dbcc0da73a71cb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010d20e168b55cbb301181eb535421a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81a6c45877a3124e7212a6904cfa92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa26f48ad2fdb07544b9359e109510131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc9a013742684c2ebe6a1b7121ea49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936797ec13447a8e34c802019428461b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f302a8e75e833082215d2584dce8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db5b21880482da53605c78b941a767135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fdae0b4f69423d34e9f57316383b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274861e2a939c34ffd97157210cc5fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d847acd8e667fbcfce65a04d4f29bf5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d2efcb300061f95561da2a605d0a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366a6b927fa1882b1f59850fbbac5e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56452c14bd18febb06cfd9d4e228b044141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834c3c704176775b9aa3732570d8d18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120b206f4d3ad49352d3ce1d82f0e36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb6ddff4c6a6d61bb03eee02dde505144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3b84e9888edcacd79140bf3dcc148145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a200fb687f9bf66fcaa014b7e41096146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412be0dc1d6f9f7cbd44dad4558ca7d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c2fb8fd8c4c72a6055063f0e405da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5261d7b54084fd1b65d9624e09f69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2b29f19ca1e76932616456c3f94e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137fa197b277f712b0c01c54d1d2272151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b60626b8b52da9326d776de465f9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c03542cc54478978046c667726454153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0a92c2c8adb7a56a935d854b894d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca545caf72c5970eddd58ac995ffab2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23d1734884ebacf051a38dbe7ce736156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fbebe2ba672ed295a75c032ee419f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f034d00164b4d4156a00d2b9bc0900158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cf91669160c1de953b28bbfcb6753159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394ca070f6ebc5303a2bce3a53848c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6389f975e25d121f1d788b410f45065161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bea49f30c05bb122fdda00af2106ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1d247c612b987315622ffccf09982163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d09885a997313310ef6407aae34fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa46cba8a3966f5e144064d3ce21cf6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5b24a63752d968c01b85bedab6ca4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecdab84d22a849ca5103c76afc6a25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c641c2b5b7703ed3f825a82edb1d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46a7e3b79a6199aec330ee6a6ef683169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c73eae5a95ab3b8681828ab5ffb340170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8d9f18dfa61c288b62067de1378e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c744295c2bb291374c3db98b7c198b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c12a18f7169d8b316af5520de9a5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2fc25b0b4e417c5f776c887756d66174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6cdfd8a244f744fc50072e8746852175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db9b3f9b1de73520704d11bbf2482c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7c17630469a631b8c966b73f53955177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b14df39a4291be12561da59dc23ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406045092a38073b01bf64bd272c5da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c427112337e735e20d346c1c822f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078cfda52238f866af48eb2095362da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041305be6842ea9520fd81cf7785a63c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f878b876f0cfe4f45aea9c6e2ea8c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72122559520fe4b894dea4ab9a96813184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38071dc3d15fad9f9923a3616781f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e2777e4714c7c364de101937af813186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5cff28dd250727c85d8036cd6eb37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2861f7e5cce1ecdc0b8bae92fdf8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88019d55dcc3e5f242d4e8ac5c2489189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77440c771eef8a95579b9c09c86a17a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8103008c38a740299f90838f6d89cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d27b80ac2fc9da84ba4c356f8fb53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3584d0d2801b3a3e9f3589df068f78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847254ba50d5d135bf24cfd598be108194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acd73b473beeb404b3074a658fa108195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3aa59fd299f619158f3483d95dddd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a14225bbd0d20bf1fe4549caa551f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bd4c86ef9b37dc409a898b7682487198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549dc7719f8d540f7d9948a244c1705199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973217c0c7baf175ebad5e4003f0fc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224abce6affe0f6101014ed1689fde6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ec41bf2a043f15b2c865961621fad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40f8840742a98d1f247e09e7c37a93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4884b1670767326798db455b85f52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6e788789b38abc4561b7233285f89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5979314dbf348cd956798d72fd941206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc96a7cc2e7073fee229e61b89808c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ba0915ea017314b44312d740dd3f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d8911ed007a37be736c2c2d0f74b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da221ceb4e2c96e8682b13d66acf131210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7050580474bace3f7f6c5723818fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cdf20a362f4242d3becb7ead292d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165a97902c2a9c300567193bda2875a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317991e825a2ddbbf97fcaf63f34ea8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca34f5218d14b80d55d33b6a28955cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e40dfd156ca5f2edd4b4a15ddf3259216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88a1018feec3a22cbdce76e4b125f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc179db22f79a5694654e22ebe4df9f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967e48b4300b116d97bfceec2d8ec00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1819e7279f115986ce91c7583c88a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb033dcac86d4ac0e3b9e0ed5eb2af7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98486984abdda982494fbb94f300958f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2423f87b55341b3803ccf188555a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197f7e7e5b15cb77070653e4d2db192224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9cf0222d7d7d1f0005fd679573c4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c972240db79e8902fa57472f677f51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a27ca2c34e7522128a8d5527670044227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0945c9530bdcaba88c7dab0b8e5a15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e247b83f2f8dede424fcb83767f2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2382141bc89190e4b8b6ced1dd2ea3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcc0cbf592a40fc3663c67c2968dbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e878b0980c531af044357b9ead97a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fef1d15d07697e6199790cc3fc2724233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c931fbba575d2aaa326fae4cd31027e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1d8f3f3c18f060f237ca0e13e4494235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cdf32d783e90ffa56fe929fccbd25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdfe03f96e90ad18aecc9f93a858c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ca6b63d609d42849e98eed91de674238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ac223f259044a4e8c148074a5e7e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9170692bd9744591a9160a78786179240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a568111e62c6283b03a565520ecca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b362110c8805b69ad0010dc1cc7fab6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53b739bc5dc0f21442e0404930bef7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975ea6b4f48d7671dcb3ebe607ce17a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f90016164b1c518f35171d42042e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7ff35708b5d1513d50b9e03013d1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e45f2496a968e5fc046a4ce4b3ecfb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca736a241408f53e58ae450f9dccad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb7955a79cc8b31ab7ae91b3976979249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f4b842090715c95e17c9c6a654b25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faa5e110f7e46222ac0dd5ac36a1fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0e131bb2fc896b953f1c058dc4173252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441413c26291f7788332e42cd3793a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7aae7e93ebe6127ee4485d7f31e6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c61bd42df8ae320ba08ef7f0a02f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f9c6430a146d6e00142f31f73d5df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21a0a86909ee91e2305037b3ff77b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda9850518885844d656f6d95f80226258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b02e4674a836503aa2636ee370c98b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edc920ef827febce1dca4f7278b825260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826abb763b21e83fe0aa5c2c4ef6034d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde57321715fea33abecea2f46a67357262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fbb95ac11f121b403514b10716d0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7467208c2cced5d28cf38884e67baa0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992ef09039a1004ea91fb943a8ea2ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d285063ac4f2cef81bed77921704b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aee8ba4628ce5fa1ca75e95770b2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2ee7c0505048b70f446a1b9338be8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ac95ba5a4e22ac8842e0a513a13df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148e5f5a4758f88fda25d822c639d7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c559673b2dd9af37c66ffc41f64de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a91d8dae3f9182ce70c788d384181272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad45ecf4a12c2e8792f08b9d195877273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11960f84865f1dc93a6096b271bb9f0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d9487e64c6f0df64916fa63e9444d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34d19a5e4d5659d85b9964e84c3bbe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fafcc04ec2b0e0ea84c749d2b5f4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c90271d39762b23b685f1592896364278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff2f1384d7393c14054ce974e35ad0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1392d4af20b3ea0e088f32ea0bcc30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9cdb2f1b13c603df8a92a5d5a90e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98245403e89a62066598f57be5dec0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac5c33827e1bb0d35fb76a42aa7b44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959062645dfffc55a3fcfe8cd0f713fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7910f54ea3fd5be68452eb6a36285a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148379b65abb9f475d59a0d2142e7a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013a7c9cd068bd425521816c5b02b97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e84113a33b6446275c191e54b781b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5c428c051b36ea50688467d69d8e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26407c60091e14f2ae3a7191dbd1cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b45143e7a7e444df64a43545f3670a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2511aeeda7571b260d079911cbe74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5e240b8c0c4098b778438d0a189f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb37ed03438e80e1fc396a79405d010294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce8831969114bb5c2791de451ef850295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78898e16b1c19a3141ca7113503b74e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63b4d0fc9c04e7f2be4c44c835a4bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e26b18bdb21a7698c515981eb1398298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0386149eb9b57ecb1f991c7af8d303299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c09f9ab02673ca2f8025871571671300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b5979632b94c03c78a0821c16a51d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce3dbbcff9cfe07b4fec23b53e1208302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f1108b3b56df0c27c126c421311f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950098772c1dcc869b0af4641f8ce7a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d64cd57bd78c6746bf9da5f62fe03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7df77d2269e00bc3362113014b51d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25b03b36c32dd4a4d3dd7738163c6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a707f7f11702f034d0945eefdce99308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babea99769ab3633851b58173b446343309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f135a41a00a88c7f6399bc33bbf57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e5269a93ddd329fbfa369f48dd0a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac9179438d00c5457fd69994974fe5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dbc59f1cb90dbf787a72a6ce75701313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b044ac80f1525b4b1995a7ecc7590314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcb8adaa3213f7cf882561309d37bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfd7e12b450c9ba9264d68591a1368316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842e78911144a3ce375289b5f948e54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455515ee0d3902735cf5f54f94c12bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcf319beec1a64ef02cf5469d6821d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca6e399bae236619f7d4ae888c9c35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b499a48a6fba5167ec4ba9592e7a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85245d746e0f62a6d6224458a19256322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e24a2654e77154a39c59849a5ab88a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d12ad2c4839bf000a541834b58a0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f959d2347fddf29aea2b3d8649b0768325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d2f3295952942c83b83cf62a4113c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699fdb8e296ac4618370a158a38e69a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4a3cb9dbde85aa90f9180c80e8dfb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4acbbbc350e16f2bf42c3348f0c57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a814cfb7091d0cd2193da9b4a423962330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a89cab06ac77d18e4c7c686f7f835331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e0e39eedbce68523fb429f295c59e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c20bcd697293be310a638ea6bbff8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72499df8309d2a9d33a019e0e74130334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb3f9bc36f17711fdbfca1903904d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02951185a1ff84957e6f872497ce4bc3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4df952f6812e922219095a358fb16d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bcb81386c5cb7cc16c421dcfbfc4d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133554c3b6bde645ed7401f6d2059fe6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65f64801d99504066986838ad3bdcd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b998b77976d8f8c7d1a9b57f922de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872ca52482358316ace72c030741719342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967d86901aaf767f1d703979ac42340343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf181e9be2f59ae5cbb4b404e5f8c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd15b0b79316c2e9919574499a94f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b27e39c2e76ff5cb2533471c102cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8954fda1f0634c77075dda0a33df1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8464ce42658e6795284e9df16473845348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06cc162e56d06508830b0437213991349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee63221180181f7d54ddab969819dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2019acf3bb729968ec9abb9af0719351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7e86e5173954bef56fbc6072abcd3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fb8f270a12f57e04d87e92dae80c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc050e9e1c94e3a418160d5e39ebb795354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5880ead18cf91ea6a1025f24641db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d832b32c47b46e4c126605f9c1a55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cb061e2c544bb559f801fad565c35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2942801b9b1ebad54051fa9d39d51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c134e0f45ac840f733d8d5fb470a60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098493dc872556e0693afb653f027c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8ce01525a6767914148b825133144361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fec1a0c23b1517cbc4298599abdd2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade91a06175e0ce278a5c70a3db4d340363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6c9fc586c7a2b7d6867874f5b2216364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b56672bba6f24e61fb9ab2412b4192365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e18e26682d0726bef076c4b09db87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03472f999cdb444581c3e5d3fe14a96d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4c96f27d9885922025651c3599e1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7023a58024bc9a0e98a2add8e62ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5f74b51ef1eea9ba8011e5fc1da65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbfd920622f7ed20d053391e800709371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a38edca29d79abd119044fd9951e11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849cfd8fa0702225ae27f68281b560e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e7abb80a2e7cfa3b6b582e51f165b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ebde8d749fb17304f75c85820ba45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1241f8ccaca8f0f61b5c66ef3c328f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0377b42c25c7bcbc8c5e03ba507980377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7cafdc5880c551af8e9a590168dd9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8beb3e421a87fbb7a92f5931cbc0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd619fe78610cae01de00be2f1771e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d57ec4236e61403bd7ae3128c29bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac0067d23ec3406e50a23de0398621382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588b174b57ad0b1f2901c584a6bc0ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5736e3f710ad2c003817846ca054e45384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1064b0c584bdbd2d6c10f183d963bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de4276d36ea29db03929382ac2cf15386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae74d311cddd961719d24a26ec2a675387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf3f92ce267b553cab600e1ce19b64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f16f91a8e9fd7c60c1f602064884a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79179711498048d643a3e8acb44b0f92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391800f0d3d16f7de7d09847bcada7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817b3f80437ca08303dd590f8b93015392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b4e2392c6ca03497eefa0193f41e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31c5690e6cfe2d1547f67b3e6189a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0524edd711260be74613224b7b10c9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ab1ed207fad13e7b10b7087046285396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275668229bf09ee828b109e770edf5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c7897318306a031c382aa24b4623c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80aa0211489682100e455ca40613107399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acefa7c43a25559d07cc067a7b43112400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f324bddbe650331b34344a60757faa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d320a53f41b05a3c550ff35c27d46a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df581796de6998ce6f919d12749bfc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0b89937ca938b709bdad42e31c14c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcdf1688ed85dc598bfb811d550c55405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf448459209342798b239abc81a7ed31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbefe03e5574e5ee497b126b75beae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203947317f7a5792bd2ca1d408ffc58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d683fa4554b9e5f4779bb64ae419a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa419de015589f6e13bab309385d9a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2661bccdc7e2673611b67874414fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076558cfaf19d71dfdc5fe655fe20e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3c132ed8ecb5100cf3c83269c5ad5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862160975bf4d07a786fac0abf6bea0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b547cd435629b4a7680d04aec129f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ed44bde8990e5650f4e9004ca95f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85482d51fe04bf2c38c28b971519e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c32827ebcdd9376ceca6a1f50af21a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bd86ea5eaa4a9fdfd709528b02cf5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029caddda5fcf4cf86f90f2295016e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92141e051857ad9c71cac21f5568453421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5134ab5b2230ff1d9f77d10e120d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142b80d91369c79857ce73df7a0443a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ce10dc7f981a432b4add4a6952656424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4ff31bcbdae713c445601313636ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2177ae7a96e1f0cadbd6bc27881e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c0a7dbf9ad540031b05db0e80dbdd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1025f897bf26748931675fa29f2d624428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5b3a4191cb9337aaf9ad36b3498ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af02c4faf95386dfef95303f12ac70430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae304748addb09c8a2f7046c57321d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bcc7134e27548c8245e456fa4760b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f094ba47499d73d1a996ff534ebcc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3ecf1526fee8bac067394c52b95fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7f787475b26c3b51b71209a37c4a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a2bd20d2f330ec1a5f62a8a9e8a83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1d590adae165dcb4603695f512c8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cea930472c53abb5223e0353b82a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9abda9ca24dc2621f4de7aa82ba6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ed5cfad9991525af23444b33b7a9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323022841d4990628e7d99dbdc9a8ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6018b65cb95a5b0dc8c1ba9a368af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8d58b50199f08a5c35ed532afda43443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffd79fb87133e8c770d51d8186e61c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdc261d19c2767701767c82791c7e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1d76b83a1f35c7483ef9547e2da61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ce6ed7ec619958106bb5a90aef6ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe0db8b559ba0862c65dc3a2f00ac0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dd3dba664d18f60281712cf513cfe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1dff749cdf02813442375e4880c81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f18960d20c863498b704bdfc51f99451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691f2a7d3d0e2ce0d6f7d2b38bb5b20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c526458f5cdf839626559880bbfd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dffd7e34d133eb21ff3f72f5b43ded454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655ac73c0702ea8d913e7f7d4b6e216455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd016db20cc7553794e459144bca02d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ac24f4d2127d667ed9e8cdd624cfd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6632284f85bda54554b178af38f5e03458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e259632d620e3325da30f200872cf3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfb8a50c5b97d5d7db2ab2e669ec0d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd18ea2e28814d5aa686cd777ef9834461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bc027191aee986448f0ca985525e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7b8e1b217e6d82a9feddebe4ef42e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7f71e413cf4616b307e5a20b4407b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226efa1c7729df6ee4805ff5cff7f1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e49823729287d4cea95ad9c79e9ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec389ff7ab63e64db667e6d0712d937467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f519a55ffc72edb7d8a967f1b69a82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69fa94a39d163cda4a881248d35ee5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc22899bf16af4f26e9d3207ffd7a47470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ad6fd92b97be9bf20bb2f240605ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bd2a6fbb04f8a748751201a02bd6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f31d6506eb521b9e1137d9de9e0651473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288d371eb048392b6927586476dbb73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cb5fef635401f5d1973aec7f4f97a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c4a8698d1805566885f4bc9151429476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f526274373c0cb4b33a5262b6def6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab5a9640268678f8d33b8391e29300478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614c9e1a3b5751ca0caa3b5c22a5764479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1b24e5c3bba6345b0a07d432b2bfd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d328fad1b19f6062f3e38fa831c61481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebe19b7d7606d939d7eae919aa07da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb4cc46784eff9e971603402352a8c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec93da687f079cb97663c82af7c2686484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454990928e8a120bb64709f18b22b02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf904c9c69115bd0b7e77b9d0f98b03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21809f7db37293996b478088d17f9a37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa9177f818b014ed75b195843b6398488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306d111eff2a6f518aa71873eee3762489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434a31373b2b7abc1fd20ed56e92e6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad360448c36fdbc17f41c6f712e453491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952ee67b8c7e81a6b66a521ed1e4760492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950ae7608ae92fe6d2dfe12084b1b5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7255799fa317f9e57d92ada44f4a2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05b45ca32d3343babe7daff62bb1f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff702ee82471bf06d235e111e786dc05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3ee71c4e249c029d5c27c45a1f01b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4806614efad4480b9c45a4abdbd9f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b82b799d2358078168e191d6d60bd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507308469983c33fdc4be4573bb0ff4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ab05c1a6fbc766c8f9d75b416d17b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2128bc65fbd0f3b1f81c8f648c70c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017a52415492ffd52ce85f04e555910503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c4714777442e717f39a147144a416504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af381c2d72a7f58cc1765f0fbba3f15c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775522816dd305f2a29d0a5cc0b4add5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52b9c80c1491b78a01e310c3a5ba64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb357e4a122f561b4fb1eeb3f89c578508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7004d81e16ed73d83115e1f9dbe9c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6a0532d2538410586c878164d611d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb45138f27d9e9335b2a1f75391666511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246aeeb7550fbadcf1793724cef608c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0ff0f2246a45669dffe731574a774513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74b69455268a5bec61ddb3e0ddbd8c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088cea5f27d5153226f42af78656b5f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10576f8629a013480a6b6e6a5669d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7eb79d058313aa80b5ab4407cae08b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6f68ae22d96fed5daf26077aa0a92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffcd1552f559354d73a0a61b210f5a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412a5f4b1983c0f7782176967228e5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52743f7550e604e553bab3f7c0cd06b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292c163899d97f36e061baa1a510b6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978235eb78f189d594b1bb2ed7773882523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536b2a952e69f0ddf11d575c6b1ac86524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8e1258c1283939ac5f16d1e7eef9c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6ac1fd306f3263f0ab0ce709ca1d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f739bac8bc68de82ce0ec76cc9bf1ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac5c3373c10ee686fac09d45f61033528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cfb1328ccb78a91f8ec980778c183529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b0a232b87c0017a50b6f673d6e09a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa15a0b6f69d7ba7335abe343c99e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326286c47e7b7387f09140bce53caae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4125537917a1e70668bf7b2b4c89ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fab8e5a8df300b38f74c4d96e284c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f51eb6db9b14a5a0b9ebaad28d279e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc45ac7b5ffe2dc9cfc137cff2e4f3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccd63bf540b51ce1534bd0eecdd8a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e89cb74e6e31d1d6ebd8ac34af691e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ad3617c33e2976b8e3f2c81e6f1df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5974cb978a7d1978f1cfc0dc6b8567540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056527bc662fd191711d7efdf29ba3c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf7e883aa9eab23643f4af24ba6769542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85b3b6ea7857a85c65d8dc1b1257b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c308abcd107a2ca9fc21b3fb9e0f2a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b8d4525c56d33352950eaf87c5ffe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed56f237bdfed6b6012b5b2b3ab42f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f23270a8c0065ca8896c461d123f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcdca579c905a7807c237e41c540d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba985634de6cea91b745e875e06bc5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc6ea094a140c7d7a1eebf6571d476550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcc28b63d0711b8e68b9b6545f5572551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845e2be878a4f2b54f396294048eb7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a43fea26c295dfd3cb89980f9e29e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862cec8760ac3fae1b81fc4f570b140554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441e1a2bae8e1a4b739e7d1ea577d0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9c5c4f7a369465f3008916dc26976556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0933e5a2e18a50a92725aa911184ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4a937c47d1141e7a0f5d29fc64e45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9834885155a0b5fc37de049786207a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21596f0d47f50342ec709da9f7e5c863560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f83a7d8415b048aacd5fd70280c2c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70018f365838818303975821ebe90ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fecad8eddc94157d2b9bbf88d9a3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada55e594e3e11d896e5a1a2ecbd572d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099495f93ff0854082cea1c0bc817016565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fca91b62daa660608144be9fa0f9f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49002bb075d8a0ba94a9c29abababc0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac4e00e8aa78ba2112761cea45cd30568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47690c808f8562118a78e751a8c5fb0e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97bc0ae10f8e5133b70b957de785da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a3bfae04946f9a46c359a4d4f1a1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef74300133a6f7a2c3ddaf88a0c8da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71986f7f4d0eccbb72988348385e1c31573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09483629d74f6f179b5803ff4df653574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56f63200e78e681cfec94878f5475c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680de0e2616312361b1aeb8451132f2c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c09cfaf65647668e6dbc926cbcbe40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d7c8c7b902e38aadd9f27843dea7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72448bb2e41998e43c7b83ffa61aa5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaa1593ed52cd7a9f7b52d25f4c462580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38b49cedbc78d50ab500f738639c01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9e9269f1a89899af69357e5eb0bc6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb721bbe68229bcea72f81cafad2d229583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc151600f6798e6d2cb69bf7736eee01584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e9242943f8774aaaddd1acdf4b3bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e0a374aa10d9b5301581d540eafe0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ee67fbc4efc2d7dc45a6f31c69670587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d312f3912be7146f3768f739d0f8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cc26df00cfa69a6b6982a047ed27b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8c23b12c28c4f2be3c2c709659c54590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94685c7337dc3a989a004d53dcd84cb0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273e881866c090a6844efad0cdb7e1d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f002cad42469066ceac47de2b817c25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7adf7d5189b8da7281bd0612412055594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad0c658c3d1172733809b3a3ec2919595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456baa6505ab9dbc86fc91586492425596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dc04950ce784ca3543d7da5c94878597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992e2cace17f4a313ed1dbd7db9a22e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacc4e68f2ec3a7e6cd3b19ea1ea1b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ed777433f0497d2397afcbbf283e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf054785ab915707f49c4094c418ed7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16659dddec5b51de962231faee8861a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5c49ff1d792139068d17b77d52c7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2be498a834383eca972defd5c3f60604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d858d2fd20ad2202bc7b8501ac160f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438839955e19304b578775db2b4eee8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b270184029f8dc81f87a6a607a99a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4afc51a0cafaa2eb9a9ce6ce31ea9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954f4574bf5c49f6e3ae089594c0a32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e198609a90e635116f46704c02136610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec744d6c0ccc0c347be1520403da8e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35616853540f89d59e91147e9aa68040612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ac05a589b0733faca306ee4dba93e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd73c1ce6cbbfd1edbaa2dea687708614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7d9dfde730227a218e62d0ed9a051615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aebb66dcbf0ed11c0010228683a270616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d59321fa5bc9663f767eaf01cbb91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7535e14fad6e120df1a865aebb79e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3bbd682f52ff1330995ea64c17b18619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa306a909bbe376213d27190096e58d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7de086692ea09b90cbb864ab3cbef6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164a476e609ed1425aeeb8424ee084f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb76a1f5e70c6c0c68ade5ca6e1e8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a72a1a46d3bc27a6493c2e435f006d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c60508976a231d9941cebbf51c80b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44657c77250ba5251db7b82a4359c2da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653335b2764d3dec928bfcb3eec21880627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8795b7ff69daba99fd158496b482c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c0d7886fd229912b9b460aea5cabf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad41747ba3ce1172c6de7e22956d94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0a808e434df994f6f059206a1dabe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201b2affb221373de4567153c19fe9f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d3e30d3b2f315d206fca9f0a4d961633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ca77464f0ef6249e9a82240c86d8a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3b4bb3f5bf329ecd7d2f0ea7c112a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9a5500e00e505ad2840c9b74b2281636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a519215394b1d21cafd6cdb2dbfb3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd41f1d073b0928d96e6c30ef95a97e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921733961ae64e85520e466114e4d20d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7923dd5c05bae072061bd5c1d7ea5f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b5510b17087ff5ea7d1665444ad9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6bef68207d436887214f57484176f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fecdc8bcd0ac188139ef97bfd5131c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08be0ffcf8624f6705e18a7e188f4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcaabdcce034eddf39fcff436fc7f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c8f21686e56813683c1dc0c6b1643646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66076073fcd48691dba5c701bcfc037c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b1b542fe720194eb436401c306921648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f7e9947a74939baa949d04b5ada54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c929916eb18c34c8a78ba7fa787e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8858b97b77cda440d9389028e029c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540774381d805184332680716965406652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3c3465184f4d0c018556b9ca46f01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3e01207dc0625b9c1f816d861431b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b7232af03e2e72fbfbcf7c0f73855655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1400437eb11a7fe7cf0e97695ae8e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d0abec61de933988f721d42ee38e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11285354aecd23443cfd14ff0ac52ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b538db95f63e70fbebfe6a26ae392659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e4018728b196d36c54150127db2b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ca765479021d9062793a7c7af4b48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f279df59b0d0ab3d1cd2b478f79e9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b38680ba2076e6fe729bdfa4adcc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffabd36127bbb0ef4da474c09aa1b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8fde1a8c33e96f00f94b4fa14de9b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ef9a5be98f6387a8afb4e1571a41c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d39a4da10b4561068bc2b0f6cf465667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fee7dad0fd7bb018d39a9ed27eb88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e8c98999457862ce6784ba3675689669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09340ac8e8d6f03b508c56902b090bb7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dd72a98f7ffe65d9a9f207f0a4e3d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119152c8e65a89b5c961f558a5568fc8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbfa599498bd23d2de1f99027cf218673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd967ef2844d5483d251a95b53de5de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3f628457065a1f1641bacba0f9ebf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8956711aa7027595875d38edc90dbd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd9e06605f64ca631cd2de1b31bfdc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0514e8add5eb59819041e1cb4a073b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f327d704c3bfc9c8ebae4c40d5ca83c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faba16f28976432c0fcacb399a9d82a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>