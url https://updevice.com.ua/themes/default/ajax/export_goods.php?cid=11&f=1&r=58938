--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4e93f96db3631a922894d9c90ce121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7152bf858e66a69f5e89ec01ab8f2fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5fab4d32e097a780b7333388b67253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e5d25a8c3304a7b561d4baf7bf58f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b9cf9f3650075c91cffff3324ee455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72ef0bfcf2fe184c2ce2a1e68319796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcde4b5398351f084184cb15c870da07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c425112aa65731350a27c730e49a0fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc30fbb9854d17c8c111f9ca25ab6d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd7ed05da0947ac1d7442f8dcfda7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23504b8cf2df2da50daef51f3c4c47411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801d5cf8b723ee949ae86434570709b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c588622c94a80462e54b2b3730a4f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0633f1124b1689e38d7d9e3d14ebeae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41b54d091c49f78f8c1c2d47fd64a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae131eb022fe3d2c940d4038cdc6c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea446e8b2823ab767e753eff89e6e26117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd31ddb671be70b0d356a488141fbe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf240c8b02d5a8bcf3472ef0345e8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88876e60c35023347c0d89911cc28c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7146b6141f86bcf722becc98f058d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b7455fb0b28d463c804e7a9c8b0be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e62666148bb911a589eb072a95ca4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af2bac41e332c25b06e202fa20645124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cec3bb6e1348df4eae03d29fab636125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f8dc1155d9900fbafa59198be7dbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd049b0f60478bc705c1365bb70f617b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864021953bd0062ce03d20adcee723d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356586d0a0700c9223c7ce82cb1a85029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deb6c7755e452d83116612998733a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd3d1b622b89f753c57d5a103b30ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dddf68d7823d505ef67117b27ef1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf2ee69b0f9abe820e54b1e652b5e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d474f785bd2af4c149a23c69df935434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c676e4f535eb6ff9c4039c7934b419035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c36e02231d6f18a881841e45cd78d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfc23854a32d843c5bb5a13421b90837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206422590fa2dc70c28679bf57538f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7c8dcb7a2b57d5f3feef60ddd170839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002ac2c64abab3f66d3ee935bb6eb4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de2c947832546c96ce02bfb8d94c7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5521eb872a84b8556921964489bcf3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9218a51247613e80baa77a076f0c8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55895ede5d0df606c286c239d5d7f7b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3263409be13788b1ee11671a36003845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437947106f09e75d84bf4f93f15f54cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2026eb1e9a428117491e9239bfc2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444502f1ca0efc42779ff4ffad265e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8bfb8f92640a7cc5458918b5c9f2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e64bae0c6b9839a02b590e0073065e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf6c4a4e2a62de79cb5e5228629e3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3dfc7201fdb1a9ef97f4aacde988e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42560e9a5a7272344ce58f1328ea960c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4d14df9db97c9d6f9da5b939ae4d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96173fbc481ad588024e46f9995ed1c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd62ef014be49bef540751b227a8ef756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ec29c1574d847367e8292fa871a4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188894c33b96b3b47a1bab29769b15158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2286fc17ca6a07956400b5026cda8eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d697d196b7112b76aa5205947aac860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f467fac508262031e5d2215624d3ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f2e31b21af3275b8ff2a77d73ce9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c9b071d9cf387d77ef1ec9a437bb963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbe281adec84821eade054e9fd34ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d135ac0c544a62935f264c0d84729865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c1dacbefac74f37d673382e7756d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd98e8ffc8d91d09eed6b4a7d365ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec4fabb8383496c4a5901339926a0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e58b9e30ad9f361e9160f8b43f17a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a25b51fc41d6ad3ccf9d04c73b264870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f59b1b10b1fe56872978a747fa709871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90a64964a7ec8eff789c7551edba8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e17d2389c78849d48d10a0592062873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d27deef35de25d785680fcdc783c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf190ac905a4d2848dfa7dfb705129d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eee955487d46b0e1209b74f8fa351d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47251ccd4e5b37895bb8f72b033796977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168255c0bd1af77dcd9f0ebb8b4b6ab878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3272f074e9b4507861e1c574e665af879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3a03ba4047c42498ddb55808df5b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbbafc5082ee78c102335effb7fc8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d14d97f12820b9193715efc213b2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cd3c802890832a6fd497e5b5deaeb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7681ed45f63c10c064c0da65f37b98384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203feca58686237d6c8a8cf89e71c6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a3e8601ee83f01072b1f3a5cbdf9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293b26e9fe23085f3618be478ace64387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aac83f1893481a9ccfffd7e006d45f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951c004df197d18409b4a9adcd7be0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cfdd7b07ffa0aed6aa85ea3688adc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eb213c043d7fcb6c8479b10983edd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9be1e19c1d5d73f90a63b1ae74c4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a1a589fa8e600228b358776379f9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255e5af7a7ae5c02d4efaac52bed95394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4081aa12e65924ca1a4755ab71eb1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2caa6b7f744f16a895e8e7c272bf496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350c961becee3dbde52acb1d5bbb94b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654c6dccee8bb76232507b146cfa0eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f102e7df5627ba221088d2f97e16f7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb19d9a8f4b904eba1cfc84fde432f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ae51bdfdd4ac137246cdc20e5353b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa108d3b91d2a6fc60dcbc8675d1f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130188f6f87b24182aae6d1ec468f39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af84cbb84c8c2c08080bd0b9c96987c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb94756a618f7208e61918b31c6b01f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bf7417737e69dbf82f95fe2eb2f2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7a98421e279df2e2fb741f94a8f88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f1295acdb42e20824f4e52bcc7da6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507638ec00a9d90d6158fc9b1de57ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af825d19b1c6b7bb6a49958a5c1ae6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd54fd0d43657d856cde4f029b7416111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421930c273cd58d496e28f06a2b08c02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b2f8fe3784f580a195704274bb704113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5c984195142643dc249dc4b23aa68114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4784134466c8b803bcc691c6958e94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c749dad2c811b0e8c02a89056af82ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a80927ae06caf9ff841abb78807e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d2e1a097d1795878581a146f11622118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706c60c45fb0b8881d079469474c1a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daece022548d9f423a074b3645b021120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c5995f8c6335219fff8b7c3b06631121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0db97bebef95768ef5b5588233e657122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf070e4092dc4f17986e8e2d706ae9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636e22927afe251f78e452ba95bbd9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56335235bfc07933e888548c4a6399b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e321e53e97c6e81c89d03c6ed76fc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3e4f74fa8294510f7026895b79cf4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc556c7ae66b73b13ffd8fdcb816a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e04f719cda75fc9fcd171211776297129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9686e8da0439f19c69a5dc71472b62b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f2d404815a0dcc9273cbc74b8bc7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c420eaf6a0e113fec9b1bd3dd800dc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abacdf91982c13f8a48d394dc4c7de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab62abd4da6512fdf222f92c5d7524134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedf46fbda7b50e75c301d365646e8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e9cac4eef785409bdea194ec91eac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec8fa46b9d2c313f7844bcbe9c018d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eea2c4d96583cda125512638ef7ae1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6df80cc3ef9f4e89cb1b09d749280c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edb09ede7715eeff27b2488b740fc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ac99f08719fdfdcb51c91b7e54fdd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a14616cae21476aabc70db238f682142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca752c596ea979f170626eb1960b4572143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3e1c0b0149734947839dd8da35fe2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae8aa69f1d0d72c38c9612ce571e08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea6b06315ec02099d92f0e3ea6dfd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f9fed121a91dbc8a12b1cd5b88c44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6397c52acb2996622035cb93bf996148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde3bc688783b42a67f6c05c81101b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decd124eccaa00b25d964644bb1dabc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2eb80b91bc096f81c5ec55493616ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cc2bf968014470d2d6dc20cca4afc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8956938b088d31d4892f14e6891328153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd66a2212b889fb31ecbb7128a102d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056d61125fba95e7b7ffe099bb2e0cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23f7686badfb64265f49099a313674156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd0089249d85aab1be346eaeb57ba0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73229a60eda516b4f33e5ac096c1366d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d289b35643dd943a1a8609b3d0dbeb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376517c3e06e6d8ac1dc41c06b4d213160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080f59c7e88689db5fc357fa383de95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb04d587a7800e15f196e8a9adb2313162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d8c1f77b721f7bf36b03e47d69fd3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404545e2cafe982d115be5ae9329be9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65de0f6156fef64d296b1dfc40348b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a65f9e7626108d05cdf11516af66f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7f9ff73b7676f34e8c10f27e1f013167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eace0bd5fcba905e9e9af34a2c1a334168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b0208920de9a3bbdea5bcbcaf4a11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb1ed5ec01b55b5581bee7788a22fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57beb6918a06fc1bda24e8bb826ec6ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c943adfc230094f984e3c4a6124ace172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663b497c9809e6c3d84e49d00899ca7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ceac66d47153d1793872c41ffa0df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72f5c9537a851ba1011325b336a0cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0cd68f2cfdeeb67424999573243f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406c5defedce4ecd7eae3bedd74bb3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bcd6145683f50b06e1ab9b9bfde79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5aef14dbb9ab6377a38122acaff3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a719324a4f00826b8109d050ce42af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4284691d96d229ee6c3c434a97fd33a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734018d855f0060e17ba1bd07ef9dd2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a327c613a2b5df4d3eaf2d6a080fa07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad0ee02117da0d0feb1083c1935f21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47097890a9b782a721de234fc547e83f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a2ad3d65db165dafcac5dde6a0a54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395e8d6dfae7ad2dbf7797cb814b782187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9e6aea91fd52e2a51dad4870461e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23165e3bfef59a5cee7d7480a18293189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363a77c2da6c6b2ca1059c571b6633e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95a2c38e4ba2030fe4ae66add30d39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f77ec915bd0861be07ed9cbafc5542192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddb66f6241ad178ed8801bfb7c1990193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5606208717ea934e31c492ae815b72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57865d7805ed3e5f8cb7dd2c543001195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e009ea2a70c2288017be070ba9e4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff5b157820dd57996a2c3bca7ec67d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6cb4e1ba13c1df1a6850395273334198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7675192131880554ec4639ae62ca5eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e7e598f8c8be449c9f40b507945a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c0ef3424d2603b0f131b0480f7af2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039377edaa03bf433586549317ead109202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a4461801af7925b295da19b5de281203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e84cce1aedb6c21358cea12d9ec697204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edeb7a861d3a0ed9160a33a2ce7f14205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0db15666974069b8e5817022f770f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4b4a446ac089a2debee57f27db283207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c403816c3bd7097f2ded618ab0ce4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fd210a494ad82ac69098b7fa6e54c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3f92023f10afaef9bc72636791b94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10971f359c957e5317072b3da58dacd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a8f40b8ff63a57ecaa7f203cdf615212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c981dace081e224b1399cf7eb07a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb7ee336adc81e83f863cc6d1be675214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9fcf21d49a7df03b517b909839b61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1162aa34e21d04d85f48f070a7c13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5563a51afc24a6d3a875a7e3a753d8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea35e51855238cead27b50c0617188218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc210c35280e2d113242eab03d18812219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15b1ef224b15bb1170b3b18d812899220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addddb38dab1ad2973619a0dea1dcd3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ce83ec26cd2cea8b2fb4b618aa3c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d03d8e0f1c8f3b8ad89fe43d3aff47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef42d998a5bfc3c2cd6bb7de0f2823224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c822d432b5cb7959d74ac77d8f14a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edf56b53220782f4f0ed743f33d774226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e32905a7edc10a243ccd8dc15cb19f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5b3e0838fe02f9f699715790533f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bfa15946cbff4c9fd4aea986198a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e195efa8481936f7a5535b1eb6d0a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3189523fada96b49f9d39d4b6e716de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6830428c395f033f3978fd271dbe6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe97f83457b32cf1c2750e9e7178e30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea427d68b2487f7f6eefc06c481b0c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251840d98d53dd94f894380d821b4a66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd6fafd59bc6bee8c82d66b2cdeeda236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aae0b3e8a9f8d44fc2ec40a56df6f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997d018c8f6a051aead3358e862f56a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da304f558b953db4331de6b56788f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34044b79aacce285f21741c78db7cb19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60fd7e2dc1e5093c86915438cbede2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6692b6182d3ce975a8ae10617af5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd02aec6980a705e5a58df720b3d8ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13a637985074045dce42ac97b1ea99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813e6635707f1da18db5b6b6c68654c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed892269c54aee38bc6cdfe21e1a114246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c465d6b388cc3796c3139adc42ae6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b4861e9edd020107e16b759cb2cbf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee719134c329de2f9fda0659abebd8e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c40c41da32c0902831c1af518d475250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be6c490e9e938fa5c0ce888bf21267251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cb2c7fd5d380bb7f628077ff737bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f3170d2880f59f3425dfddd6c3546253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ff05c77221c09baa7aca626fe0b97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e81d80b5a1e462dbbbcf2f2c4dc61c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43db2a493540ec1daa8877ae0f6725256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3c056f216b36e6c0012e11db6981f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fafde1fddb6b2201adea1f0814f228258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18bf9b989c428694f22a4710a8e4c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2eb98ed48b3c775553ca40bdc7bd0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37151a87b8f34703383b4ba269edb164261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2749e6a023cb5ec70fea89293b651c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1e54837ccd8586ac8243b75289fcf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eaad6688c5490d0692bbcda671ef1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2215f61c4a185a1759fa41b2456af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30adad5829dbf7bc8efec147e3e82bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e08d26f3bcd098963a9cb7136cd875267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21644b8af33df77bd72ff386f16e8508268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb2443d4f730a44b4ddd666b68e471269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914adf5bf34ce5fa088996d890f5475d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0657f052b4a3bc686818c7cacab80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6f22c2ff0692cbf40d8e41fa3b5b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faefa69123b7342c5c558e6fcbc123f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9906acad35528d72f6de3217b29bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356369e6cb893ad2427f8faa28e013a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5c72745b7cc56646652079da2c8fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae652af35c0f703b149787dda0d854277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72ec6422213ca6575cd3586d730915278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d890e607d93486b2b032e032c4f29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fb4560cd61052bf2c4f66ee465a05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d130c4ed1a4230ac28013adae9bc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f15661e8b51942ffd0e66bee3c2a42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a7f7690f769c93cee4d67b427ddf5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852c1f7a38a98222f8a1866b6585fe8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf855aa385917f38d3b1ac0f2f8e3fc9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff7b64b2f0fca484c124e43633f358286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbf843773c5aaaeddbe1ff65e36623287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930559e49bac1ff77c82a2d2261dc57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c87bfcf8a729e37893b4d27ee1442c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25410f53c72e936cd1c552a57d82a90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d54c0d79f092f2a7498e58f66524c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8bec3947aa64c4c364e5183a3e9dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015c5a33597fefc7cf3c8ed978b1cd9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c38868f0dece39a6a8ed7af28fc05c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850f904ce6172dd845c6cd0d776d33d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf8973d4d26742b6e092fa97475bcd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66333953f61f24dfb605030e559227297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef2a48b89e492e90307253ee6d20b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a14579d421c6339b1dddde4dbd87e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6cfd8e121d34b36a6cdb8d4233f46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555fd79f27cd314ccb11a505fe86a40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb75243b4be10f39ee39de139e8b13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99f1a9db2e0cf3afdecd16ad678b2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f85eecdcdfed7904bb8c7b50af6542304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345b0f21d86b7ef2294d4995fd90f38305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1845813ebad2e6d18f0df3dc313bd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a687ea8d5f832cecd227ad51271c0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac870a536945569e4a9d0f26461709c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853a605ba1ebc0365785764579d4cf8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961d991f2e6ed1fac947cc59651572c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad0f2a769cad6639d27719b001fe59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e606b9515a633f46f037e884031f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d2745ae7b375e386ec0c95ed90b78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34525c99e4d3dc5b3601ebdd07e24d40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e251c24edb0b45eddfd1bcafe6e89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ba4851aa3c40af1741e6973d8db64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9ab749b6008d3c69447018839f2bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9be03819e8effc7b64595033f7872d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8f3da9bd01aa2328efb236b6b35e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0455afe441b03bdb455da3ee3346cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487bc362f4e108cd081db335b9230ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88140d90fe83e10747dc43f7f3d8b13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22a51f857899c607fdeacfc4e2b9f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60d3330cfe8020fe872469050b2434324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519cf25bee8c5df070d8b3c1cba9918325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feda11f8bafd40b225dd92cac436696326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118786b1199cd17c8eef6ab33599b208327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553f14ddf0e1a964b0ea5f6eec2c8dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81db0f86fa0f6737f3e349bb4aa9a33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da30571134de55a7c0a5e495c6ed7c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2a95831cb78c2e80640c54ec2bcfd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fc3242d77844534d75b44d62ff3ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf963c05209c4746518561093b56666333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586e31c58b7b81c6a85609eebb91fa8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c62fd2b3982bab09d6830e59ca2d67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf7fd8cdc2837e89a7355b5cccbbcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399a00c4bcc2bd32ed61111266edcc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec10f4a0832c7aeee64fd647e71fd0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84648a24ef3ba29f0d594a1bc1a8e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f347f9204c3e7ce3ce1764ae7639a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a38f798b19c7f978f25c0ab8fdf66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376a3eb42dec0be442cbce5fb3dd537342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fda9894e618cfff64b7a7e5ad4b7ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a0446fbcef2b8072393fd6815751d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7889641b36b47704996266ccdd30b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a449a63095c0e65aeea5e5d9c4745346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abe7cc2747f2e4df8b14b1cf2c96ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1b3e5df44bd84a0b9b1422b3fbf43348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387b6fd6ae300c0077ae0eb285a4c07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef431be83ca408514967c8952b1a4d4d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e701f2bb32b2f92627aec85472a0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313bda1116c03cb6b9bbf96eb17691c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248ae90e0cf10c36851abb77f2135ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bae62a27e7a592beed9a60fba7c60354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00773b83f2db86079ff1552dea9c3b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615fd6a2d552c340b81a38dad7194d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442b92ac5c755175b76892056043a33357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9c468173142c114885844d81ebd74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7717092d2dcd798cdf6151cb582f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171175317e7490da5362718dd104a16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81f99c682143d6731d554c9005b493361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5d5e5a1a11c18b3684150c37efec2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7461ecc6588baa011388236ced8014363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51a483b0e97f987a9f93d84a8ef85f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd856dd0628c3ec49b97ad5c9a4bfcc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ad59cf7c19ddf288f145ea2b33c59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daf77f61bab4f1ef561a61abfd4508367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467acbe226cfac57b09d1dbbb0a07d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca700caaeeecaf809de6b49eb779b3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532fbcc2c252aa28156d85363206ea1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737c918e23c626fd56460da4ac248c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac1cd0cc89186ea62325436de63845372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101cdee712ae86df87692543a73e0b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4d436cf54cb9c2704dddcdc73b70c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d8b1dd184a9debbfa191a000eaeda375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a759eb1b470c616c017b9c6506a9b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430dd733db60242e29c7b513c8cc24d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b2c488a5c95611a0245a8a009da66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faf98e650cfc3345e7ac7aa1069885379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afd2ea3802ffcd381a07034dce9dc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292e3712d551d5084a913e927bf450f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e40d2ff0f6447f9672d9e3461c6abd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5264b4bc6a1088c615bc0966eeaa51f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5e8af23552e0f49c9b6be320ac9b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2b99ea651c0a686747dfcac19d44a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f06dd36c08a662899d9d656865a3b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca34292dbf7395ea127806bde6a778f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d262ac32bc8a5ac45d66b3d0d4b3a16388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b58dd0964c398fe1c7d2950708d99c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca32d5502a554a0fa8059bc29c85eab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0de8a53da83af765c7232108ffc223391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b76e5f207563a9bc01e21b8b79d9f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a61cef689e539a287d592a0449f28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d014fdb7ad27a9eb4121db6afc629b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2f597a2c72e1f00022fff00e27be5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998ffa018d15e184eb350cc28a3d9f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c24b576efe87cae09577f209a359f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5a9bb2ede400d7a48a2252f9193bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae472a8427aa3d5abdeb3899293389399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa553501648ab11161f401e77fabca0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaedcad5a890c3a00db31376721d0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fe74fb4d4e744312e642dfd377ff4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6c544254e6c529dbf76a56ff068ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef60c311fdc2dc6087d49e4711994ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b044d39a3d6c9fdd5180ac933ab4cc4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b7efebc403a1ee56009078831615b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adb2157a11319bace85b22aee55050407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d88546e99bf8c171859532bf7f897408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8d20a01ef9bf23a6e1f80c3360e86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ed6bd28ff01c97f5effcb19f5fbf4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dc5fdf0af3dfcc82eb16eca38fcf9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2a4dca033b3a9546b49631d7690fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0f470230d75de56bc48b9b1ca499a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeb7bc21d92d4202d0945d0b5f8d39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719c3917f08f72d1b1ce0ea7b7f3ec5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f89b8fea5d80acd13ceb26fd6cd174416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12efb0060f99214cc9bd76bbfd1e4c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5149b6dae0e736e8166aba9d6c668418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86017e209c16df7c3fb255f6e8dae22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0f1324b1040c58672d6b10bf16bd5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af082e5e4f2a0c54b086b43f08613ea2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce970fe786a2c2ef93171fab3c0b08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4059fec3b299c4e10dcba046f282009423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f2417a0997ddb84c2d619a5eadfc6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6e735a962488d2d008ff346954675425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9eee6307d4382efb406d46188d0abd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f359b56e442ecd46fa24f7c53eaa03427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d3586ce96ccdb220bf4a0795c14b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e3d4253c42e39744cf133968762b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107f489dcda2dccfc761e53450ec522430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911d9e7936bc543c1cd409a43b80968431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc649cfc326ee23d923a87318c6bafca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f61af40ade791fb6e5c063b5109e88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5754779132d9453183f73f6eafc73434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9faeb8229c9038a04e3f04d05142e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538dfbf601476485f7c1836114e78a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1760e27444ffad0b9a359d3978f3408437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51433e7277ff6d4cd79a43e63492681e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabebd4f836a5ff1b828d577e60df5c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b129f35f7f129dae26cce07d738a83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9b9027e88756a04d43018897dc43e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fce496abef879f72178dd54fb2321442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c7366493ba21efc4bf22697ba07dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a3c84a31ba5cb17d7708a39cba140444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2fa2ce5082512cea5777d5963b7ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b9ca3378732ca65f502cf33d66a26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e6fec03f4bb467c2c632aae1e02ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad1cefa5ec2d09164bfcdcf45e3eb9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fcc46a896c6db85d87e79e439edf5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c733de7148968aec597cb19e5491bbe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76e37e5236d526822beb931c7f191f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86389329e78fcf7bf62814fdaee09c09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60216e2d63a05c872f0f9f1ca1360ca7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf59339043b9d39d443f3aa4650b89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fe3838357265c07d29c2adfc5f95a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671c3bc6b986f56a051d17ecfaea824456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c364a4b8d2104284332d5b6571a3cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c255aec6775c87886e36a32908384e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf29879b7109cdeedcf6af0a61212f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea65d6cd7d7119fbaf160b15735e025460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9088841e1f6446998d71d1b3682cf48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b77564e6cec73e2193d01e7e78bcf5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a615e900bdeb607e644f676525672463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1d2dc491be804c36d14db7efb9060464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f37965b15426f259213d1f7277f38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d84495c25a80db85974319b98a6a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d4e661f7a649cda24e81b09167ee1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e5ab3261a51c55316d02b2cd74fd1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6cd9177e7a3b7dd4a96e9bca9fc36469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18f2d939989d73fa36e7abccd18308470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76915a12f0c461a1f3211394cc40e00d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294faf52918447ccac9e868041b4e98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953fdaba167878285dc5bda96ec32fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23502b27da15e537bf9ad1423558cc92474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aee782052425da0bccf1f2961dc481475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e640c84b3822163c65990e25d77e7fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a63114abe7fde804311a2017688a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36458cd3d4e753bb519ba01625211eb7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba83c2bc6145f5358ccc3b8ec6dd0f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3ddd7eebfedcf575e22b4d700a658480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2514a193404bb7041e4b8db907bef9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe6e5e1652d6984069f2c0d15bfd6c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff10be351a4078faf8a2042742c35c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98f79f88816367da74e9535c4b1d55484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6d6bbf8e4a49eb36f450865757e47485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1314cf589512d22bda2c41cc6e0d848486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc713314dea5232fd82a5d9e2410ca8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6284f1df4cdeb26d2651bfc7e43296488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e51ab9e0907610f13beaff6498327a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bb0baba6c4f2a35eae8a516afe656490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786a6bfab5761418cc0e032d592b4e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce074df27543d9a2fab01da2f8faf9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8965239d9f99f41f236d429353261493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5280e0aab08198432e01559d7ccc9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8ef8a3b70099816eb8609fb90d3af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8b98c71931225c26718dbd5ea1fbf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437eebd7a8272155e4e14793fe3ef0e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828571a894ef6e49bb7ba3663aa13e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76da0646aead684a9c3aa3becc38f82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426e9a0851380fc15df71ac37f0bffa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bdfbcc52593e2b2586b217e322bc4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4da862eeb15a03333c594ae0fb5e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb96d026003b04f67f50a72525fe49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ada7b53a792480af9c45c18c41f5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d088d3c078e1c16267ea1d4eb3fa70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91286a7a027be576b36e594ac134af0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15dea89a1803587c8e1f6291954be3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0123bef25fb4a926b2ef2717ebfca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b950bcea77d348f05fbe5d25214da5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ce4eed374ce8b3cc76aed7e6f2e94510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e800ac1d85f3f2c664686ac839be827511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae69f168c07f2474a6544ef76496e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5962d7f550508545095ac727a692d3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ed2bb2aef7f4af57091d92af5ec34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7623ef88e37e0ca1a62885e54910147515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea2e5fe41614948da4d99da142b28d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500d50d42a635497a815e2b4ab31693517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d8dbff399403cd96f8a9abcbc64d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771aed4791459288e79eb20403c72606519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0909d194ca72a3cec5674fa69121e60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac3f18d6a98a90a5b47e337e847504521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3f00156dcfde70a0c746bf14be8bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1223ea6518adc33cb926ec7e08cf93d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3dfa59a70f8445b379920678ca128524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae43f379abba85a694f0453a0af2545525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d358e1eb8d31c4e703714ae91ecf38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1515eeb070e1f0a27a06ef1fbb6a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae95980ad575b8dbcc9f0bf4b767d98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396001c9a006c0a931f496bb0dc0ed3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c5db1e09a95423686ff71b2667250530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b17a9c14299465647619cedbcd2d42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab463bb8d342ad7e1721780bce19bbbf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb1274ca481211ea8dd41bda3ce046533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f657464c11263b1f6519d82c5eafd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a255c0a3506ba25b273f3f67f4112f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aee393bdb2b4afb7cc5fd633da3704536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180aab1b06a7dadc35c71adcab810f7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e0966fb296bb05d0688518e93420a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023417baa13e30f7bdc820a55af13074539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08026f70e3236517a12d7f4343cf275a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3f1f5f3a1e984e8feb5ccbf6f23a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb0259ba0f84190665ecda6d118042542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e1ba590f0e623e973ce6ccdace34f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89235f65e37ac56a84e1d4fdb92f83c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605efa32b31be968a09d63962050ff95545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359e0cd0ba58a86da109440143c334b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73025246a59f10cb98f223825951a005547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf01c14944320a6e92fc938b2175fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b84b08a3ed84fb0c7926c45201be16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea8a69d890a4d5f22340a42f7ed95e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de52b6d4abbd3f4f3922c022ad699ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc19ff805411b39570eeca842fa16c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e04519c7d4b135aefabc7e832aec3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f90f3ec6367514d5d04c256ab5bd8c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014eba3a7e4b01d95599db28fda9dae5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb7a20169e86f67971bef264d52aaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e732788adb21409cf8ba6a26a1173557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3834c43714f84d90b09216c6e759e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26293b98491a6b411a53805ddf4d12b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e40d93647aa466788fd18dfd868a95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79b3fb05f09011116dbfc40a50fc1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca0fa895e0b5e79675175e78d70df2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4c2284e6af9babf05f88dc0199690563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926347453ce828abfc98ee76d6accd4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3356efdda7ba08ebac1fcd11762c27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f84824d4578f31434d2809dc781a90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732b7322bb0ea3711075aa1164a6fa8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d62cf538e69e52d097036778c9dfe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7047c9860cf770cb39000774bf4b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af550be39c009c6f35186da50eefb59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84960878fd2fb2a482b9b58e3ddfa715571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faedd37c85e9c7602239eed0c8db225572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b7bbe0150078b93885ed8c956b913573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890d6823b1d0722dbac941781b68092574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326967b70d6e32c6d72fb1961c29c80575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcb7344267c1c3f52bec70771d862f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed1779ce36e9cf0f6e72973e9e043b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53f224dd9a4c9d962ce8ed58e7e9e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37694350b295d5d94fa18e9f02acd0a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb414f3a7b8daca162492c7d21201b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55226706b819ee0f00ee8d0fd496901f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5d4a6e530a8f987318bd9c4a2ae96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c25796340db5a503aeeb56c742076583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2dfe55502b236457749141ed5d3d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51920173b2bc59f4d07f6908600211e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade04c73f9d67116b50b6b1e6230624586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce00bd7b83f5530253cb88526118bc9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163a602a0adc600e127ad0bb6de967d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c551f6ca72a1d65ef15ab9162a2050589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06835ba1dac8b652a4f8c405504dc8da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877cc59a9fba392031ee9b1256665a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbb874e78bc53180eb87502ab1b659592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba7d2baa483cfb3ce936446ea68f98593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61845d49378c6ace0b852718c17a3a50594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd56421686f670703cf46c44bd185f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312bb5e168e30fe8e598fb9e4794085596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52435018c16d67870ae8d93adb72fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6182c57c80adcab2f16381dd7df5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb5eaebe3983f29c87f6f97ac78542599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b23114e55555a76624ba85ca4bb751600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37af112b802cd6bb94171bbf8456d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd82f7b8913f141f036f78b4a8b498f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6b3fea04fa0734f2b05e8c0aac452603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4645526c850511639eb2d2351eb389604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838e9273d4f4161755e73265d21a02d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d548187efdbcef49c3eb8f4561133606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45386e3317144b8c50678109a2173dea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ce96976fc69073b42ee24249890a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d288572425a5583b8a21476c50b9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a2dce82bcf75b9547e27842572790610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdeef728376fbee6ab40fa5552a4f1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4de6c6877cb8152fdb3b27db3d7da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef22ca4a9f7de3f68e2cfc654b7164613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0692a168180717cf28ffb6f5b6a3b07614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976f564964a883563eb1ea7e1239086615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1784a1ac9b3e37a058d4b9d2b442b8c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4155dd3091fd80fc8f8b5804d696e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ff6cad03164b3ad55d8e357475a0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5d90bf15ad350096c76bf1666ce42619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a01844ba2d6c457a4da56bbdeb67b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd24e2adc418f6ba35ebee6e36d6ffd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576961308d655e880bb4c7b4d755aa2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516192fd079ea93972b77b526c18259f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ffad7fe378df5e696aec1d94bbf65624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ff6abc6f4b273292ca7e7affc1bd7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b1e9ea033e747ac2e9d338f10fd4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bae7eb0d5541cc0567c347cc243c2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee92b0f2cbdaa774bacdb81c962cc1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e6a801b2bcdb888853d7390d5df44629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abb6d899507e2e9aabd66ac8b3885e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14768d48b2ae3bd12838a52a1913b29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb033697ad4d3f821234ec26ac98d25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a4a3abb81981ad1f91aca37757cd9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89880d778ef7f142ef44f76394fdef83634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293929005c7dc1d4c88906857ad89dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee00205734009ebfd77fa17b8b3b49636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c3285a497534871fd5b049bf6d291637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0913c8b733c3a0d22430432df217e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186e6b620d09f35adc7074266790f05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9f8ca3e7616aa442077f8b74885d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e465a8a618c1dc21948e2f9bba9e8cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f808dd107ac15e8545ca05b6243e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39557fe71c616e023200fa832b1f0f24643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9323e9906dc76c4b4d5aedd0ed6a9c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f938e90a69e565c60202fd33864895645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd76ee99e707dc561aa6a9ca0879bb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153dbac66645983d0a49557274ec03a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bad0707587f6431db2cfe20f7b9e1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6349b569932ff148b3acf8dc00582649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f1fac271a558f24eaf9b1ed97c0b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699f39a90ebb6bb001c8ceefe7c6160651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e99c932a83cb6fefb615c95e7dbe82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7a10fc1a65b4e6a1a9531cc7bbba8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41f33928fba5fe3df56f57d0d4b4a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49122eefbce89a6bbb8149f64adc1e3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4785a4b6ea83b1ff60cf1d75526856f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8931932cee9110cb4c963ba8c3e26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a7e8c749f1f925acf98f74f5d4cd0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db0576892a8a360a61e6c9bd8b8f9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0aa477b0734e3b42cadd9b91c0dcc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2cb6568f89e38dd96c982820dd18d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8096acc5ae39c5ae86679646abbef0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b211203e6fdd30ddff1d8e8bf662254663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363c877600ab0daaa01195349c47ece664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c4b51bf962a457b97c7c4ac8d035e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3f88aeca37e1852d9c26a99cd9197666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc90f7d364246f97b850492a4a7a87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20bada2987c65c1bc032fdd08eac9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcfa646b45d5ab87085dae7c76e983669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2d9c4f5b093ac5ebd5f28b01335d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76111ac255bcddb3d289e3bc2a1393d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da171415116558e9cd7a308a04f110e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b7e59480f3f79849d0665938dda94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184068470d898937572b6f696570f675674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba628aa3e91fc3ffffa27c06d5a665675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665f90e3bc969ed27db1fc42788a7ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbec9e2e397ea868bda85869a7905c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df459d550053abd20d2d741f1cc43957678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6dee065b5360fd989d971e70b26cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1b23f2238aff0c89f8a94a113b858680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc17e9021ee0f0ed937ba76df7be2cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e205023ddec9cc15674bbb8116eaf0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff69926936c2baff8ee7eeea1f9e7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15bf32b3b5b0d914536bcd4dbe8fba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6b1b06a1168bfbefdf8e2a47894f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b60ff39835895e4ab45a617244799c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16460ecf0f0f0beefa6ea34913bc221d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb92e0b0f9f1a2586c3bad49ec5d20688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1465c1ddeb7bfb32081b06e280c86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a18ee7bff103beb4d09b82987f3400690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9068fee0b3dfbe830c25fcf2db11a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c76816f2215c86af2fcfd334996df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d8a8bfdb3cb1ddb15b83849ff2239693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66dcf6e6e59f815655d754b2c97fde694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5c583efa15c8c8af4956fd7d6bab9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e3cbc19d0a83ede59a7e5f3547c83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901296af8c6d1660b147bd47792d79cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac73f528bd039d44d7345eb5559c42f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914c029c3d1e360b52850c3f8d65f71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49121618c90900a0563f93431580a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f7242d4e05dcd464e74dcab791cd4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94214a74e827ba014ba19e1db15855c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ec0c438c98ab9bf536ec14a2cf7d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb12d19a2548174424d3a9c045a0f19704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd866a768ff14235414c0dac57112256705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d44613bbb2a2cb29d35b14aa68fd4f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88c999d4f49e95777a1cc0b47ef6d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e978d9456121ce8737ba2baeab07de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fafebe8567e33be33ccfbd9155a65e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a05aa3d616ef6eda47da54f8e4d3ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521ff766532270417fd9c8e6e22dfc8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad67b8e32538c994d5dbb029bd873ed712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95081904ecda599936db1e2e894924481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286067d1be761e5bac6609d7f67b739e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790a8f7705e56db0406a6e11dfa7e973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc795c3af9b030c2fbae6fb3e2c93e8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2e6de096756faa473e3bdab173c455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23685399c3a659da83c1ca440cde4bcf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0a32c06189b7919d6367ebc626bbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bc09bfe96b40dc3cab7c6020bf6e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba411ea25a9e70c8d3812f53a34183409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd1da00c2497fd6879f107a9f116de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d380429b6ea76e4e868576fabcb394711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa579dd871e5088faa869dd012c89112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4678c8bfd461d2f8a063ae95aa394213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bfb2a2f041b36e7e75cfbea21a18014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080f2783c1d1eb39aa66e029d180cc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5e8e13c9f91ef67c920e97f924acb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c76ee5affcfed560f99e1ad7e070c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5f1740f1fe0c2001950a3e0e8621718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea691d6c7bcdfdffcf616e233c6386c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c7b8eaf2249f2f4511db63e03760620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78499276e176e3ca2cb0d5fe95755d7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc75ef7f999aac46762976ea3687df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f285be1eb74da46c715d55a907b7e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796267180c03648b4f0b52bb45efe54724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f919f1a228b33e6d3e358080cf2a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320ab097e52b1b47ad0a43f092840e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3124680d4b2bdf07a18ee44b14631ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c706283c96026c421d40d417c813d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca1700d0d3cbbf0da2dec14d4f680329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397234def985e1b551b5c5459841dee130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ba4f35423f5c1b4bdd12f8b81932c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211de301fc6034c4b601358b109066bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f81faf87a7743e9ba87857a423b13733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5206975531a6b4a6fddeaa98da75a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c10ab64a051a3156166667885c98535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841960ca4660004df1c5a3ad7cbff78936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4ac4173358733a6c04a84f53c9f9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b256dff114686e9e73e8a38aa54ceca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc3bc83a6ae07ecb0e1b758602af4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659d13292f7f9fed53402531ce08f1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1926858e2c00e2a708d9115e6b2220a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bac766379a4afa53676f569bc3ab0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a13e98397e3788041bb9abeb511b7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98656205d0339ea33af65ad0e7b5754444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d8199b10254760de360c66c17eb0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22769dcda04569849f5d3b63d225baa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbc742907409ca5b2c0e60f72aa57347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854b260ce936425745068f95f092a0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090808c52a84c0caa41ed5dcaf3f39d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a97987fe5a39d54e08bbc4c4c73a5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48433fd3f37ebc3bc1085beb23610651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476732073e1a6fc573e47504b2c7d7652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad56f0ef2564796d5ec268cfe3960d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856e50b6b3eabe68fa65605fa971bb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc7715c772148724dc7b8bb513258a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c26be7b74629d7ae185c0f1c989b3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482cd758a31cc67fd7066ac5f64bd7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae90cbcced2325c1d4599b17e01f0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18386a1008477206828af22a3bfed57959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a94f9ba0f831ef58faae4e089e4c6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41642365056dfe3b61e00a7c3e41b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc82c37184581f2c8bfa45e623becbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d2473f9a7a799b49362f04ed9f8e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce466aa7912055f8533b0613722d5fa764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6da30fcb170598ee08570666b46a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb3c166d61fd9f0ee146f11d74e5e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c62f1ac67592838295a937054cd07c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ba5d2aab6493c7774a0d1968d23e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406f8ce24142d64961b33455f7a0b1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc34b79919a94e0d3559ba3b0b44dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714339bce50af9905b5427895f37a2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3534a7ade69b9daf7e0c5200503c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15132bdd9a889d7ae4584275136de2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509e5a4b2fffef28a7296fe5ea5aa0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd677b8991623a3e51f080c2dd0b340e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84634a256b1496820a457159f1001276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627894c5a06d9b9427e255b05467034e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3548e241851c97f82193cc45400c0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2742e8e1f77dddb0b4d0261b88824879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2d6fe0523ec6fa0a59d311b529b3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1bc816002edc15bf4b5503f4e18f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbd8839a226fa5c5330f60090a7fee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd42c0f4f8a8554afcd400e151e2d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496668df78946978839e4b0181dc91984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b17358afa31e48cd2a64f9d915739685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bf59e2382da363fb8cfecaed31a8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02695661356408562552df8d23569a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58858e8acb99f3b2a97a403dd2e8c38b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526a53d517970b82864d7ed7d13f9e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28317cb3ebcdf408c1f7f5bd12d65990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dca721420598b1c1a53903fdc6175491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbb75d1809aadfa2d3e478b71ef45492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda71439a99901be8bb57652c2556a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cda3fa0842a3c9477c4f856ef5d9b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d80ddd2739c7cc310f269f421a944f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d874d303ada42e8d728e62f72099ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1ea36843c3e24057e7413b787c00d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823f43f38dc1a68b14c75d12cb9b0ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d52c6e15a25e299dfae30dd8ff4e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf18de16e98172541c75906277f145100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dcd346e10d28620a99908de48a507101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232e14130d0a656614182ec9304188c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264cee0a2c09dc7df34ff11a8c13b19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a5ed50cc0bb2bbd87e202c8cef0a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30856820e7f797e07b5cf79fa42580105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729f171fa20aee9c781945e3e2d6eb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817d0b4e5979fcd0a55c48417d6037f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2a94469155a1d4388fe3775cb0925108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2992c1e1806ab23817011df5f64160109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed408ac881666b0336ddfd77092c3e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290aeee352253e72d74b1c5c68e16da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3d7bc7a3adecf33ea4b5d793cdbb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb4327951fdf8837dca7501d5a7652113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f354e978eaca75f79aecee963d154114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c119f15925ade9932c252cf09477d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee21fd7dd5f5edf37623b72ca17ccc4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8d5efe25c7052260ca15581fde0b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952422175abe48624748c68333ba477118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee41a1227b77ece786d52e2d37d23a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea12bbdab46fa061378da00638c3740120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd590a0df84988f7a87cd3f39a8822121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561126a99a5690a2302c923a2cd6904122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21629f6a2e66708e8545e62da1609203123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e32418f6945729f345cedd3ce1872124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce016fcf45313fb81c70906ccea16c8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e0e88b9f00288ca43a8eee82fd7e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a571d4ea94d8c13e2458677e03f45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859ba0d58e58e9a69a7fb9f1cbc6323128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19300026c8c6bdbf5deca4609b77ff93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12595673d88d2bf8f1801d6e45ecce2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3471f99dcf7e92014afe10390f19e0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cc05e667370501492ec4b62de6f4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725ee0f7b5cf82f0ad6019ab59163b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bdeb5983bfb38bf8b88924157708a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dc016c643aa32c673817b62811d98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de4d989d052d150e2ac39f7452407a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95802ff43ac7b0bc53d5531c89b49051137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece46e126d65336f1321c30d801913ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11260191b1ddc85814a5ee954d6086139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6896901769c943365848de0b721e235140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc05f85d3230c217f2182169c909d67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d977a38ee547b3e42ca50491c3751b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c8789382835ee5651b2ccb8484482143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ebb21489cfefa5d93e5538323e6b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ec60a385e0e797dc49ca08a7723f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c52fa93a73f997f9d60c143986b53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc3d34e11cf99660e6d5e7c7e32636147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fe6c6aac31df6960f5cb0ccff9a2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cc31eb6cc47a11b3a2398e39a3aa3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0b4f3254e7f6d58e0436e6ee100fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd4b749f8240ea7c85a1ea9f468e12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d16f861e8632e43b67cf55deed4d84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a9669f19c608a763901f89ddf7927153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f08950d5a6bcd8f10f989ec118e9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7290622869145967f39860645e5f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c79a31da4d0d8f7ba409b94de535f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e7d3f1df4a052a144ee6b9548f97d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b528a4c11966a4a442ccfa4c47fd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e6fc3d7883565b1d011842103e295159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6907289b1b8a81b0ad521889ce0eacd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de26dc68a9ae38372050c3f6840614161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fc4a185c596b9038685de7654964e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab43ed358d100661ea843889789b428163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e737fad5e4a2725432666e89e92790164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f1babaaec771bf96c4471cce8193d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d5ab3cf627272fda77d2f0468f7be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bd601ccb05fde8098e9cc1fc789e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d996629f581fdccfd1eaab21dd435a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081f9ac036b00502d739adb5a8ea7e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9077a86915783bedf15d45d3c0cc290170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84c012421cfb6224680a48fd6edab9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16813bb9b88ba60ea1a1cfeddcb802b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e1cae1fcd597337511359bcf65ffc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6242c6a7138dc3a698070baf30028174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b711651545a5cdcdd51495a1509cd8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c917e7c41f52e5ce617a404404ca2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72db19b9c71653e0a8ea2278747dd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61e06c3a31f76660504a6a8078c90e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f159b8cc9ee2f8eb7dad37a945822179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1647babf610135dfdc4a62de8a106d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015e070ec097393841d287635474a58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7aae6ae3c2bcaf7553419a321dc0db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa89be8d0cdede9d5d4778f0efc03e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b93441ef1433f7689327f8b22f3620184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bee115f7612e7c42233fb9b38d31c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11812ce9fae7b93666437ee0ea2fe537186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dcad2cc74a5681b219cadcb42677b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6140f4f1ceba2bbbde25a5e828e28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36081f65ff2e0fefef696eb995a588fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ac0787fbd39eea49d3e715cff9c09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84839ec82a32e32d99a74d21a2f6a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee979f36f760ef4f810085e9adf1d0fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa4affa019bd4dfb5a249b31447918193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b51d63e19f6760baec1acec49bfa5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a3ba266fc26cf16e88dd76415ef8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba7613f94427ea059535b2adc6b5c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208cb0cbad60d115c3e09359aab7312197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837f247703fa348f60040773cc7b062198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19c5c4b2ef3656e3c1cd70d349eacc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c458cf96f98a0bdd610f8753621c717200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10e3ec37b08baaf8701dded4d597d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18706d34cf4966dea22ec304e6a62cce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761cb181e725ec3628508a7fb9de9bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4f2e04cb233ad3934082c47df7ff1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea93c5b86cc1ae56bbc10405d10f2f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecda64dd12a66d53430545ed9babf88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0bed9e4ea51cb3e994b28d61a6548207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd755c1217977da4f2c98b1dceaaf5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ac63137d906a21e389a445a949ffb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92120d14998cde4918c6d67cd208db5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f5dad7acd9c93cb98c47f663acc2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082d015501d496f19e37c67dc79d5ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218b67a4f70661eb1919adfe41c6839213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da011b29aaa2b664da98a4db22456659214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a7d943688e581726888a05d7cf9ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e18a70df17a38f3b84ce2e4654531216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342280c7b03a4c85842bcfeb69ab86c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a604206cf4127649ffcfefb8d2809218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868a0eb461a15681b5c951d98ec7003219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f71c0d43d264c7c07148926f33e9cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1cc475b9155a9df14a6b8b4df035b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb07412fe8dd913dcbb57bfae6c4dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bdefb21352d9827cc8f063755e07a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be4c959814eea69db052574d322c2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5cb21bbd829322bd1d0bfbe62a943225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fb01779242198447360d0946220aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1758f370030c9d2e945c9a10976cb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d44022f295a4cfba89e47b2027a70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98d14f2f17927768eeb8b06b5dd7b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89153e0d010c387a6e52b7e67c0a7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd75d02869add9187b24aaa309cbb41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c19799698ca3d3221e92df2ccd3698232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7634122268644859447e3a59cfd022a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db773c32700815e08c2ade4396df1b45234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd67912577f83b41ab7061f07b9c61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65871defe198d706fdd99682da064eae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432389276c8ee73231cdcb100f75730237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2458fcce66ffa6fdec4d3f9b7387d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bad635fafb0b9a65f57abcf1c0a0eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674cff1817c5f12247f7fbaa207a680240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6170811ce66fe1a84bee028ce1d4e2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58405e129e71ba5a281b5f295b1ce518242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1bf823cb43f13f143dbc2c1f8d609243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322d100aa227992927386db61c8cf78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4eb030a1350ab067be684b3759a60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5b36fd0d480a878249efd9566eb6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f78ee33c01a964e0860a1cea5832c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2cbbde6d07266e3927e306191baa2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522e82e22e33c9db6aca13eae2304a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f736e44cda2e60413f8fb2746f45e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893bcdb6ddd0da05288ef5e3d0e946f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21d810960457d7117f2098d6bf1e66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bddbbb1da79d844985dcc93af1d594253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91662732e7ecf5db294af433a45d666c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d403e678b94f1d045ed02358ebbdec3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d603dafdf08c2837779c14d1a3250b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff2cdc3357eae23fb0e55d9d62b5ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39adc37fdea728ecea2095c23bbc998258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03f35583963a07507874aa32452877259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d6b3c66845175399ab441cb22650a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302d458ae349fd28b7973995c1e8566261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297467e6134678b0b41aa515b151808262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde9512f572445d07b84b5050bc39cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b263819c584de32f37d48d77be8092264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9162f1519df1f330cfc7f81b2661a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc0917d89e563d537796a81a499867266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404d736dbbf25bef8560e2d2211b2ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89b7cade9194419f0e2fd3edba1289268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9709f9c4bb379daa013e7574334b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b597b479877a72d39796b9daf7222dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48039aeb18473f6edd7fd1a3ffdc584f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03a9e55aaf866fddc924651e6e1369272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407aee07340abe66db5d5131121589e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab12407dd86e0c29a473c7668c2719274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15b4da649b63fdf95df71e8b3d74d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cbbc6e505abe0abc9421a2dc74263276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b989acf0c7bf226ca1ce7b0ee7ac66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d89cf3b0220d99768e6d8d063691c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5fd0f7bfe8981f29bace6d4fe50a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7783b60831d2e8e6c2fda0cf71abf2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950dd65206317b178c5faae870d448b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e44f9f92cbb255fbf51ce3edbe1056282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739149361f53d3d7d96e071b1cb9c8e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85440ec6de32bbbdc191189166b42ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59016f3c57317a23a0c0e75c8278169e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1c0d270d65634fd3f186ef11715fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e916e1110f8eabb9770e0060a9ba1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb86f0b457f11c90f06d53a2194705288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc381f44f7197d36bd2b7a201656901f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad7a673ec32146aabff67bc4c33396290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d11eb26370905d1e8d4bafc5772b94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca2c445fa6232c532e2a0ae874668c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749a83b510885e37d85867b199ecd16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc0be2f6c6ac88945eecf3cbe9eb9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdf154d36c4c498be66e99fd1d1433295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444ccc8d8b680f8cacde0d448945c0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e0e563c8ad2fe8353effb7b3c20da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adaab88973f8d44f084472e7a9ebf9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca163e150e051af9a07efb2fd4ad7e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42508891f4c4e4a6428ea4ab761dfd69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc11231818e28960e8a5631c1aecd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab3623e4b40c7b9c54a63f3488a37e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb8a92341388c35e6b4d5254a6d6e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55110da2ebbc2883dea9bfeb584c7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b7f154604737d1c503fd5fd0cc608305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1b795f160cbde3c6245e46072de41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff5b2d9bb4fc00ad6614f92e0080f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156f7e2604a39a626672466ddfb8aae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944c571a1b82cdc20794f1f986098d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d355af2faf7ebaa1752988e31aede310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dea6af86f1b805d6016734c1aada8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fc2047e568ef3eda9ec074b1dc7b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b9c0db6e12ca8e58c10198934a3d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7bc8a4a467e010401cc49385bdff8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80a114905f0856e4b1893cb9b7ecf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedf423d09c73d177ba8793f0c968df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8491fbb5f8788f2ede4ab6693c57e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1d661c2424067ad06ceb9a26d5489318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c6d94bfcc02ca2192aeb131c080e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629759ae4ee78ad0d80b08451d4cb6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dff5c2f77f73e28693df1de8cece9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73788f54cebe6d9fec07c1704215ec75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf480f3dc9037f8417f179e41877f2ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13386c47bc13925a205f5a0badc6529324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ac6504acb134fb9359459b1aeb5c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17709436c9c002ae18efb08efc474f1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6360f71a69c2f90b496e6e6ae45fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5bfed6a5f1c51be6c55aa90e401a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de796423a94b74280c2e26839e8bfa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508670886033353b35ec0efe9fc1d32a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857a757ca94426b06c9896e9309f56d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5170f53791c0305e85cd36a4dcd10332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f3a42dc63af8b01a1dfc3ab36ee25333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eeddf883356f6b32f69bc20ab6da89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea14ab55d8b516dc205bba452e54d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7974fe350c0f94d3f553eaad8611dc9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6126eb727a98def6908f13fc4feef5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66ade12a5b04305cd5fe77e4e674e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9363f2d10a4cb90271d89dc41e4499f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac576c3f40d393ec769e2d4fdadea74a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb45521baacb85460224a63202d82f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813a57d0a084f5d55b69c755b7c1bbe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c6626dfa8873780dd33efae0318c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0286b37f64e9f97470cf4b313ad2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520ad0cb3fde538e03cb16e2d1d1e92345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd9d3b1f2d64da96fc6c801d278076346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011649cb4494b42a07dafca0c97989f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847469e84b816d429714bcd56742aa72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930d7260fb0eff8384cf902aab6301a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24e3e0c575cfa5389593d8fd702883350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc446fce0c9ba0f802d8a7a94b0c22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398cf7b7f8a096e779bc4ba987d46da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4f368cd41affa82572513ec80613f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5b26a9bd241e86a30346e17b066c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001219ae64ef711a6c88dd133bca253355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def13adab9c91b1a3c3d477ef8b875a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c441d875fd24e6339591f51a367436a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec1928c618458517a410cddf4fa8ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b62ab98a7f4a49a88e10991ef6a640359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381be1d8e2e3a32dab460e212efc171d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f24230540f72f163643cf480b0484361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef988aa36e4bb6a8fd0b65d801e5b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa30b239165cf0bdbf740aa166885c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce887aa78b13312b25e13b7a25a915364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861184e2a5d1ad5820eb63a8fa8c0593365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393413fc791ef0876a045f59e7d46a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef870e047c622dc730ab26a051cb2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d1267c3b963ea1067532ec8e3f113368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738182533ab46f0a34c6879512bb6af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963621306b46184f69f9f3b0391aefb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a55be8428be0346255bf7af52ba2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cf7344de06da8d7a5b4c9e321be84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd269f23bbc6b2df9e9e42728fc47b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14798b644213fc9efb2def7249e55777374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdc3e31b8bbd56325d307ab2a150e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eec48fd40aeabe91615c49908393f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdc2c78845ad6daeb36ce13cf73485377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1db2fdc81e8dff41080aa89ac0912b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea4e514a9bf0769d3233174152fbfc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060d7793b703d444e2b39a36a73d058380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb719128c202b1b00518e21e90b5319e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e716f2879835e920a4084272d4bd887382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a416732cf008896c73821d4594f8bc1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63388bbf9a14b31ff91494ab1db119c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cf3386bda12c76f8745a2f7cc3ace385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f533e12633e3d682757b614e2517ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e4969440f2b00a5080c1e32c06c4b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fedbd8c0968d04f8aa16f31bc9d0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c63c84d5ab1919f205e71357e93c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2a929c2cf8214700159760e8cf647390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d39c8cfae00e8cc8dc3cefaacff40391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1ebc4fa270a3b9f12c343e5c4a697392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec816326892a8a9f27be2cb177999b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a142cf668d2166d45d09cfa88780e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9058f6900ac7154ad3bb258d979a399395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf383ddf098efc14728d099d946c6e5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5505ec1931a8f5cd22fd330c5b9a6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139b397c55ecd329c29e68d4d0de6a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2e8945cb2444b7434cbcbe27abc50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e119508af596b2491e98f9cc9957cea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace22eb8335d5525d31748fa23650c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73da37280f58a771877824456ad5a36402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266972ad03648263ff03a557af5e28f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d59ad9acb7821f4e13a2348fac8a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b6d5801ba7168018eb0e281de2a96405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c85ba9e08000302d2954e2eaf972f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4f75fd32fcaa4a6df9b3e3f11f3c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d5d99be8c7029f7cb68273d6a1a4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a765c8f59f56435911c5af3c1bfe9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb2549046aa69b141eca176118fa3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ef05fb926aff44c91e238056d2ee8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec527d1e6de91546136cf3562a4dfa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987544f77d6b4d7ce29f8e31a58f872413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a07c90be507d46ea93c057ffd0678414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d4d2cd35d34def8798edac687fd06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183deb556576b54de67f632e4ca10818416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7fc0a54d8a5a19634cc24ed669256417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d089ccbe764cc55834373a595d11efc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8df0243a9f9365b4bec15bc71f3a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572b00a0c1307c8e179c938ee4ded2b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83dc463f3f3fe649adc225ede4cf5b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd3cc39d61fb03ecb87d60619aac08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14473876c5f61b8a0c3931c98f63a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640c814bfe258a2b7e94ec6023f9b45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffb16ce02b6b64a60a155aa81fba04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207382fdb2de67df3293308f0980f6a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c6318745985bf901e3abf5354419b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d637f31ab9a5b781d8ceb59ee9af1d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071cd25d35367aa0da53b5ab47c38b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa58137e228fa6ffcb1b9b88f0d565f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d4b561030c99003cf8fbeebce915d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a875af3ea6d5234ff9ac5e42f72ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463a2612e553d1520ee026f182b0b49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232e057f4936d794bd8d9f191f6b091434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161092a9fc6e04642f43579a3ad1880435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2d74cd7a8e555fefb07c3e284abfc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab8a60128815c3e8d20a66588d5754437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c3ed61e60400fb0835933c104d7f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc77e1a71988c1f4b3312f9ea886130439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4db6b9ba047269d5f802d031927705440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd951e34900790d4dae539388b88c8c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31ece6b6844fa95dca4d6a41166876442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872f771e47af594490a0ecfde05215a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07c09b194951b160f3429480b44679444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6abaa5845f9a922d3dd219e2798dbc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ef8471a247b629bfaeb3cab509df2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd378338787933a2f8dea0c7716e197b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2123fbdfc84733e35b86c545f310030448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b9ad297ea394af33849a7cab53371449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d31ee6497c8792e5c364f22a732b13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6bb3ead9d3d8429a2a4a81d40d34d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613b093cd684b140631ab650dcaef62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639e43a835c297bcced068f99728f06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cf7a48dac01f231e546939b2e46a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf315ef44a46cd4f8b9e30d8022752455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15514a500a4be339beaac7330f9de34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c4c038f9570aa9134ed62163f58d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9e221bd09b4d71459ee0d5a17c762458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5defc3dfc1c73211c4b378a106127459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdae1dc1de19cc9bc21233ff017a47f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bf3175333721d1996ca4bfb2ffc4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c9dae48867910c78c012cd89d47e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c6ed66420c89defc91634ed30285c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b12379e6974cbce3fa186d105940d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5c14acdfcdcc2068f6937c3bf2ec1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ccb54de540b242d5027173dd33e9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167824f04cea10d1616f724872864fc6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b151e85c6cd5a23e3fd31c453a665468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492584835ec9e3b4caf4ca9875f8b70f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7713f43e3851335c70a0ba49c9347bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e975ac1087f88cc1f02276ae2824289471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38010586ab5425bf8ed8405a1960bb65472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059c3159b533a4a2ede859b617763c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c493c2545abbb81d69012399209e5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81074ba4c03c2fb3f97508e8fd3966b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d9fa785d391bd1b51f5955cfe583c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eb688c478c21faad636f7c4684abb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0a2b82117ef08c0e015cdd0cf22ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9a4151625129e7a3d6454fc0d1ad5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4a19e36febab14ed7ad7d98b40fc7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93728125f379394a3ea2c42af5adf9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acde81dfe3d1738d8e8fab8695d9127482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1583dfb2939a61afd03bd6c33701c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22036fcd9afc725be82f6d3bd38bc962484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae00f5d57579183a74c43f414f5e206485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6bdb6cfc786895df7dee1d1dedc76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076aaea4538aa7851c0140166bca2479487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f6e2cb0d4ebdb72f4274449e59d15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e7bc641f1afecae4534fd9ab701f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e950a3f57095788ae0ad7f01eab1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552beb5a402176d7f00634b2b3343fce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6ee5f83154ed7a3056d1020592d99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184e1f1e8d02ad109a4aeeaef8aa9ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957087d15ad6dd5e89993c0bd9b9860494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73fdb1a78d14e829755700fcd67975495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c726dbd65bef3807a00b6c0a2b34e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2538530b8938f318204f29a59caa032497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f4128813c4c45592ba8b02835b6be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934e3dbd85abb4143f3d1bc1e52ea1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97955c87a68aaf42f107f4fda3f87a04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541ee8ecd21242ec1bb211085881bdc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c492a20e8eb725cf1edc1d7dc59c907502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6c70f9d9a61a3ad6ac86cb6a5a5df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30922836f0273c53bd8a6342234b74504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a7bc45032c2fba3b52209a2f76249505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa2df5234d56850fc8b9273432166e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9b2e99934ce89e7a85b3bf4531a8e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4483a4fa7e30efd5bc004e34e0de6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7836ede649953ddf96644aa12b52838509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d4dd77c8df400cbfb6431b7923f80510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf098e2c8f3744fd1526d4f97ee614d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad089b22b625720e6fac05b29e8ed4de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff4869beecf0918f87d4a7269dff88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcb3e2ec245f5dbc7eed9547d9cdf5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d934cf510cc6f3dcecf83779fd2b5c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde928ee85dc7574898145d140136071516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084dd46461b622798361ed4f8efc9c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6028bba0dde9bc8ec7065347dfa97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f55cad9e406c57a973fcd71f5554f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49845591a99d3167bb4c8650ba0c391520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c028fce8443c964beb3f2d1f9fbadb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f225763a69a8e102bde224cc4d5b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50347933364050d0b205d6340f9df4db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f734e7f4f1fc78f26e3ce2322114d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920522eea2c485bd3fbe69fdd9d5495525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c728830f682e3bdde2edbd60099d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aac6780941f58362d104390b57312527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee5ef6624ee138b1672c99e2d61e31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c703537d7c6eeacd14391a627888bcc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa0ac9672709c0c54ba22a6a41194b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8fb7104c4cdfb350526589a31167d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1251d1b566d8fd1fc800031449228b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86bd0d382dc7c2842584abc2169f27533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62429d50fc007e9133cdf8bb4f107737534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c95b64f864fcebaf5d7219e151fb7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47740961731922128a066b7adfd9cdb9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee9308af2f6d746e82c82453d47839537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ab853eb98b6f90d2c3fc7498092e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556b3931245c1c0081dd4a6a1fd10de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f240213b5ac55d1c9569ff74d7338540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07753b36d01604301d6cafff939bb6bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86739a917643e4f2835015efb15aab61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81413953a0249b41e4d06f3c97d6573543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e70742255c636a0643ef0f0af67af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9719cb70722c452bbf217802f622db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf3dc9ed12df78af19e89d22a56b65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27900049e71f8b729098adcb39eaf130547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745b379ced0c3aba9d3af64d89fe730548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58d35f26b8fd371a6512e70cb84c5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02c91ef8bc5c947ea3266304edb4db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcf41f1ae0bc1cb8afc0c9da30dceb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d490191a492aaeb553f2a5ad87cc7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57078a0f4f08bf7f95bd581003d429c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcb2eefbc63dc076dd4bad85e3e80a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdc656818b06cc6c242165ddd11777555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d13f2fa30a23796027992f749864fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5ed342d31650ce2b7ed2eb7fa64af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fc03566cb0b57aca496f41867fd74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef734cd628600712fd3171647fd13d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52a872a0c10c89cbfbc8116593eff0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9f8dcaf943e1cc87504183015ebda561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad72cfd73f99f6c37f6f99b7a17941562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91663acd1401df7f1ac5625a2f3d080d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc12e56fb673667deebd32baa758470564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d5eb580c0c34e5a0b92624018c0f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a0a1a86076dadefe681ad32c67c88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c0923936531d03562321a92e36370567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98163f52890cdd803dfd119974d5c9f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab08545551a684d1e9a10b60e81fd8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66878e32480e4fb4a5c4bc99d434eb5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6a28cbbdfcbe76c0002f89a15ce4b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45325644362afac8a9b2889deb53800572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5b45ae700fa8686c1ae5b9a9ea36d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8b37ad1c69806c94c556b784d5dbc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ae6c4bc506703aa6bdf76d651c292575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91301c1ff96d82447fc0d1c6b67a227b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb4f7b989532276dce8ed831fa2359577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23316c46a042f0be763e75b206f241578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab506eb36dd4773d294e3e22ce45aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ca700e76861e6c5d2f0b9d7d1e56d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aba53903413fd6af41f0725594af4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9e4962c6a2035f8cba9785d3e67e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7528bf2a1615bec13e501bdd93554a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1582b7e1f9ac4f5e7d6ec30e6069e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81368efbaa788920ed0d748bc830a10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11810511d878f058798a916caa9706f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20107d75c1491b2814ddbe3cc3d332bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57eb113c1d7c981cd2d70fd15c51c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d9922336610c00f431f20ffad85c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e0d4b7555ca5baef84fd3f7250bf6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897801dc8b544cf01c02a9721573a2b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a124d32a93d84a167b7f1903afd53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895b26291ae6bbfebc1f089117cdcfe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ec9b7eebb3a5f7e9351b6dedf81e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89853523c7e7629d97b1f358f84b05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5dabaeaeafea4e3daaf9bc471e997596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99cc6ef49c1ebe3c8a81bb101e5659597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b71d39b76c082bec9b8ed0fc5291b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2099fcac0097462ac1eb9eb0f4afa2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af012cf96f8b33ea0158ec1906cfdca3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a125065b88809549ca4a19a3392159601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea09fbda3600ece28909fc623a78b5f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3665ba672b99d2bee1f0eea1c4ee40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9970dc2c2f9ae5e0aa9d72638b8ccf1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5695d4e379a968b41bbb11e4817fd3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7a91913922a70161b083db3b50f57606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cd55e1fbaf328e012a248208e7df9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aed245f775f37ffba2ab8c16cbd43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e82395cb9c8ba08fea4d3f5fb15c54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb625035f878714cd4010dc5e3597a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e077dc520f8fd0e89fc576a6318964611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c87bc230ce19ccbad660ae23d1d57612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8719cc16c6cff20892ec7656e908bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492f3a465e6c1485f22e83da8ca2a17614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eea70170423a40e01717a7394d0125615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb514e59f692a21ebe25117bbbb0e7ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4952c48576f5df8be67acc7354607617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f423986b53db2e60f8a06b8d993f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72e065d277b77a3cc295e372264627619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a0a33ca4b078fb4bee5a9c711499f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed20e7598df6b5feff6f1c61a5b43b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4302211ea7697f96e357d1eeae9ce5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e85be44229c0dc4e0f5e0adbff41d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7856fccfb1efb20620978768f4cde70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b483641e6e88100db508790eeef6b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2357aef89d656cc1cc496136cf7cbf7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074609d3db262851f551f3aaa37d4724627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e76e0aa7c88903bce02aa2dd01ee4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b40b581ca3c46a18a329e54a13dcc3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbe6c56dadfcff441d8751c8b221c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4503c73fe46778d4bd39994293041e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0a3cd4e3feef52557bc13346afac5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c1fa79b19de6c397cca801c4af525633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eed8bfad9ac684c11b7796115e98dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf69e01e3edddf197759f5a556d055635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b296cd4e1b6886beae588234414d81d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb4b10f864af1b706c8d8bcc01d4e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afc9643ebb767a6318108619763202638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9aa90e3744e8d7886eadc4a3b41c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afb611af1cdd308e2dcdf051ddd83b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0dabfb6bc122b231b3b6ec8e5a532641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfe3b5c2f57c71bda342195e415847642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff69d1a5317720cb337331988447870643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10f3238a8f56870e1ff16baf77b642644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80951786e76209e3bfacd7e7ab9adc90645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5c405a8f2ed64fe2919c5b3e2ad83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f4ff7a8613bae8c02dfa2158d9e3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004e8d7df02f51c94bbb5c9e6e3d5c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b098db9c3c93571f3957e430909200f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80535cca310ee7c9f58166948f13cb51650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a2201ac9b449ec1558dd59a4c2ace651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08276d477bd9e9c9793f7d3003f8c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c367da07cd2abdd68b650786011639653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74a66208cf4c29a8f46a794b4d44e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6d6817d156205f894a98d6568af35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322b72921455454041b1b5aedc0f6f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ab9773f2f53ef316ce9946a39d6af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09940e826893473ea61a16a859b1b0ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca52144735f48fcfa35d51668d302f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ec6be617d5e3df1e067ea5bc8d4e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d7e5ecba80d580949df8e5009f1ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a90bea117558a6018145b204a25f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389f0bbec2026f7fe5927ac87e7a7d5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2670898c883b67c77c80a1e1e5792664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58295e503c94b7692ff83cd236ea5f88665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaadb3682585388dcbba300ddf5700666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230cbce926ce78f07b63c420468a350667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93640c17d36d176416a43efa781b184668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b344e6675fd8396e47a1b9d5e6683669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362adc24301f7e26654ec51acde969d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dd8392f2cf3ad333b26e502a38480671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daccd2149f9602e6caf04c0241a9de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c2f153d6d81664cd6e0d5f275e6ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6868f491a53a41ec56aa41bed58b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8602066e90552ab565c5e05f022cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4ee3025e053dd425b90d9072a0936676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5780fb443b15e6061aa79289fed6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12bdc0aa10377347f8c231ae5ff5de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d11fab0e086481b657b24d715584f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfae396e7a6fd235e7809212ffffdf680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>