--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844d969e2b450e4750cf9a55b113e8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a2fc0350ad37d9c1e10f326088a462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e0a85eed44f7ad32668d830fc152b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75a5c967c97a8de182b76c4e6cb38a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ce2e7f3a8b7c7c238fb507f9d57935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9f66954b3756e5099cedac2b7b5506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e680474b3c4d9281c376b995072a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2059275b2c1e6bbae4d5ecc29a578b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef5e3ef1991dc9f516238e07673eba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce029c992edb06df09d3395629c92aab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25049993c9c56f653459f4c96e03fe611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a78b351c4eb1963a18d0199c2e794812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c0afc954279d5da69e8375987ed4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f810a414963860c3c77dacd970e039214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755bc9077c5c0c634d363630145546015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2610c47a5c24a02d80d38e184906e7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018bdec8a720a7a9fea71e4bd3a4bec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be97105acf1429e7dc9315282cce9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393813f38058ee3b2628cbfc30bad7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f92541d9ab35ddfe57339ef179715120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b109e464c250fdb39338e19c633f74721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dcc321ed7918985b37dc04bd4796822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cb5eacae18a68e444f9b0226811cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafb74b3293b6e850a92ccebd64c32124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f457a2f28c715c6ab40720683769e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e30efa0f5426bd7a541672455e4ecd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6610fb11a577c392e099461ee871527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fffe266e52cf8e8a036394d75f1a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e57d49960711dea755d3b3054e3cbf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2a2e21b6f2fcd3f3c1c717d8252b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad5155d4980f7706d3c5f94181a87c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569aded62b87757a5897faab1725b8ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68ccf369efca3cd33edf19cf9959ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7c3063080d8160f57da3753152e3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626252ccf6b0c507737c7ff95c79d41635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca9b333321f85e52f8f7f0438a396736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559791e66a8198d9189700ccaf6f273e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622b645e2252de001e07f11f29462e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33df4828a5bd7f6fa92df5960e1e0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c68ee2e6ceb31a0e0c781035f9a9cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891087e15cb47c56f3b2c15bc06952a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c99740683153e2ccfe9fa9648ec5db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a9d9361e809296bae13033049ddf543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ba3ae1ec931c6721557c89659489e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00800d872bf060aeb79b58eeee86ebf145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36471b93351adf1afa597e712f599e0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4e62fdbc17c5cca66d01027cfce1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68b44c81303db3b78b931a396b457448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e7fecd140e1d5fe8dade98d55a4f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97828be94d4e67c7258129a1773c3c2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb3f586344c66260dfba00d543815c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1ed1a71c16ed74199ab6ac882335052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483e97e77d7c258d5bfd6b98a4fbf2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcddc7eff5570a2e6b0d31190e93d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3bef3661082f5d6ed4fd0a918dcf555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4ef06463d062846a420b794528b9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c61b79017d7e8d8e938278dd66e34f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa826a62bb6ac95a9ebaaef8772eb3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fcbd7083290dd93b81137981c4d4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c19710d976a4286a295d2ab4f5a82c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f5fd656cc88716ae8f11000567e3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa9bc991c2430a98bc34a723d3664862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4948d723cdce99a13f484fd107f1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce3af4002fadb6e1f520e20e5c8ad664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905cb10238343539e452f4be916333065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd85a3c7ab3915c8b71442707ed32a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8df3ce2103a8655dc4e20721f9ec067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a890a7fdf8d68b9fb3dda1588ae1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc84db69c71d7d20f78ffb168a285069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b20dc067db64c408865f63c7ad83970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e2aa2c3fb7e7d9e38a45df0268f8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ab3a19ab463c6cc423c573ca5926e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b7ac23d53c74eb6180cac76eecad273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f54c36a42f34bf042c0dd4aad6cc6a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2cbb379f7849feaa20cef549dd6b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febb9cac2a0b3542c32aa8606c4cb2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567f696832de106a44359e7702a85bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64893fdada61e05dd5752aa0d153943978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e107f68aed23e4e39d6fe55d911994a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae283eeab55a8578fffbe42ab3d847cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd0c2c79469dcec53042e46012456281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56e0cf72a1f6ebf5f4a4bb47bd82e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270564844a5d0cc6bd46eb524feacaa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b0e99163547b0ba6fb2ccda2f676984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5d14fd1b9b6ef6509ea67d1bfdb3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717946fc7270e1d79f5dcd58bb6881086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942191b37999be6dfdaeea692fd155a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0360ad4081652121fac8935e6051ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29f958c7850a0835fa8b0f2b05cae289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3cc27718d6d8d3365effcef2abb3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249da09e93a0db2398a992c91a1808591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06258775c2dd9430cc10e21fd32c5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9fe6382ca18bdd2bd39f0fb265a5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7c905bbde6d7865705d44fad773d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33746d210eaa6f315bdf624bc2f0ea9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb13c98c49609f362e03d57a910b7ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab1013fc39cec22dded6245576902c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63e4bb888ffa332bd2ab76999bf7ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063ed00e3c9e7bac8bfda5bf6bfe81899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6a6340cdbdd9b7347e55ad8b5957a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c80bc08c8c76bdd9cf2158d98ec78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f0f2935b351c9458e608848053e7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d5381f0f33781457253c121c5e37d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7249953adf395785f3fbed5819093104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b78f20dba6209c8a405b72ae4caf4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25907773171a41b5233db6f2a0e11a79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b2db71ed485eb6d680455058d49e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b929d093f56ee8e1a6d4aaa0d26da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e36b03fe40403c2a96b8cb08a9b64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2db5d670e15d0c5dacffb8ec193e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4a9d69a8f21eb262f331fce274ec9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e296856a035600661ee527fd36ca0b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeb53621a868f44625138a39ea11b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20c510a3adb8cfa3400b42e72dd1cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277622304eb58b5395a79a74bf6f33d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d5e07a73c754f9f2e8893f57ace14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5f148593b8610933af00dab46bd62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dc5fce9b7cb3b4cff6e5059e0dce6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46a5120e6f06758916b0bcf44bc98f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aebc56ad27e96c1298aa514eb1412120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7503d344614a6c1aa98096799b984de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f179b939b6c7c2e3fe1c098dd1698122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29257daf574e674e23daf5466a9b4366123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44061accbbb1991038a57baa215fe4a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7a4f048da84697f6ed51d8dd8668d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678da48db158ee24c06279961cd4204126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e8323f156fefa31aae69c665689a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb9cf603d6ce1e13474b417834acb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef0d1878c5ffaf8bb8a4495ca62a17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02b948654a930f14ee7aca068d6bda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee611bb0465e729302bea9fc224f29d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b539e7b22c36c449383b1ad8c2dfce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb6229ce6db145e554756c4ab2d5cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30469ba05c39fa8de3db8ed9c5f6eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfff46078119db1d38cc06d5b8884dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade11ff2e85046aecfc54d2d1224473136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffb58d4795d3f2430ea7424d174272137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62379dbd66ac51bf8e784eb74245b3ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42de64a1771bdc1cd2a1f137d3dc5df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47f85ed4e454ad0a83d5ff9f217c43140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c68a714c626ff346db0b47c543633b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170abfb8981fc058e9ea47cec1ffc01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334fd54c07995b9ba39420f1cf5931d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc960d9eb612225727973e1c9e7bb286144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ebd52f873c0f0af5b31ca41ea39df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b58238bb7ba484fc61357d8ca8093146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b09a5b82c0d8f89e0b47c609962504147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e44bdea49ad30d76b71eb7178208e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cfa6a80c3ccde45a94dea5af06d33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973cbec4680114b9a6348e8e541d09e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d163c6402dcba801f5fe140ef668e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8be26fed2efef4d98f9263393e8a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89756dff4422ea5cf687e4210a24aac9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102fe5382f77d75c0cd91d47365a2ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a013c7512e60143c9badf2be5f3883a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cd7834a82fdd777df698a52067c58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ea1c2138138e4c2df117b6c6b2674157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede3a6b469f7bf0e674c88aa055e91b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cb6429fdfd4247f45f8e9b2726530159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc612a8821750c51f77b7cc2b6efbc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58fba450493ebebb0b0401627dc54b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302c9a59923adbedeb65b73e82be368162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664fdc8c9005681358856c33a5c4284163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674626a19d028eb74d8fdb48f00b6b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebe2b1508939236c23790e69de775a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cd5d234d5c6958783cf50b8792f10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51ca1cc1e0a6e787274af9252f9056167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bb959e1e1e9c6b09ab25118b5f977168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931a41afbac2842c84cd5d1de4a06e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13eaa719141d6e66ce1b4efe4092eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54e39580fc278e798148780e8ba0db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3081f15578eed8ee3e0dda9ab9e75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8b04e305ebf34abf8e49b88567ae4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0e488f705aa0c81eb58e6e2a02e71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fac12026e62900526610332c057e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d9dfe15500d4754aa299209ef22f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3566c877469db51e72e7b671c80646177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f0571ea828974d8465be6b1c31a75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdab58425cc627312b0a7b2c146419179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7e6102cca931f530f9a101f629cc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77a1e034c67ecdb5b6df05e41d4f04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a729e5299aa9e2dc92ba9ba3430b7c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1fa52f1e7d6501a834fc7e1000dca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521f609b8e896662cc360b2349a6ff3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c189d663b53190f243b6d2fd5bac54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70407f1f93fda81804bca68c2565b997186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15f92605dcb0787ccfc1f1ec1b0c13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31ffc2d54da1787cf40478a20acc3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85a0983dfa29be2440a6fcffaab602189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0776b425dbad269fdf481e3091040190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b7e0fd240a4dfb02fc325263c4a57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a824d102fce75905380d1f3bc1f342192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b12088748eebf36b1a3abad32af05a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460bf21679e24505ce26f6f6621d373194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3bf10823a595079a4f0d34baa2e2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f97f1596d199d9dad9165b2b084d8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e130e4d8d3b8f8012fcf5fba2c275ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35731518571862349542ae27c144ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294a848985f8913d20e35c69f15501b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe15a9b90c67a113ef1a4b3a74ec70b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69050a57d99241995a6837cf82caf2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53a7e4748655eb6dd0442ad86d374c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d79bfe281718393ef27d3b41bf318203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cc249d1b7b724f17d70ec9d61be9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d785098db1122a3b1d6c395778aa5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f31c0b811d66667859f2ff3bd8e6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1db89aaea43b46f0c5cd0c61e9df8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f4469acc4c47bab3f934f8d4cd077208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6cd06018679a36bafd44f4a16fbdf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce1dced03faf6f4563403871e8d283210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b5d22d486509fcd1f563cca67d1e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4589d8e672da6f38985ece43a98bf68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f455ce4888f363b4b518c5542d92917213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827016ad21b2d18b903ae6fe23af5c1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816e118878e5083f6d4e28b29c29d3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26b798ae66ef21b2ed2d528445e3b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c9c7d4e68bcc06d9cdbc8c6a8edfb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db3401713fac54c6bb7503e06fc8bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafdd47f4dfe13798a6d32a011be85f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dd9fbcdc41b28276740a1dbf449b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc8ea522c14891920fd6c0a61e707a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd6910ae05dacbc35b069cd63f1746222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c77c27897952e7cf7e9cd633caef9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673e1b7bb3e982bf3af23552969919a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a98eaf73a1467a2bf1580d8642c1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957e8da3fe421033cc5abc996ed1952226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab74dacedf343c1e08a66b6df4ca35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e11fd80bb3a04e2191115f484f623b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124582acbaf6d054b46438f65eeb7c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97581bff2c3ac80eafabfdb2cda51a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db624cedeb4fe4a395f6850a186d3224231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e95b9029d9b3ee19947f6e7a3fdf13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244df86501559a7bdca20068e5f0219233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de57ed1b5f47b1780798952f7035da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b20b37f3ce1aeb2cf50387c156635f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f4b5151521689c700d91558947f18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c898182d2ba62a90f2758cc3b077f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f78dea51b93eea6b4d62ce8f04fb7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd57038f04df52f0fdac5cb8478b965239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b0708cec0aa788d2545061e9c8055240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364e9bb22bbfbce0b7823006e186172241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d0734b2029822b1ddf16d95c5211d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500948d53544c38a206d02b07749ac8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25023648451e8d7a2a4de73643eddd1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d5375b4909afb4dede51ba4b80aec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4412badfaa93a47a45f61ae41802efa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a282b9d5c6036139304e0b1bbc45938247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a46edbbd61241f699a9d67dee8424248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20c0fb26c4295af97347206dbd3bb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02206756f0e911a0c51148e1f42dcc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c6ac15c12ec5e2494aa2d849a58b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30107e3f81bbb4632cd7a4fea505d074252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb214442bfbf9db38818a3dc37269d13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675c8449997f6e1a6ca00ad9e1c2842254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d5cd6f99043b46fc682996952ef38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7c19e94b9762652b2fba3346807b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb26ec676cd5baafec1b872b41381a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f67060f0040b02a443ec3fd39845c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297832ed8d30543b3a1dd9cf16a80fb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e80f7303d7e5e190d526824502af0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d614fbbfd2e9bf27239cf21e67aeb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ddab60b14f3840982a381fdb5f2b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44771c18ecc4e8f7a1839f647f05957263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4295310d4c285ea510dc7d04e1721264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e1656d2a983723eeff2757bee1e32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0d51932ff262fba46307da5c59869266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c1e6dc461830b7f6f7fd65370a2a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06b3ae3a07dcf1171ca475e2d6454c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0c128a448468fe1481885bf9f27e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8246fa9931c52fd29ffdc76cfda136e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7d52fe4ece3f356acb57a1f9cba8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41e0d879cb2c161459c7eb54f7e228272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fa16c8a38f351083e5c237bb33d6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d589f097a688f4220ae294eedfd8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656b753cb87e1cdaeca9595b1a2aaeb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a911b02254df642c02911992c0f3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9522ef993cd75e79447f4c9141c5a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df0f133808642e66aac32e8e93f656278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cec31557a5b6ff48d91035aafa6aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f35752eec6811bce7eaec8de51313280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b67917d398e28179460a1774960e25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b4d117723e3340568f9182370bbda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644900ee67e029ca363d77d6e07b751c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba83126a1fa86e3b536eef05f46f5b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fda45839b66487b052ad69e87807c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29662892c51392ccd74085094c32936d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a697a9caef6e710fa73b02c94c547287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2835e24d73b04ee45cf2b8630ad8848288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be91406e735717c9446f0ab896b065289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac4d7ec0476929b6ff97c7e73e8c02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed07e8f86a73cefdfdefa87f163b6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8477f6a6d18348707834e2c125eda8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d1182374e79e23291109dc4e2c74d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb1f7d250a1d6a371c82df8ba64649294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e512e02105ac2cb3242d708b20f40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2f17b37a24238e4da3b1c61491292296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd91399a1fb2176b174881b1a96e93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9affbe79e0630be6eb6dbaad18441a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad52f8fb71e31fbbb228b3e95472ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62af5af51b95230b0a14d47d9654d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde77679cb34c6b1a440bdaafd25e8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835c5f3b2f439af792a4f3ac8a8dc75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117dc1631c08384c44854da18bd8629303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d2ccc3c2db9d1d9b17e79ecd81061304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db301663f2baf0304a06586e8d2215cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135cfd473d10f67e27af787680ef713306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce7807598e9ffacb24ce8b4f009cf3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74221c96b12007ccfc8e37896d29f7d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0f4b2874def0bd4d03479d5eaf704309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d2d0f4dbb17bec888abf7b7073e64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49329c280ab10cd4269210b47f9f4c2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bad72607a76980aa021a013aec9d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05d177258cf4f6f410551479dab976313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee02ff9a4db4436cb16fc540e932d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364b05c392685a1a39eeac92fcdf751315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1551bec0090495bb631b3ebec1de4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd0daae019be0b1b028d7a8732f2b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cf1c99be74ebb7a251d6abfa591c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac64124c0fb4505e9902650d49c221f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fb9b77a796b671534d92d053207bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40115d530bfd995f28b66a5eb41ca6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd199853551dbfdc9dbff53853c37e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efe7c447180666e2905de3bc6ace57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76d91b2aa2e1906e4f8d5c5bd0cd5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34664b0dc2169d605e3fd7f9e09756325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21315fdee04a28961f3f4ce8af35d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06788b7de25a6e2a22ea2ad2eef82b70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088808bbb95d89b2e27af50ec6db7217328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6363c0e7e5f2294f82a2662844f6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c34079d8a8cab46782a6b061ac8cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563679cc9016123430dccc5bd85438a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9802af72e720e621b5d38646e5c82f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43c2ed409ee599edc4f66b66d128c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe40d08c5000ffa3482a71abbb71a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eeebfcf8354fe6885938afd6146f83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801c4e674e71647fa01eecd44643458336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb8d189119edd9f5f00f82ba6d4d7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95a925ffbb1e3851a50d02c555cd14338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb6a2b6e27b11efa409267752aef8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff464d47543e87dbf236c9c7374854340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e14349b0fc405b148261812455123341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672c1e9e57ecbd2d6d99ce031d52c33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0efbc300e083620d1a4d86263ebcc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fa977e4e5839a4801f234a207a9cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78a65407993207e786717100562fe2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ba1fd8c485e96045dd1630a9245cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d37ac343c662898add8b13211aed35347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7e071574157abe964df9469f8fa9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d907a7775aa87d2652d6ace53acb14f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8651962e3c121363f16af53cd6495350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291b74add6aae6517c0059cac6a9210351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a45f5d2eff48454a21bc8f4f6f2f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec5a5fade8248f066e196a6e9761c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfca525e724c8cd1e75abb7b17ff9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26524a3a3c8d0d4dc317c8b1c8af35e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7980e74e310e125f857d7b5ab605582356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a722cec7b31d64f96d9212239567f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c969180cb6269e45e1a920d668836358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b1dd1c9803b47fe96a1f94bf15feb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c469a429ee4d5f39aca36ba4c82af28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c2fcd8a4f641c3dc9c4c5b84bf4dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681fa4a4b3d51eebbe98f799cbf79fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c4b6f00a21879975053d3b01bef6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321dd314ad65fdecab757baf397b0fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e20b2ac13d1c86657dfbe286af6ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94c978580c967d2fe643a0256d0457366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8349927b32a35c65c53bad3bf7d5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418312e8a2199a2b7a2b824cfe66bbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c365714567908abc4e1eaa97ecd2c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bac0d973bebd854fdbb052ac07d61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5d02586b931c7c8f3bc3d81cff532371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9ff1b9ccc8a9b6f2512828bb0e96c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c035135a034bf7f3de143b5b6008b4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea91cdd14434ae2ce27da172b5ecf86374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6c691413ec2b1f628d0acf3949a7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fdf8d6b85628ceceea253a256bc4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235f9bc63d880a053bc21af284d01d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f0381dfe9b53d0f85ce105201b4a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e554747308da9149866e7859baf53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e88e34fb90f9110b8b57ebf2a26252380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736412cbaaf26d6ed5d016acd33031a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cee6e0a5deea52a3a0893f97482301382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a8ab964f0d93d30f1d79ba416bab2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af7db864886659ff455328895db0ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f89887d629cde81f9493afd06603fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e411ecb85a16dc8341ad5c0d40d5af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66396607eb2e9cb0456dff3071ac4fdb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a7fe8a2784502fea5a5939be577c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed022d79044f45d8ed0d04bc4e4afe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9f1a5861e778705ad1a5bf9da2a6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfca7bc8b24e88ae1ff44f2df1c39d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7daa44bd7e2d4cda26102e91d3fb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62306e56122b0c86a5b3f6e2fae1a08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f4fdea725e6a925199676210e39cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db92a1d213a77e1ca34d1e4b5c7c789395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c942a59bad95dadbd39a5f0c68edc26396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385711692282473520cd1f2dd745e64f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ea4bae4470b3792f355bcacccc8d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8ab5474b8e42c6cbc91ab44de7ef3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc088e17776f29c7ed228029d2c3dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd517893a2a8c22504125eb958855cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14f2538731029ce78a6b077cadbddc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937c7b54c4077bab380565655ede6ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141c0735622828be45fb91eee05740f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff013482aaffe625e489c27b8b3943e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c04127289671f62b45c605e6a51182406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f767098203cb85cb79a756eff6eef3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c2d42fc503fc63c3200bba7989381408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e934792679936e0b04060fb09f2da1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715efaa5aa7d93a3452b0c2811a51049410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ead6033288b31ab000651c468e569411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1d9bcc978304247a4e916d1712c14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f02e227019bd6740b5be9350bddc17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490f49040335fc8c373f2afabe05e9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddc68399aaa85d8c7680b365febe83415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6313ab7209bf75a46386284edbb88a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6efdb00e1595baa050f89795179834417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202d2a8b263844cb2a358b30ffb16fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cd60d8c9d00098b5ca9465eba1617419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da4e40b955c3e7953f7ea324237d71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88853ff0358f6700b11902ae372aadbe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344b083ffc849d63b6eb022ba88b023422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607212b8a3252dc8fdac169739f1b0e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ea02be8015a6707984ae55bedc8d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8742dd2029b2eab4145eb595dbed9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f312170176c294e769bda1434f741426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02add5718dc4cbb2cb672d32cd22cd8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5822f7739a2d7e40e998cd9e65966e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25dacb355efc39c704ef66aaf66832429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228261403d3691192dc126425f46c8e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c506d750f44e57ee90be29fba52480431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfe6784ecac5bcef7efe4408a08524432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a543a7c45791d135a1f2a57025efa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d488ff61876b0b077dd5b4038ab65434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcf8251a0daace0d811ca4ded1bc91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe7e2bf126065f33f1846462c17106436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f29a0b178895ecdd78d60d19118f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7f5574132a3717404a6207961707d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dfe81c9d6c4c8db88b607e8138125439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587d0eb8c3b2e59e23dea4700d377e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442e4fdabf41e92849fc3a6fb1d8174441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee297c04ab6b79c06e9dfd547cae6b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61795aac3a4ea5a31cd3cd6b8c4e900f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56723bb5b1041264b7f7204afab7bc72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacc7de4fa36c94effcafc0e59b48d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbf70eca842bc9579bdc25cc693c65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5864a50bf822120263632ba2f230efc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e541f0db937b2886bef26ea43f78e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3583795df16716679abfd50f23b13449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa7e85cbcd81fa9cb06e4d4dde9019450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d85b82fa8e768bb064c23988bbb2b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d966a70f0b14528bee33589d1b47699452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c607160fcf9efee09ac25a38b06f2d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a1423527fcb3304caa9aa8e9979fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b4c5b20703d165f70a14a5c3612fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f434d399c8c0a0b11eebff974185eb2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288c22fbe8afe183ca275cfb5a4a741457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6ce5670dd60e888b5ca34f0d1fce8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e956f246c5656662584d82977dde29c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14551c8bd80bd8f86069d87317d3a31b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d076933ea1e1f49047eb6395b8a6e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dbb0b83cc132d8bbfb685de00e482462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83142903dc38d9a17257a0e433c7a69463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62780b8d6b4b3c743ba7da14b793a477464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5ec921ab34a8faac4fa0333d7917a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375097a74152dd4a64abc9849236f24f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdba7f5618650d7d5645a05b72b37be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb26fe8d637c9eb0c3b1774d7968a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae21e9fc473ed1166a3ad0c18c7b1b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bde8e28e02522b2be95db31e2f22ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96559def5bc8c10d38d4c6258432531d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79771410cffe611b455904fe1370f674472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1abb89ba4e2c26682a2d15db40ddb5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307f877d895f9269658f9abd74283a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e6d1148a832764874016948b151e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9a87ebfa638f1847873ff1efc2013476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c263be590475c13bfa6e151c20fccd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce41625b728866afc54c4b4179b59ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191091c404eba928df20253b1a24173479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38462f47c26461899e56cbc2e2f15441480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e31e9a7d0c6b39d60d6c14f9cf445481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07d16f1e94875c291822bbdf7d46b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c167764a750dc60fe27cf44ed834b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c6ebcd3f78c324d11d2d2c795d197484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b6c8c6c75d712c9d3126bde28cd03485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8408dcbd1d8685f4c4070abcc92d5a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c371abd983f4c9a55caa20dc8a828fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3175cb204e869bcd3673d88489588e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e2d276e49f876497611df10fd4d3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf68881bd211e2662a9cf81a0d297f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febcabcdfc536b4d10dd98aca6f3705491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8939c12819d115a7014e24c118227492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3acdf55bb09859acbef1a160e33f56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c139c590631e91d76487a721dc4d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cd795fee0199fb58d1b400285b0ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6106a5941ee7b16228ca4bbf8e3cffc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751d12385cf90e4ee3d3a1a0f0eb6ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ce04e4db392fce77c3134fa8c7cc8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c88c0e739a88a2b52338f67d3079d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659ede1863e839a7f81cfa7fedbd898500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f0bc59a2dfef4828f297357f30200501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15524104e8532d92a10824b26e71f22f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bf0d5b7e423696234c9a094b17bb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad1edb95a53af076cc9e5aa374a193504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ef6a0cac28e8138a445a4cf412797505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1ecc95737e81694b5a2188804fa26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3ae24c1febc87b77c7418ceda3e21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300e71e1a45c9144b0f6b5965b7910b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29b0d865dec1258de313cd19e72a55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd46c633873080507a0f28f9cd25ce2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f972c36a8ce31153d236aafccf353511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e8844393f008e02862be9da6289c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1364275d4e259318378802e98c1ce4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b3f88c901acdc87154b69ddd27261514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c520e1576acebdc82d4ad783c1e233515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef2e5f5cc1fa517d463966ddac172d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab9da7d7640af57d831324718a6595517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cd2d0a500689007b85d4935795b90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed9bf335c68ffefc9c8a1793771c52519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c52769082ec7aefa116204beaa45e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e4b3bf77c117eb91595268617e389521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d799bd4945b6f27a5fa3f1d9a436ae9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580414d118bed012ec83be4d6bb99dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d6ed443a2766ea9f090bbc0c21928524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692c3e7187552137d7b303af6716478525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c64840d29f2c6861a9986646aaa0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7b3d3763e4c17e719a66b755f35ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deee3e5eb445147652f71b323cbd20528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb978d8c9a3ec8a8b51e5658d07ace71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eb50f0367959cf0b79f8a55d9ff94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2ebf73d2492e46102c843ea3cf702531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdbb3b72af2da27dac671a7ef21be4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c0c03633732f2a8d1a5929cac8dc5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77a0a6dd15e6a1c3a5f004e77adfb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1aa26c4c63525eaa6352329da24b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6574e156304ac86eaf54301427125d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b7c4818c6ff0be56044be65d894a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2be2e27111d0f0733b74b80687289538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c298a4a2b2cfaca9e99ffde1b1bc69b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742f3dd966cb646fd0344353e1ca762540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93502a9d577dd2a0798c0eb798c3743541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b11f69240401dc0e3077637f878ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8fcb09a13d838bf8137385847e987543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3bb034f9987c683e096b1eb410564544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a908d9e6d452e79bf61468eb6134c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba711036ac17e1c5ce610a651fa3c841546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d691c69141a3ea0a265ab761946bbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cb5418ee8b15437e4961a66e6e853548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03731b44cf22bedb7dcd5c9effc14bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5410ee2eef5e0ff729c9bf1471c5c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25628162084062514993c60c72729fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354fede2b613e2f0990309fca4cbe17552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8478413ef75770835ad74813a8bc67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216233fbe67f1fe191cee12d90c6b5f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3b6e1f6dd48d7f33a25fd6abba931555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ef8ce3af79d83ca84b1717368270e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95273291a834c3a834bc8b69d2884b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974bfa51048588b9b17d838926eb14f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd6f2000e257020f8ea60d54031972559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b1b48ac95316d35d8ab0a0efdc2a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d820ab19f816ffd45a6f1e8e5b68e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d54bfaa7222c99d0f0961e477667f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5622ac0e98bfad540f5c0c0cbc4b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffcbb70f3a5d10d812857cc320c32e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44a70f11ca0c7c0d1b612fd1a8745c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc4776a1dddd7196ce16c3e2db5122566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ca2561da88d42ff126465982dbd49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84710d163072569f3e52698c77da6963568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea58c5f8f9e33f99426f435f223c06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5995fe9254b34065e1154ff131515570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e29f4c7795ca03537613107108d31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663765eede98cf61896cb86c77a19d67572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9e2649c492e3213d8503300621bb2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b13c9050769646e85de5e57a9b716574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49871563ff0f5c1d5ff790b07c7a6fca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388aa9d5e765d0d51f2e2d640a648557576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8894db660ab332d6b3d519eb8fd42c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7332a44ec53cfbe8a91b884ef9a7131578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb039e27e6bfe11d9d0c8b99432614579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe1076fe62a2d9b7f1509ffb990748580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13800279724c07849070c96571b1e164581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940abde5eb0033733a9b4c4be466143582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34779ef51371dda50197a6d43bea4a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3e3f73f6834a79749ebc69cecac5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda65bcef4ed6639e9b9b379d740dec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26e6e4c3d6be3982d3dee921f07c03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925f6340c7dddf564bb103162c44f40587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce1fbeddafabe49bcf5a7c7f18c770588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c83dd61723b2aa63a79ebc41249d24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a9a4911c3a1b1cb4b98d77d7a5a6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254cb0a5b790893dc6b34db8e3f0c06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40569917e93b63e9a96e6451f47ef4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d539e241b755c087512a1a4bd5a776593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3394ea68a84f10244898d5bf5fde0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed99d11b58364dfd7c1615352877cf9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3db602c94571c28adfac88dbbbce0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9811ec80aa4f90a21c49703778281e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a428047ba4546ba1d25934515fb3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d263381c09177608e273b9bd6428927599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f196179a0f3dc570911f97181422da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e0082776b96c81e0326977ebe4d0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa066d5a4dcf249262abbf90e3ba136602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722572e69b178297c495d3ab31697bfe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472ed3453b262a41773bc3a3ea8fc4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed333fd292f20f6697171e7c5054b64d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d631d1ac2f354501bf7f37575b19d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eff5d09ec2fa29a2a12e8aa783c93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ca26cb0dbf8bd2eb650d0bb7d1d35608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805e4847d7cd1f578c0d0fe23a49bcc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5e52d5408d28c97244babb1069d00610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b008cca705d06b808902d134ab57841611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e718ab0a813e5b953c01b2c9ae790612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb5c69146181333b253eff17f36ebf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c305547e33f63498c23240f8fd0cae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15af25676ebf63e07cbd6449423159d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1557c0d5dc4d6c9860a57ca3570685616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a8b0bf16439cf9b08441d544298e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059df114cb5139df5847abc91cfff498618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90a2c9667e4f713f0bbfcfdcb2eff2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0c8057fcfb3c5b88279a2175069cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936e5a9d4eeda40fd8df3419ce00909621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d4fdf2d238fe710d6467fd4c642e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fc1b6a882eecca40404e1565fc6db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e985e1ef502d6134b1d88fb0f9653c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce421761738b135587d3fe7a33c3c9dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6253259bb4a63a6114c4151e7aa87d4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945425dd71e601d57b81f96ecd1d3c43627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9afae0ee84bfdd6ab6617a8f16f43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfe30abf140e4f1487dd6288000d33629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed146c9f8b6499dd9938f2fd2cada557630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf11c64fd028c16800990b04468258631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820223a5fd42f3845e41c1972339df6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a59045cb86a4cd64a11c4be8c96a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbb62fe591355194a00dffb3f8b648634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f11fdbb5e803d87851c7807f56f6b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1491de6d9eda643a8f17a3dc4d91af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0c00d4adf0c30525ebbcc61212194637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719e8cdfdf5b403f7ebce340606b188638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c5988c58cea8bb652b2970d52395e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325f14452690a4f6fe85e6c8c10f171640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edb49d02de85d1cb82f8aabf2b2294641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9580dc1775d6e1d87ca2ba45151e40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9aa4eb16496b12f700cd3091ea376f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255c7d1b90877ad952343ca57ab831b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d1cef9ace3f2e4271cb00c47c3ee0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809f6185a21e6bf553faa1f5fdcc1b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a72ab29fc9339dcd450523a5628c51647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17319e2f10801f6d9aa93baad4768820648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2fc06ed305281fa4d3f75f1e736d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbeca65e865b146dd18ca79100cca8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8a6a59141bef43a61eb97518a8fac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa429b83788d851aea6f61ba5a9e8b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac9d1554da34d2153511934a8b5867653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b23115d6fdb5d111e1e0c2e803902654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79934ee4654573e5368d283c9b61d895655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4d83d78d1aee9e8697ed5c61f02f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8513b0e7afa5c710f7acceaef7dad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e20a4240eaa8f7e074adbf3ee8b38658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e7a0abc31fb2e88ecbdf8048be1cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bb85827e7c7d61a1f3294b7cbe010660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d020ff0073e09236d6862aaa95eb4ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52684a2747e4120413c6f731772079662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f89a8cf58e3912b7de8ad59f31db24663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ed736652eefc99918d89924b2241d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8397ed584e1e9bf58087932dcfacec7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303517afe6cdc34c9db8a9d68a11d8d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33fd45ba41af3d4020d5f125f44fa5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b08e0934f6fb0dbffea73a025bc2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a71ae483a8dd39ccfdf7db52619337669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4f909861d1a25e186587d9b575dde670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58d95e44a8963ae0642e02dd03aba3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814ad9ad61b49555450a28ea149aee4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a3f3775acd9afb43cd62cd6dd3dbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16401d459f20f1df4c954245f27cb0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6d5ca7124f72d286ca97dcf346259675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb226a6e7485384232912e5d2df2a72676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dafa1fb3af3f9a3b6257069cb5415677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749d184a9a528d2eb823b6c448fc852678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff270b78621098c825ab56a83f62cd7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bc5ba40ec060079cce25d6b528aa6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8471740bf8462df857e766662d568681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a19646ce3cde86fb2818ef5bfbf2f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19243f038d1b54d74c8fbe99f293d35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19eda5f3ac02b415e8becdcc8ea09d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb473ec6e2a7e946b5ed9bc400c94a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d0624cffd01a4e6cce616240816b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd811fb40ae4fa049d02a1c46faeb44687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed493372ba8fbdcac0da939012c5aeee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7569f2b00fcfd02aab021b872f29f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8595b183c8aa7db06b18b3b2d81797690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c7cbb03f8e019e5d659c63edd7fe3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb644d57264eebe880aaf9dd4c3e51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6beb25271175b8d3646c56deff771f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f3674f9a33b334bf4e17f4c4bbbbc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bb8def9e5c9e6cfc04ad3744c8743695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5028ff35c17b65bd84833da778bf67696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a88f1200fd3ef83e7495e09ef1ef31697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cf84a3a280c70340485a6c639c108698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec52f279cea530d45eb86430b9b1ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf531d243b348284d540500ef3271706700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b723dbb3d6d0551d0dadb980d3082701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca2f7fa5c4406487c5fe149270de0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcd317f4c86b50415c19527d187b3c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cb81251ef36c9e8faba59ea111a63704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199e307e1c9512fe1465dc66ec81966705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb287a3bc84c9f2caf7a39344ab215706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671fc15ba65575faac9a0a4789e5474707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefac083addffb59d6fa544e685e43e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33a5c269da777f9cd820d5cbc37da3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e87d81f1a006dfce1ad5d34936ff19710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417df4f8a2163b22b69ead8b9d2c04f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363ae1df6b010d6eef34f6d7256bd30712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8787b80ade9d1a5fef1b0a29ce3e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb5511fcd45536382efa869a58d7742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd537446bd918f24a7664882d5568f293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3f9b84556400cd9b6420bbf04ab264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672287bf650c0c34ce4bf715049efb605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f6bd18173ed413b245880453ae9896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff62059b98f4494dcc8d0e3d01475db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6752f810856c05763a96ffb731c538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73666da28380fe18f8a77325f60ef1049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5102cac9452305c51b44e67a2be8d8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f912b9bdaffd83b16d7dcc2be9a8f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36722cdafb4a2a16e8210ae8b0f57012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7062b338dc087063ad0837d6fe82213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed4fcf484d1fefba35ac778c2a077614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90d4dba68daa655c77e6ddef296a7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283af66442835054ec6a30344fc0e8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddda5321529e839a629041ca174929317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c991c1ba73e74627f435110ea15aa3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdec545bf1fc70d4ec71ece48d60ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d8230d5d30ba3da773fbcb2d8bd9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704b5764a73dae55858c89a5ce0687b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed79ad3466183b5ab708713c2cbd9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4318c321a8aaeff33cdb5d07acdbb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf79b4464974f3926c41905e2214afc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb774acad01f6e8aeb2d6cec7ecdda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc83476bae5e1d9dfebc5c96d4d53626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87021cef230862bc48e7ebce47871227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847529698baf3ba684d895c7de51470528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639896b17675dd522a7dc52e2847e2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2e4502ddb0642067af390f672d67630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edd229d717b3fd846902a0c795859f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f7db97182d5a915fc6bb1e641630732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0348ab70e58cf57fb3417eaa2bd8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7a32f0c759ca6df3a79ef611707be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4c143db51cb8ae03ea796807bb5c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1534de4d1cc20fc55670b1dfbe8d9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558091a21495c5d7e8eda13a6023969337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2288b2054f09bf3d34676c676d14d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e88b4c4d5fae494cb590a8487d30d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604246456e0832b831004131e72e0d1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe8282ac765ac54f7b9f7f3381bc9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f06322170d218a21439055f5f3e1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a36bfd15c12bcbf0da16edfb1983143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319a5aa065c1b50924d96868cf9e03744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c827f8f7130e005ec5de46654ad3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dc1e5cf70c1ad16d90e7b289772d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cb2006227ab564b69d49643c603b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe9f8b9bd34935388f66717c48c7bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be21bd3f473da7db65e094e789013949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e039562f569df039ac2285801f313a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793923d1f63e3b850a1fae54bcc648f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921a5ecf39d13a1b58bf4790763c45952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9cf326982aba0efd283a2de87d0a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72fcb83806ba09c5f1cc2aafa795bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d7a72bf40b54273e7cfcc0f49bbbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccf68c655eb40dc000b4ee608e739f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebf1e58056fbe0fb2ca0dd8333807157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b85811099d7959cc6f88c6b0f1c3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774e41abefefe54955965604fd7559659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8adab849c1c3783ce7d21fd950adf460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557ec44313b653be08082fcc331b71061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24adf1c7c8107fe06688c3bf973aa1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e9012106cb5d1cb980f15616d404663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c198ba089f566a241d7ad3d52d9dc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a0194967194c102d240b535c577b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd22b104fd5567712a5452c92e603c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7a791988ec2eb7fe9d135b77406d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067a37efcf8d876ce0567c41bc48e6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18788b53654599bce059e0f03c4bc39a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be540cb55aedde96fb16af8c63024770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2652e5fd2bb0bd6d42f67c85c6b1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96066450390f4ca83b371db32739913a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cda31024b41e5a60f0ae4584a4274673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97568bd02327385741beb894947fe5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d3a49fbbb4d419ad6c2bc108a038075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34864a0794fc2b69a34b943bc87262a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b52b08bc6bb4acc4c664af16269b0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b049243902cbb01af5634324959886578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0d51a544ed7494e5da8e9cc5f3f3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcd69d7013ecf0d88941119281fcb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992191ad0dee5616984ca005ce9377581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17495f40dfcd3ab838f0739a6cfce4e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e30dcdde2f34a8986f0d293a8ed23a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc5270a7e0e3d415ba8bbd7b3aabf384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15851023b3e93b35e9dbd6215935722585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c8b74ff70a04aa9008e89f69fbf8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a6b05268ad3c30f66807adca0648f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dee95efa49d9f79b7d4398e2fe865e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b58bc4c3c16c302b8d06faa195f16589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721469230ff387d8edb313d4988abcc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cd7ad41d8252a1a153d5e616ef55f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52eb939bc4440dc600d9df69a9314a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32322ef0dc9fb6ec9bbb18f86b38cf9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc1e63081f18f518f402bcbcac371c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ac436cda17b4d6219da1f634b360195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee82f491a82fd5573265e5ba7d47ebf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509eb42f7d7833f1e124867e3dd88db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63628740a2d19441c8aed18c9524b23798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6dc73d80a1e8a0ab6ab272b69629299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f299ae52f04b047870d27e2dac6ba6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc318b9326600a86198f1a5fee2dfb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d82dcd0a771f11a507f4e298042ce7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf6ecd4e6afa3df9cd7aa9d580c2e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a2b49124fe757d2847ecda431a39a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f29296a46fd40fd6c4caf0f96678d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bed33bc5d0ae6afcecd053726403a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f38d49a77277c6b4daf63f37f20654107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3ef84d5eb96faef05a67d76000cd2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab83f77805300d424761b3624897c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a5a4d6ba4faf464cd0eb879101089110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141c1f442683bf7ae27bbbff09b88ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f30d4352f4dcb3e515526e4793952112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a91a748d225cbe184808e0e5b35ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144fb56fb194d22509c407b966faac5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c4418c193d51e0e8c24a12f925d96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2f8406aea07edbf280727fe786014116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a7d0e5413a17541a236073c7131d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6850b9ca50dfae5b49468b1d1534e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e546ee83e8dfb286720730bfa24980119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1af0fb645bf222f7e36bfa0ffb764e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46cb771c99768e160967b0172c1b19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9be38d81b5a0c14001480dd873660122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5651be69c660f53ec551c2b1d4049123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f69e5ac9a52efab9f92a05d791675b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f00edfc74b0bf896f7d0ef421c1fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7091d8242ef99b970e63e5bdef55206126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374a3d3f556d8bb0b143eaaecaf4f6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c82d2f1426d5fab7b0eca40bd37117128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cefb5bdd66aa4beb12f03e2e4f5e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabc8d7f9b9a848901c44930caf9879130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea58d214089ab77f9b8733a53f56840131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32c0f725b57f4f22b61d5c2f090b9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96365c2300ec53d286d86e90d2a716133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c335fdafcfef870658c428ef358487134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ac0c4fd69fac436f66898ba65a1ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843781b267189fa997a95a77902b464136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e50255b44ffce365e0f21c94fb8032137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad206a21b7fd2f6446a10648afb6486138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be13214d29581b8a947cfa7374a97c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608a797c345c88cc2e86c09cda9b033140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7396f75fb36141e97448bd3a28654141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0caa5fc4bd07702cc56d4fe5ebbe23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab06f2ad813ebfaa63efea96e8f760143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073e1725f46bba239a71c5b30fa7537144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8a26daab676505192515db7934251145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b843533890d0403b7b8f5c2052518146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23513abad03c924496e66523420f6565147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b106f825b1d02c4f7c790e8894653148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b694c3b58bee61d60a7bd1b860f98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2869dd063a52f866d49d4a80cb5447150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133363dbe2ebb6ef9c7390698276f2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b55c632eab681c7fb65be9bcbb9a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd195ce42e5c6314b2165fb7cce69515153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a18aa8b6df6378076950e7ffa78f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8fabe8d21ce71f3f02e7249eb326b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c447243123675a6a8a024cfcdc59c2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7de6745d3bdf019fdd10671ce9842d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49011ed685276934d2095b5ae90a2f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29800eed02b7bd38af8552b29749315e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacef89cfd8fd78717d8c619a97180ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9f1b55629949b425af5fb4521d86c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6624ef2e09ddb745b1d21f826c0e007162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad202b79252513e273ca9b17fb4efc42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e67d6340d378342205986499abab07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d412069be168dad91774302cba2d2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf396f747aac1ec33d254a6ee7211d01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f446fd6730e5c645edfb9d2e96884167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48ef6959cf7713ea5c163bd293a0ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb19d94576c53699b071ac7518620f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c26d56e6a66de1f9e82b95ee7ad078170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b72f4f903f7f418990fe48e1e477da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b540753d2b871488023e5c45a41d1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aff68ebf7320f408de754a449138c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ccd765681a6e492994aa65ca85690174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b44a21a4eff39ba9d436741736164175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab34b89fd9ada2f06e3e49f4467ab7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675d3061b8ff83b287162b969fe5286177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d639c5f747a45620d10a18180d270178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d2c5e1893f23062e18c434d525c14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b17d8048a7aacdf2290f53f1b2dbda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750682db80f34fe1102a52f3918f543c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e94a545d8abdb23a05b6d329715446182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91312f19f4c16f2bcc11e067d772db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860af5a01d203422d6eae653ecf65f32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8ad829aa8714c2d27493c525bdda9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b60c300363ce75423d7a05ff7a7469186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e09bb12139fb5fec1f0d6a0f23625187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1136c70bc652468004f18a3e87bf133188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13672507e1306655c49904dce03ea5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f74a4ff7b99598fd31cb1c834f7115190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1fa0d1d7bdb7ba04bbbb2efa20ee6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a6479a9582504c46e3f603997b98b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572f87fac3e348c8f30eeed85b57158193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7b443cf3d31e04f8349603431ef14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a3dfaf91f009d1378ec0167b5ef99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535746d67cb288d150960531373094b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffdf09eb1963571e4755bda7038d1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f436c4fc500ce8bf22f5a5d29270f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be486694afeaa1d25954145fdc5247e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222feee3f760112ebce8f99a2fd3979b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30291bef34d5d5fb78ebe854e984b47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4b4cbf652aaa8297bd3d3db3c1b75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62644a9521516d6c91ceb859547fce53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95766e380b395e13cc0f9324d4c1213204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9407108095fddd7315358b3dfac665205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff4bfa1fd4f697a3f22f734085cfe0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17107abe4c1fb3b62b28eca41c685c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d901f580daca50f1384c52838d62da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c311d318222d438bc32448b17474de9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcadf570b1fb7690b073fb3ff99008f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c649ff34f4081aed0d1d9e90e87d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821919189df1c1fcb5e6a59ca1758777212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd670f75dcefb35dc00df0a819b7988213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0666dd75aea9556e76d3dab1aa9ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c33ba6e05f600b9aa5121eb91d502215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feb9e0370ad36cccece6136b379294216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa78791723a0fbd3dcf6a1ea2071cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2031e16599f34d8e0a41a64f3ca0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb87b213c8624cc0ac918511675589219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13add0770d4aa82a833ab6700b17e296220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c4cdef7d07dd7dc8f26d48d3aa38c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb13adfa69ccdad6ff5cc107f90546222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4580adb89acab9d9b5ab03545d8870223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2302f314dc80d2305350eade08992a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249e85e3933bc076f156fbef6688074225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9c7aeb40a52caf84d4ca5242f5095226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257a17a30f1bda235c97555e40f17d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548ac51c2f4ba917fd3a9001770f16e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb618b1cb8a722a4b251ecdfda1857229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0ffb88d29082042b2439047bf2f70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b02a826f3837404d1bbd148ada0b0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64f77062c2acf46ea75796c1a64f7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a763484b9e54b908ec753de1a8a489233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b010eb4430060a2203233f1af826286234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddead66f12ab01deacdea2b9f7e67899235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bd05fd33c9c108a276030085d52dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f603932541efb86e0b02c75b00ea16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cb26f9d4bd37b1ce681ba69c260b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7378abf53b4aeb469618e9fdb0e276239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165c311a81e656800f3cfc1d6990af6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd79c16cc8e0d587d90d6ee36c723c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0978c3031d79548003108b346ffd3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df4a221f559b6a7cb3b53ae26a29af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964a0c3840447c6580451112ae4f46a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3065faca289d343869b4f080546e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72f2b2c60451ce41a687c1b65cb964246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eff2442981fdf2cff11ac4608eed7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134df7a1ee63f3aa5c4d0571a6ef1e70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745f4708aaab694fee0bc1ac2674ec3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b8fa59217a403eb85a5150eb3b34b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45baf8bf53c4fe87cef2fc8026d02c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b59f45f3b98692784187bb68f18e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37088ddddbe973ea848189e5c88ac6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfbf0e92684fefe679e492865c80d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d61673a62d3c0fb51fa4afda192e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c186c25a08fef76ed1213e76505554256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349611067fe24de3c8b7494a9b093f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf07ccafadb180c095fe84eb81510d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888e5041094ad36194c36f1c3d04b09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c450e47febd3f622a6800c042feb2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07d81d34760136f7a1e4a8855b4ff2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075247df4fad57c0f5876d5f30757db3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5129618bf5af79907cc2079dfebc51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c6e9ed22763eacbb2b6dfd772b93e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed60ede612bff2a775890cc873356b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149c60ad97e457e96607a8a5ea9f77f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b445bbea94f92712a94430869e7a77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a8f1c8627f9c5851947e681a4ba22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27c84b2cb04194cf0b780a9e3bd7c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfa3c01a9a29c3b74800487625e2f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1562eeab554e3a377dcfa66b50adff8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc224dec39a8c7bda7b47d705916148272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677d926762ca777452700761252224a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb770cbf79e7ef90a2e0e6bb17cfe833274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea7a9da95725027c8749456d0176db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894675a4fdb6bf110c2dc65d5c3d6d80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c39f1baf691614cb319ea76c4600d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f50b1fbadebafbd66ebfefa016a59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa4ddfd2b363895dbab7cb71cbb22c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b48b97c32d6cbc9fedee6141da343d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfbaaf03679a19796644df1c54b295281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6ec0c237531640839b29cc8c56ef1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7513d761f249542191ca2d433f7ccbe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf844b7e59c45cfc76718bcc04d4e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27264103d9f0ef7d7e0c5d4f12ca17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09813020e076659fa4fb82c20131b97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec76a72badf30879e7a962da1889ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce70dc8fde3b78df7c1e9aa7cb14a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebe6758fb1f8d8d987c11efb889556289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6744832c9bc8f097fa7d6cb016a30e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af299bd97be749d1c82bab7945207d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdcb29ccc20e2be572c51acdde2333292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd62fcdafa647eb0581d5cbd6143d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594639aae459a6020777f42e059a1f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe788000613af7c45db0252beb249a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf343f964f54be244e35284c7c5333296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310a89013b146555e52d17756a18848297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8cca7ef88ff21b78d5374365278a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf11f19c8df12c8d48318bac9ea621299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c4312e0880eb9ab41bc70f22e7a21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f5226d9ab85df8a65559c11270c7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5ff318279b8c366f5f33b1899a2c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527e008f466be7b8cd1cf6422c3cff2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7268d396daf4d37ebe49dcfc712d9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59606956724cc437fc9add7b318ce46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff27e79176b5f8846d7a79530dbf5e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342e58bee4e5d13165d392ac2968400307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d0a0f35e0ab552a49445b237d71cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61906b74335ca9069001227c6c3028f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7527d5b89a6ecec8f23460c8d24c533310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db71f86974fde76729b33c22d486d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fede4aca5075675d6340c8f02a128312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b80d7b5bddef646988ec31eeb434c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886a417191039f1f06c773667408558314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139796630a047511ac995f2dc0b8967315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7c571cab8ee146a4f62680189ba6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f545f376fa80f44377cdcc7a9dd3afd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf82320015769a7bcfd79451398f4a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37303b8fa735462175b4a41435168d5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b55cb17fc161fc811f5c5075462f19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3571ca7f057cab0433fad2496defd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3eb89f7978c3aceebb6d655fd30e6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9bd9d890c8e34ac435ba3a75a391b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af158ada518705e9e3184b0fcb401d13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c906bd949f8c6f2cfae018ee7d963325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482d6d2067c1cd28e648346aa4933da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f962367ffca62af0fa86c58645d3f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2caf16937bc9a30015b0edb48256d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e2e0f9a275f41badf933f7207a70b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a167b91322dc580dc45b29bd658afd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a2c2d3ffd1d99efb8e249c4d55df2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3536b740195322238016f84e8f6be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d99c17d2ad7b5c95f5db7a339ce92f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25f1c6549ee4d1beda8b26c95d5f15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e75f11c6c99143dea8ba042c119c3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c400b54a1d1393251d16a4a1040ca8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48c70c4b857ddb2d06026455193902337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b274b184cb73ad351706496d9d6c0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e301a67fb529392f0ce3c6cbf29ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f15570cf80449780947fec4b8e22d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42943410f96da62304776c38e09cdc19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f953fb6db2d2f35a11e028442b7555342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa6389ae2912ae7b39b3dcb59859c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76c18a2ef2c43c648e8d1b17e9b47b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a1763b7a6157b9374b4c31c7ebde7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845ef3d6cae3ee6b83241847423199e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea801646e10a7d8f4b0b4c602f59946e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9901e708c541cc6343590670378d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8c64bcb214007a94095292517d0df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bf0e73b55d0a33b8f85babc4d07e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da0595701c0de27c0afae37da19764351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28a1c6f2c5ae01a7ae2de77cee8b01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf1396f34f7682fe22f4325519349c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498547f43a53b3c435234a70c4a388f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2089c23b90c50b89ec1276e3ba715355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa147ea66194ab6226953bce12d149d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea945ce9960b8a9959107fecdc24ff7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8805b0804ddf162d7084f2e085f78d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f33b2305bb23c2607f99db2cae2950359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cbd26667aa595113ebfdc2052d434360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433cf7de13a1e1ff9c8a4c5890ae743361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813f9213d150b120de5c31d8ccae2e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3145fdd64eccf88b3881c145a7b26d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f62be755bef58856c6ceb0f1730db1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49f20461402049a780c3b846480143365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9050dfd66e0107d1df21986b4e20a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08d6f7900247ebab197c2563a85f01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51744d21bee80f1506376012f768ecbc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867ffe8fbc90b098cb14f6f0e4ff2e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb5609cc084dbf0fb9eecfa3258443370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f8e15acebe39b050304f88b13bd9e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406734b0aea45695680218e4c8357400372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a58d63a80ad5b6a17b07aba793b51e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1741f87723a1d94899618a2aadca93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f9ec54a5e51bd64488dae3997ee89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e37b5de812cbd726a878394024411376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb82f8f510279f067deae3ec51793c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e27418b4c9a330e43ee9c5ec4d441378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f534ab3d4c8180a4c27ba3d114d8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4cf70ad7438850b508cc6a36f066c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcd887c460f06f1a21d7813f20128d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9a1517f7eda734ad535fffddb531d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2e90dfe227aaf5df879cd8939252a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc222cecc81c6c53de6afbe1c106e74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec44b3f70dd5b2d7edc414eade8d21f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60effd016eda3692c2088af21a2a4e3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008d3ed2a36e5b009e93f13d018ad35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9fcc1567cd09820464dd62ebbd0e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bddaf7348ee0833d142eb8d87df57389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb937654c45dceb1fd173c3ef9eb38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606e0783f9eff2906a37b4d353f0778391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a75203ae451f8d7083bf07862a493b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21d35133a74e8d22a87df9be8f848e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf75c48ebfbb66beb7d3c8570e3854394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bd774b5cc62565ba0b937a5eb5321395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329e568f0bd236289126e746661dd74396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaed884e3947dc9e9d0513ee954dffc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9cab2168adeedbb620b5ecbcbeff3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062690b7533dd934dda7966ef8e7e7f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e00000f8cc3ba2a658c34539977cb9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85657c45bd936fac758055343c69a229401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157d8139aaf345214ec56298cbce565402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a93db886ab55fe111d00bb197614d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030051b29d8c5da463da311039a1b8a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370afa458145bda02546759d9d8615b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f1e350f76b4e885e0e5ebdb74da0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de807300b43420a187f00ba9b28cad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a003d5843a7d183625b871dffa5655c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa69c31c953806b043dd5ac2a9c14d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44130b418929415c708c7a9e6a4f62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90890678087b2926cc127a69f66827411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0256dbb2688129c01bcecd7724129b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35753a18957f772b40e673c691de5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc30eda545a795368e7a25905536b0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa5b7f7112b9a8a3afde7e868008dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd04821e5004c77a73c214f43cd30f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749cb19d2d5cd315934ad8083a0ae58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db958d3925fbc68e88643934fef817e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4406eaab39c3f0d33ba6e5e46151f15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27e036ae35bb526b735326229b15b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fa09a6c775fd7c20078865fa661ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed068fdc71992badd745407010f3bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4941cc9e45cff239fd568f711824e53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df70dabb0d8afcaf0578c6beec06ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b3bff3134d2ea91595ef4a7929048425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6621db4d4a1637311140a23a4bf89c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203986374188c4f567e25b7ee0c338a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4a86b179c015773d8c7d27221ca44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39048db157e60f5de260b16574bc83f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26de7a8a139697847c91b9a3d3c028d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef54e79d084a3e560dfe65964fbb516431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099568664396cb878e8d830f9c69ef1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195014d22dacc5e6b67a0d75fa06d7c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e601b3f1f060b3e826361f4efa366b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb7443df24c3a078db617d9293b170435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399429048c7310820f51987023b4eb8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7cde2b7ddf1e952afe5e322fb6776437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e770fc7dec75118779aee8003d8ca0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3500e37a27c90ba498944aee616b4a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192c15b88148e4598224b88ec99395c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10f3a3316ba2874010873b76440676441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300f1b5dd03530715b80a5ac366db20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160c9b7b81e49b2792af2f76d9a701c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563660ac16977a15c84a357ac7ce59dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929dd8621a9762c4ba62e57691d8eaf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdb114c878633eb0b7bd90795d59c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a775186b4493101fac83d291ff0effa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16918544b4e65dfaf73c5d8bc21f568448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205c70a5402b59fc1a856ef6714c3a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dc305897e115e51a07626f891198f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867de118f0b3b61454a4f3c5a9bacdc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c04f21f6d0315ae26237a050a1aff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e800107aae683be0e7c7f402b189cf6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24488d53e75f8815d82839a28d04f3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd514d51cb4b29a76712bebb69cef6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b795657087ffc4e45ddf21f40bf9fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59f4651838565e62697e8a01959ada457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d6085fa524417ec2e246b7ede4f22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df7199e6d2173384c52a6f55fa5b51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22997351c61491429668a56e711422e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d69456de5d978fad757361a7c7ab0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fe1f3d8f567ef70f54a76c83fcd8a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d67348c45f7531bce47bd79baede8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcdf6bcd9344955d57f75122ac12e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d2e914151f313405c6b22b5662d1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0229ae45cb179388581abcf88d295466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d688c946aabb4ea4df74e3f802682f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8ff093f07295975f4f59df742ac73468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382a9f2cecbe503395b5110444e0de7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f97f34744acbd3c3167dc5434e8670470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f78ac5e09d09e03124fbcacf4ce72e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01277fb3899ad47567b466a21699d100472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ba56a1fd009dcd9b6f56e86a50da9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c786aa25bf3788c67ea32628b5846474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6531431cd04d282b1d14c66fb155ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82e2dba8624170f6f7aa7aaec45bfe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7a0c3cfcfea6995327d0ca9536e83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7ef5402c99066b2533cfd7432c1ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530a3bfa2f8c1949f09aae9e2572adf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec93c83608a8d9138dd22bf9f074f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154682e72b3ef382e035481e30f2344e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf357f042c3e6b7cea0d677db618e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be6b691887b2803e048f946e41fa35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6b2987f5b18951b3bddbc2668af60484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657c1ba8bb955caffa6cb509002d656485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eac7a194c31d366689a41a5f906652486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb84f94fef93403e6a6063f25428b3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032015bb859be649be00de5cd3a9823488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff07595471ebf2d303f188f86fd150e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c64fc10046e257c0ff8f6dbfc2df3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d4bb0abc36b39de9be568bf1d556d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c5dd845204a88249b8f51cad4d416492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa9dd572e28c98781d2f0709a64962493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14e1d32472173acde9832d550da9d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa5dcb481eb217fb57f5413218e323495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55990728331b1e2fbe83b332e3cecc1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5749d7b78e699ee4b6dd5a2387c472497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20abbcc1780f61252df9ed3ae7300a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c684bed1460a3ce96b219e41aa2f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc813d4e4dedd516f55551e212dac23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfec5dfaae2c4734a61a275d91429a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be253edb5a8b6e18fda05b370ccd5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5384192ea7ee7889e3be2be8a06b2c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7c6e398549783d18822569c51f776504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0c8d4db25de1551e8a9647fcf5262505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2855c45271c8908458a7f89515163506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b84c8eee0b5c551978fea6e708af83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b1a628b80a60904a5226c60956f5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1e36fb344eeeb585c8455117e0e9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3592818355c7b42f8386c478141c3e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d6b5bfd0337da0261c792fda39146511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87b96f94b213896f5870dabf83e973512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f063d2b8deb00a0554008ba69fc65d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac32cd27324207b4624a304ce2d6e03514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1514059866a1bb9cf343575dd8eeb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18509a1f730931df76607b7db638733516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c1fc376d65dcb68eeb8f1cef19435517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923e0e8f3366b025dc3cf41f6814e72518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb2239b81933b387ec09c55bed97e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bed3d53442459a0d5df3fae2683a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92c6b244071e22f79833e4d18aa78e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd4700aa3d7587af9c2677f8923413522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8da1871ba31996f20c18cf2d72db78523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573e870a4b2433813c814d679d17d4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb575be3479b2b9f4cba8d9f1750c80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4861d5e6b829c0c7e417e438d1930d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea666c5061246c31c56ec64c045e5261527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a38d73ad0c46d84d12f01db36072a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136770496d0a6235176908d67fe52067529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3adab0cd1829c251921862a74a740f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1403937ac4403264c11254079f87acd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0d0fe0c4a3163813d942d1ec5ff54532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621977645473f3a9324e5d93bd378a5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94a0f4b49be7e04aff0c054c8ec0dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2812e71e5d81c8db9caa29ce4ec8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759b664f761a86f05df2685a274238e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d7fdfdba544600c6d39c4c0bd5beb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cde74aa4325b5e0b16063e4d7efd4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208d5e89a1b4092c612dbee1576b2da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f9fda72a699dc3d39c6cf9d9211f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f99c5e0a33529680fd15baddab68e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b36618891aadeb0994b226bd46c0f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2590b6f94e10cf1294c75010964fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db73b300f3703b0f4b40261b0ea6d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18231fdd8710dfaa126e7c1b32dfa1c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf222ea83ef9c008b3f748366f77cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6db4328be45a2017c7476a03a6d906547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a64735b6fab4401e1994292127104548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe79191bc289abbbd742b5f419a24a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b20c22901a382b60114312b1f087f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113ca86bcf5580e27641918db70fee1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15220799c8938d903a7d842e6b4b3221552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b6765c1b046bc6d8c6663b16a9576553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a010f076eaa05ec113bdc5df28ce93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6712288f8d71f49c4ea2248c7f5b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe68ea2ecd0837441966a7cf3ba7be4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b15d8924c6a6c6b81b9f90baa92f73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd959380afae4b4b2930098b6aae574558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d1ad0e10004ae129caa6aa7700f32559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13452d835278e3516dd6c51d2dceca3e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52d2291f3a142f8d0ee021c9196cf4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625da67365f386de5345117ae7e0740562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f78178c9eae51f9f9d61b43d1446b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c81ab5376784367653b480ed8f17f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27a0998a6702025ad4afde6c8c7657565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802f0a5882abd282e1793e6e703db2e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95f3d734ab1bf3dd35c60b92dc3d2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde819f9af22bc235a254f55a49049b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d2c966a5ad0df0c3c1ad716fcfebb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbd088fcdc603d54d935dae2f38760570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31512602469f8bb0278755cd081978571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec606d2f8589c9f9406235bcf584f3ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3846a70e5f93e6f04bca7a530adeeba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e01104b389d1dedae0fc343c29483e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ca026b4d9bbc06af70678fae64d8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9230ce9b64756d0eda96f740af314576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc1b428a73a2a5ffd463cdf8e8b598577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d16fa84066ed857493ec7a36e0d36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807a5f94140a0395361caa97d9ea184579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530f4ecd21c2a5169af4347264fc203580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d9609fdfa46eb5313b6d3808ee665581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ed1aeb0bd57a48d2d3d049137aa20582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caebdc00dcfeb2558729bdead4b6f3d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80a18bba99b2c8a7dd2afae734e657584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7328fac24e4c1d396fc3a85b9c1f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfb33015dc4dad8c481e68e421f93e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a38a7ec9f5919d8b4f0174a39ebd1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb274f0e847c5b5792b1124fbb48dd22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ba2f361f92e44315dae81c879790f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9b3f6ed10e094091ed572ad3bc91c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff9e310a1e52226ae3608bcba29eed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dd88a130ba18ef7988ff47b085551592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564af556653db2678b133e9f2107c33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79f6598b92560706dcb791e9aea57b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343371dfeea519745eaaea2a8f222f8f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff421b013ce16b6518cd24194173ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0160a014cb3cff945e15d68c3c4703597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f57d448a85f0b16805f063e29c92aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155df18fcd65320e0fd0a262fad4efa4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba87aa565f5e050a0398df3a04b7ee5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af4f68a8fcad669ed97be5861fc2f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89759c5bafdf334292ea1f6250cb696602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830a7f909955d23a26c7c4168e91a9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f05ec0944027fe8e3b661b1142fa0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56d8bb5d9e1a9b8c30d9e68e89a027605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb6049a01ff18b39d2efd95070335e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7940bb596beddf1911ce2f1729bf3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f97a50917a5f32eec339d17d2b79f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af453e687ed6f16a97ff267ed55ac0fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c89de0a94bcbe55df7b6e2498ede7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694f9c19c85524b58270755f30a66da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bf3f34d7d9caaababaa8d7a09592e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2827da3c197c36c000b1a9e3da3363613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1255a5ee96100adae4684c532c5a83a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330c848dd529d148a92939c297875c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807675e7e039c579be7e57db837a485616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dce9e61487fc8283c0f9bdd367c3b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7716810836eded3216cc5ffddcd9e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3740eb20e38bf9f1d68433f4613d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260461b44af8d6c7cd13b6e83657e932620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4b70085112e5eff2370f7d416ccc7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f318d00731484853dfc41f72ef2f018622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdc9a1aea6973ab5b4eb01fa89113a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a1f279ffad322cf877ca2578b338c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f1b9a213e968bfa80424f6bf1a0fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd10787b9fad56d044331c64a608fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8a6503350b39d8ba124ef3862e7f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3723a19b7bcca1620fea66e6cf7cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117c1af2eab659fed1e4db01a8e5e84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6ba46e1457dc045ee918d58105fb8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f7766a36a027fe993fbec294cd094631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9176d0d95b711305d89a01083355c95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb468ab7f4a073fd78ae523c3807f5d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef137b71872c311e57d947b969c07e8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849c27329622fa51053c2ef370bbe16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d86ed13857b387a342573a9b1a286636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab40511ef3352d3b478247181f96d6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592232b90a0f16e336a65adc02e7708638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f36a6abde58d6e424c501dc9547d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6346e4393d29b585fb948fb2cf8270d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20115f5f4bc0f1e6783ebd0dc1b5014641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f463d016dd34eb637e860c8a6374c38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a563d34b60b9ad34f1b00e56944b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f89b0d17b5951f83172a3d22f698fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4e388aa45ab1aae841ca29d122995645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d4a2e677bea5fdc4ea7c614e4f56a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdfb3a55b38f495d622dea08a1985d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053bbeaeb7213eaffd8a83746a0ffa1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fcb30e0cbd94c313084a1605ae1ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313681efba3b32bc8e1acb4545dff24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909753039941ad5f90a18140a8c8dfd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdfa46e5cd6fb74d87e0f92eeeae41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab1faf168c1f27de377d97ed08c10f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b63d96d0c92da8f807aee731e92b9b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333c419d8db72ca00125b5a157913e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26f45af63932640ade53cc9459dcdd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74043abf745a82131aa0c493b85944657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcf5750bf4aa783cb301ca692d0e43658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19614d4d300e7cc09e1d5f1c8ea9e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4d7c6a802da97296803d3f1f746f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f61a54f6e63ceb92412113f517a799661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ead8a633e27701e321b37ccf3a04b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7ff910261e1d23bc956f20e558e1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0baf4b9d90cb60538daf11197bc50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234db26e7f783a93af59022a60235fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92326fc14885c8d4aa6961ce63cf978f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51377c98da4c07f1819867ff2271ca96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22839489c40898c18892514b9808251668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c02ccbefba342250a93115d15f624669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50972564526de7ea629735c625fa1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f0eb3ca44a80037fcf315e446deb1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae04ae8f7a4c047eeeca75efee33d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1e503bd216301fd9ed1f68c531f5c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1aa1fed97789eac42bcb6098a10875674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54826e133e526dc0239e1c6b4aa7e84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfeef9a9949b34b8bba41e1da3470e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4450c1d22ac56ca1c795e8b5a96c30677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61b66dcc3042165d099b565c543f49678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9704f8dc2e395d49211427e2fc72113679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c687120915bd6f5e7894a52ac3ad18680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>