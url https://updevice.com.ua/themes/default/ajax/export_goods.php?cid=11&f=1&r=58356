--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fdf76143de3f19243017827ea4a481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81967a4a07c82135fa54a50932e89f1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a5a719f266eb1d6bc057aa910037d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cd56c7a64f2fba47a1ef19cfd8a284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5f47eeb1e2a06897fd31cc944ef725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75901403a0fd57c3f9bf78a9ef35326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665eab193346645431585c6e404189b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06354fbd80cd42fa52ece08b67b420e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5f93eb1459e07f0ac7e0baee92a0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061f979dbe43c587000e4bde538328d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7e15d3f5140d10d28facb21b6731111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef42a82e0d00c74bf590ba1557832b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d745764a95b94b65c5def261f93e85d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a90a29359caccab1120eb23d798f5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b1e3eb5a5413ae1085cae6389786f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943f5854f6ce31ebb1f84e7f051c08016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce6c20ec55946ec27dca2522dcb34417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddb524c1da9851443f8ae9e5cb9fd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab244cacadcde63e904e4981007bdc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ae206770ca07fbf885c20f1d041520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2937225c4acc86dadc5170679019d2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9a9f3b6adfa6e40e6399f48f9dae422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab25c72ff399b5fe8005fb9945ed8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f976f53e9e529ba2f76f2a6f92476724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25058b86bec6b84627f5fc9bdaaea7be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f17531cd3a231f15c7e4b098f98f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e5cb582f8d4d5dc6bf48e512cae9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddb3d2b39ff2387903d0966874e53d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a986946bb78996657ec1c65fc915c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6f0e8ef218a9b981a2523860b6b5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256bf3ff75729769775b5f1f48cc59531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a0dd8cf557fde5dff4a9ca7b0036a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b9894b9348c6829d9c6b05d0e9ea033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f01e17f21a3a51519a9b94c71938834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d264b13842b8b1b9ffa09ef5b310235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ab09adba99cc3942943c253855ceb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f90d557ed4d66a148377869e02d6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b39789eaf6c89f9275f1e73c9a21e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dc2809e40f7eef5a47ed8344d086039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403220c0e961f7ca7cbc812588df6a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd579acb30a157cdb0b705fba76a8e8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44810c4a1697f49215af665b2c884642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188c79b9f3617bbf2676f7fc2dd32f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b778aafd548164214059cd30d9608f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122d69266488d248335ca70c512997745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd1f30e781c35c784351ff6edc790c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21a8ea697fd6aad24596837a62714247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acefee90f1abe0b651437fafe21af7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c9c838b080a59194eaa04d6627ffa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce99e6495d2afa94b05aa4f5435d4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74900a51dde6fc8b1a5dba29e2eddfc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f7951f02c311db45be7156bae29f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04ead1acec15237e07a151a19e3e0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a56e4b81f60396c7ce5c452f650a5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e74c8412c39679ad7c4a791623c7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e01cebbc52ca8ce578833564ab5fd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca619e1efe4dcc7904a915450218bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2e4dbf75ed795aa70e0a0b21d4c0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1462376f7c0276142c2da2e0c22d11059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b438c92685c8ca7c82061525c00bc460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f4d166e5b023d5dbc6f2e5d6bd1f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa65d7c6b6c27c8eec350445d01cea562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a76c374faaf3577afd163062b518663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5be5166c16a8271657e479ef3554a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758ed3df24ef47ddb1b1d1323e0de9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e9c5a629a5167d66b5d627c2f1b4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da58b364513dcedcb1f1aafefc533f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c387f93fd0a91357ad0bc38e5fef3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbbaeb7e5209cba4f62c3b473e8e0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277b3e7ea9ca3486b397a789b0be4a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab9b313cbf5b5c72a422c939cc056571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955b44338895031e2305cbd59848c5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73c069ca695713533cc54f30a4bf2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf11ae38c022a02e29d5a3029a8ec474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2eb897861efb0c18740ad70c6d41a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c48aca16c5c200784abba7db9fc4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a487231cc706d36ed1a4c018b868077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5047dd888308ce060c67b2615983e8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb209f9ff9cdd447b52fe448bce7f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cdbeebdb920fae1932d8b066cd7be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736e72eb9837ffa1037c260ce0f1c8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28b5751fa912b8ba0eb1cc2612a68e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4888f52535ca005de904dcde91c0b6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78370f3c4f0fe24911e2f526facdc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f5de0a79c3743c65809333c7be42d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f280cf0ea637374bd98cf043a8901786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc21644f7a20fe70910934197e0df0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08366ca7bf8e950a919022ef50480c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e8f23a65ced2235f9f7c2d4b4e4f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c75455d6165667300f2b3a6af6cd8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a948562151a477a31e98205e2170491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd6b453d73d5401aedbec50f0f06d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bde7a98e18bfb2bef4bc5d0fc0d2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8745ef77d82403b6eede5c3cd8b682a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070b5218d30e064de05eb9e3f5d7d2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d83d5d9d8abcc4ace882ea0a5bdba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d5254938d6d52d626bdc4835c169097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162dc41a2471ea37e5dc9ccc1a4e64c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d810f714b18f1736a090db3068c83299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55269fb0daae96c41cb409bb58056cfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4b72a17913c8986ff7375985c1c0e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2e140f8ead22b07c30ca03fc8b62c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d101a1c94d999bf2087c2341d00088103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7505ec428d610310b1a45f44a1618104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e0f0d7627a5a74ff12e4d54e541bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ff84196a0f40146d00925b415044f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e5d6fe9a9f774a08d861d72276190107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48cb7f489fb857766c899dceae865e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa64b24caea5e67d23083368fd6832109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a275dbd6a4a43d47164c1d500a9ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9ac38c04f35aeca44cdf6bf13cb11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6a7b1147e7fd9b3fa93bfe52ad15d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174d56787d6dff006b99c063d76505c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e692ac72561bd93577dc8c2618bf03f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1645485fa5d0c6dd4b622acecc84b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34ba765c08d0acaa327d6c2550a3d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bb3ddcfb81fa5c85d2440882eb438117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400f1f574dfabcd795d124628ddcd5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243cf74409ae5093c1a6ca22026fe36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ee83cc4cfdabd593ed6afea7cac19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a914d4f556d6efd0c475c945066e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2887451b364a9cc2a736a8f43712da1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5c14d9574566b2fd833429c60051e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bed5f7c5563a035ee3626a52f0083124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2041fc050993a67721846870302b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffd18e88dcdc7b35b9e2044d2833e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a587af6d88c3313dc190851b0912ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08af08532daf92e1e7946e5a79e092e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daba6555224e65306093b52ba1cce1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb84cca70b9180cb219e3967cd3fc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f60fc02b79af64b3c1e0c1770ef84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7117a63fe19f96c48ff35e3931179132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bf76ec6035c4110d310a911762b3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc23b2e4f21b181cd6191b0bbf3605134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4940df62e8926b5b3fb0bbb96b8f803135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f55041adb971b1d7fee283498775f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f024c8a81ad7e806a0ab70128b3ce4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918aa811dd68bee8340e5d9b8982bc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2f29d3dbcd6b8c5f5b68498ebae5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84470954f7faae07d3c7e63f17d626140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001dabbbfcb9cbc1c4394cc1e72cac1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a39c46a4539698611b6b5772bb263142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c313cab40724dd2abd138791bd91ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f56c2fc4f32e83a2c7c50c1a45dae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94236b9b650a488b6880b80fee5675145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8bc95a8f65aa1a099a92166604f7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b1389fb76a09a95cf967e23096e19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394592924021607d7c30be71f5ac0799148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd6cabcc08cec38e45e44a228998c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8c0250e061dcd98d7a44fde93edfe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d2969c7a1112955834e12b49505b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdbb159d120a003f79aa3e309f4d1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d4806f97658685dd67f060a10d6bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac75949f7bf3d9b90cc77be4b0cf1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfbc9f37bf76937d52af31cdb7bf7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bf089757f6dae1f3551f0212c6d96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ceaa8b3bcee758dcce7bacee78acb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75534467f4856bbee2eb5d36b57e62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba600aa0e3b77737f56636d57786c5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcfa85f52b4f2980804234d50c7d32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacad7aa22d1d760fa63abfaf1d6653161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60526539805f4b927d82ecac8a6998f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279dc7dea0f72a914b798d06143b635163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51518afbf6ddb03ef6ae643f1f25309164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbd072826cc50f9ff6866bc29aebad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0e4585423496b9f10cd790918785c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9337bbdf77c7d3ce81427252e9f59f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2d7206b9dff5ac586e13928ad33d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4883200056be5c0264bb2eebb168ec9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c24513dade0231bf8ee52504dffd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98923b6b7b67b33a0685965f60b11bb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664687759c01982ebbb01e4b24c9d11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b209c4fbba883ad15980c259d8469173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358db4ab4b5e3b7c75d7a2e4548e453174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb2f6f1470fbfbcdc9bc9ecd9e0b13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b9c09be1a664064e1812b0a91c545176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49309c02e6ccf1e64dda8f189e14ebaf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32face21e9f1378c08b090e20a4f919178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448aedfc901f0b3498c52e687d4f667b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec101c57560d963f4ce3f5ef5a5cbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e7885858802d0aed4564f05363704181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1b20cf2524eb2c03921afcb98a9dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58179ab851d935da962dbddb1b90876183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064b0cd619b7d5ac43842e3eda0a24c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea8c1531967af8ac4994ec461d3ae1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b66b9df158a32b2c094aa3dababca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33818126eb7ac5a5aa2babb580d330c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef168011c45b519e729d9de978b26d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f660dc4b8acfba435caa5ab5c24836189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d0301e307c90465eaada4d2e40d92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c41a178b389dc692b9b0aa60612f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b750c78b3788fbf128952cd0600a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e037e816b2dc763e992ae178112145193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39466c691f337cf901c87310bd83fe67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e9dbaa11397f2415eacad5a0afaa7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30519365abbf034698f121477c390bc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f086607a95772157a1813176648a343197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08ad51aaf5e7f75b453a9a7be28c62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f974913de5f0794e76d2ee28b1f39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5b3743cab8e94ad76127162a147ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4431ee7212b652a5b1c1466cbf90b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48aa161f7121ee18b135c5bacadb7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0a6e258a05eaf764650dcd8202d69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48c3f167d5f39cefb01abfee8b5cac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb8182e9ec04996489eef44c27ac60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99da6078a1944d9696afb29caf3eaa5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051e1fa6221854558d159d68f0da2a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51d7179921275f99d5c13f077f9367208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f05f5663018498765a683eedc06afb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a9114745c53ab654c1ae8fc9ceffd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fea97a6d858ef7b3344798fb0ac3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17b0ee54a5628c10e4fce5748f45fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cac49b9eeaf78975a9f3b09866f95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf9950c71b2e45fcde54381253c479214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e774872bf6b73574969896f9b7ad0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa3cc99b7e5c3a38e40bb7835a3db6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb56a00ba3786d8ec9bee5eee9124b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ccc0d54e1c4a27aead1216e647f77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db39d877a08c7c33f96a1019602168219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54d496ccaac1ee71481ab77e590eeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45d5efb404d500969b339e8c560bc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa149835d55c0e4d42921bdcdc8163a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224e0bc8cdb08cfd13498b3a1fe81cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a7beb4bb97fff1ca5d05f309a9f5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06142f0bfef2f173719282170c178d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7d479159f4b84c663cdda6645373a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3756c092172e9ace140d1236bafd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80e047d205c1c4ea5398c0eaf67f2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324cd5c7f238ebaa22f537bac1ee5cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e3e19411cb4e922303187192e592e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b0ebe16ba851089fe017ecb10e3f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77202267b5a582856b776e50169d1bb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd27d8379554048680271c0425e2ffe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf846e73c8d7b8df1f4bdda29d17a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806e7ab2698d4f66fe508130aa9d9f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb736881d9092e3d05cb0cf836fcc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b833839574a043b1a59c7b2d15975a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e521f62899acf65bba6b515363e9d34238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9372144f6c3132766e3edddee8487239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823de20867aaed8da5dc24e4d78ff07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248f9050cfd8218be9256d4c24b28b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fb028003fb246d3137e5d652f33c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5318d1ef64bd7ff3df952fe68b036243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4189541c4c530076768338f72cc3033244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad30d7182394d561675d372e6ff05b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ee799442b585841f560683d7dbc02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f6a5c011377cb2f9efa6c4a82cea6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6ab1ff20a245c56061ae061b2969d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954efd8847257dffa2de47880c6713a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02faa939283988a976a2d605559dd1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762de74796039593672db0b1e1ff64d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd70804801a1f981e6bf4dae897485252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b753671388de4b94c47ebba0a9da7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fad8924ffebca2314909bc5e44c489254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a3c2537b90268f6523863056f19bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4a2ed5c67714f5cadae74512342d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2525d833e8c1b82ecb3ab52380182257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d51effec1f1671ee44058452d502a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cab48aacd49a90770063b3651a228259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57208464ce4b0e9f7efa2355c58bbf49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd7a4f8a60b954ebcd343a7f6e9ea4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781238856a7ef7024735d2baeec6edf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa67317c5450bc0bad1b8cda7cd16ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedb716d4b3219ced0b417263b1db21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611e808c57c036d86bc92855a0ec293265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b47d5466322ed743d9f8e63273f97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4023657f1b57735b5d5850de9a57c96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad4d8b6697628b6a85afaa96932a97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8c9ada2a97226eb74e754099f0949269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f67c2e89eef58de6ca16ecb1f11288270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e817d13ad577b0850ef07b3e44c538c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c37afa871c114a191559410e2cacd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2099224668d99ea374c42143bd71c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdc77035c0d665ae188de37c18b28c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50a44b6048c3e3e5890a4331ca26be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cf6143166dce68bb3e2a77ab91a9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e50c030d4d2a336cc08a6f5eb41153277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e196a8abf3cbce7aa727e915d41b25d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49355e7aa2d0a837953a84a50a7a2c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735f5c5f7eb9da77dd6282d1030bbd0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c288ab787fc76c23eec498656d12d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5356e86277ca1e52c30f08f4b120319282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd559eeeb86401648af3eed614b0c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c9aaec173c346104a4e37dcb81d8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9f884024cbee268833356484b52e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042c4ca9cf74cb4ff0a4db3d2bc8be9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b2584aef28fe4b3f72bd41928e3cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493e3651b12d7a6595b6bc5694281c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a861963daf0373bf1b6c0d4a3cf86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7436eb911f64cf189bc80921bbda51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec00c8dda2f693124ae9095ed49e95e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96f1b1541b3078dc35212877601f73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4f624b2776b323df7e1d2f8227e83293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b45c4c153192f757a6d751546454d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b98f64dc236e71920ecf7b9b96a9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3679d3c696507e2237b9b23e04fa7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b0228beec52a5462cf0890acf32b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a99b19a5325aa43a5f02d93f01ebb9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b743495f887c6f71f79113319a7428299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301a66809c39eea1b1ee2d304ad7d31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167c073deaeeb7cc5334028c6f75912301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a9ca223800700c9788a2a734011b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dd728cb015b331c96cdbe22487cbf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc04376acebf6cd16a9e98b09e40615304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057500170a9b886e50e3ad6d80d8c25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd703ccc54366cc7b2c73ac05eec5ddf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d389f207d4930eec43ba4f00ba9489b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6a59cb7d8ab8691db68c7e4129d70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1c64dcc9a480c9e293352c72bf5d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d178c9d018e74fc778bb713e426cc8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e72dc141d514a4666f5bb9d8ed8009311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695350e011d6daae007396a0799c148312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2d82c59ff1d39b8b2da92f63dbc10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e492330cdc91c9701bbc15b28ee124314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8bf387674986750c68352a9a75a45315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18b60c6f0cba52064454788a147583316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc2e5fef5cb1b5cbd341f27d2aa6f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71910d4baa0868f8f1541d9357b919318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295cc2572459b161b6b99877324f24a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b2cf31a99964906356924cfb568b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dc36e676642e3c06a292ff3be740a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f44fab5a14d4b0c891cd6038a9ea3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d86ce3f78567cd210eb63bd7f0aff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a195e0effc7bc0bdf3c0d32840baf4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70ce8e50299fef988723d5b541ce93325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9258ba6f7a5b4d2926960311ac19f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d83238597d8cad51a70e9eb2f92899327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea509849ba5ba44bf49c62f48e7accd6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7c31305f76f240de7af0856582015329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5421db72f12a485c7a7cd2070a977330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82decd8e33875a860a830852b202e757331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcabe597b3d1c12c1cf41f585d7fa7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e804f0dc684a32e7cbf9ad3e57d16b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcd1e722ae0c52dcc7d85a410c6384334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717192a5219f650d92dd5af17489612335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12679b0825ee5397ed90f467a1f74743336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d8b44d1ef952a5b1b1d500378c591337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b57cd3fc89964e36c16eb908053f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d311485b8eca1502dddb5a057ea15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cf210fb1eb2a82e594f223b598cf7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429c7494264a8b47cf4191a3731fedb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746aeb910c8b48d1fccdd8fec08d2be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c49863899979180cf8537b8a9e8889343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c36371836254d69c2ad4cf99ecc0f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ddfd4fad0353a81bd78d3b2bfcb79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f23b2ed322eff51a4f226391a853e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994d71752b03fb7ac9cfb1221d8e1d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f972534f6dbcf298900c8931d8f426348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738178ec50835d3cd42e46c4e27c6b17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa9f91eb4f97590399d214439dc8fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cb6d21dd15a5bc700ab07c8e36e08351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac7564d4ae9a3a1aac306920bc566b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3ce38cdf61db41e9111490f8e5724353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5a96d8872b832a220952061ba4931354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589414bd4dc9b44304d3405504c1a464355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51a4663f8949c257531edcb98f6af4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce714f92505e68300f14640f8db0f62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef61ba796ce548eb40b33e5ac526fed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb6f5b0c7f5c4f07ab2774da273875359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c3bbcdc2dbc6cf0f886ec60f9d8a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e12c3de9cd49182875ca54de97113361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e41b2c27e5221599112d5b8070dfa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2704cdd70cf5e537add4c16673204363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bbdf5285d40f4c4a4510c5af39ba7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c717de6f42b42953b3f233b19b30a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560df07996bc0f1afe7ad36403491fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9474d85003357367957cb192a96bee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224ba4bbc50fc83aea3c1c7e0b08506368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc2fd3c7a385f5cc260128189579d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e93088296c43fae8e58f7793a40270370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87299aa623ff4977642056fb4ea7b11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc4d16e4396308b11f02dad6756837372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb664c8c59ec6fc25633b74306b029373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6661421b04cd9f33b2ec5140668f6fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94648a39d1b5768ba9a13e63affe145c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06fc8dd7c9b3b91d780089a5c149ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c7f9b030aaffb8604b171988bce12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56748b1df54a587e17b49575b87c53c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d695f20f4e4bfb946fbc66b5182d53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2b291e3d85fef55569a36ef698659380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ef157a495006fee4b6d66d3a3d7d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef69162e8718f8356fc0456b4dd414382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33eefe7b2278da36019035a47b5bd89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96f93dcdf9a1225e80ffa40a04a0c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0c2f6c6fd99fef69f85cfddb7118a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fa735ffebcaa1e97318279866ff05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561c89e306514684b0cb1148f92e266387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57663964c4db6623f64487d314b6cc27388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896b6ab729419d2fc17f946feab022e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e715a11218a64fe2436c3f95c19a068390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364363dd69ec49ae97e1dab6bca3bd3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae3caeebcf1e37f6a3570a5d40f5ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339daf7703fcd57810ff8e8a3543a4ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe627a5829558570e8a9c86cab8ce3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3685209713a7ec0653cb0b16b44e89b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61897138760674dd9a909f73036d48b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be58bf2b91e8ec9855229c7cfcd2c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108379b04ea2ffd48563448b3b131dc4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7926ce77da37dba71ea8c9fe7f146b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd0f8e8a1286a0408cfeff828877e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21dc13d8cb37c94e6a9b92e78f7ec3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86befbd42ac5167808cd390516443192402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef9ed07a22bb7cf4408b16d3b9db10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec8e4e51ecab6d1788f85124ada675404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9aac9f026e5c7b5d512db0d08b845405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701873b7ce94241df4ebd570a18d04c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7acc71a231ed1d4259a0e7b91c836407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dda9bf7fb4bbb7b0159daa5a4d02dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61e79f7aa201efd260df08899e2e02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29511f20788e3002daba00cc637efde1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c398857ddbd970bccd83e3df6c400ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97003069543f03f4eb5b1723e49a5a57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e1a5cff8706b7b789f028356b8337413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eeca5972fa9fba0d3552114deb575c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfb8c8c07bdb00e48f0b76c4a3365a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11bd0af507db6336bc1f344d36b115416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c5d46be81ef1710af9d802434606c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8c96ddb81615aede6f41bce9a9ce0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0409a4b68bd96bf8a30356e0e3dc1c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f8f963227d03d48ca3ce4c38f2c6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab369517bd51251b95c3529a3a86ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd3eee0e8bb4ce62a35cdbdf0e605d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee0617312433f4025afc2d751eb75e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edf1b6e6cfc172a1dbd59831208d3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c31fc839b1c501dc6d5f993ec9fc86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8bb2e2498268968808778fe8de175426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035d238bc2abdc8c1647bc0fc18e3fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286d2d1ff6948aab22e278f44d410bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d919d8d584cfe71c5a7ecf0a320de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a9999b0f8757bc82eedf3a2014eb7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a860d2052b8192700779cad49e5c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066cedc47f4ceb497f3e1a6c872837c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cd2da7312dd46cb672642ef7cdd8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e804f48bf14d6c7731fdaa73a501b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92079a71c01e16e59d2c05fb0830fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a9967966e45061edbba645c26b463436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee448f2b3314be79ba2e47b86645b9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f6a6a86afb487f74b01c4df87ed43438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b301339947d3808f700e904c84a49a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838a4eb065fe4ee52f792abd40a6723440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fcebf27f33db0d535900666156081441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654115cf261cc59c816cee16edf40f45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b05385af434e8a0cc08d0e78ef4f7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8217666d7f33d7ec665f604dc318734444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c6c7c4506449698abbc50b260eb46445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cdd4626fe2dbc8e1fa415effc8fb7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee0a9442654e6d0df59f674a50eca8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b6689c0178a54d2f72be292ec01dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8ac5d7ae5c56a22931f8c2e42df7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905310b8347d4bc30bd0bb3f851d4e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5a6337ecba0d6f642375a15ab9ec2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad48f4ce02f01b9ddfe26c4d0b1ad4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505587017cdd3bc8f3113e0deba0eb7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e855cbc7b20ddb0bc9f9ea5d6d563454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafad2840268f611b4cb95900b71795455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11410dd2e179841064550bc59d24bead456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990ae8f8ffdeb07f103ef9c3b05a720457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e924bd7047b8160cca65ea6d1cae1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37895384833a399ec9c55753d7da4f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406b6cbf0b42116410d4c962dd02375460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5503eaab7855fc085334c90bc436f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3e78dee58e724680a56c334a14b0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215479a9f7daaed58c004c776dafd42c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f11048a0df85803908fca5a2fffb0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce195c13fb77836ee63a09176929a46f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f677ae46acced4f9343ec4cf3e6f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508ff1414a2095c3c5f5cf014ca6ab6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afa0ef8ff62e43c9a238016c193935468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad96dd1054ed2869c1d2530562daeac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadd2f57905b1da8b98956237b9e68e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de246c90aa9fe5508df802cff2967621471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83c1d69802feca42cb551dc11588c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6a09a8cc57a4a5b5cd8b343199102473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd56fd399e84f7423093247fcc8721474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed89570b0527e598f03cd7509498df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa319e0c77e5d5b62aa4ec5350ea4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b026a3f9ea13a75ac10a3c6e78ec48e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8c370794e1ce5ddc3092aae46fe00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160046429d5ef9d0e53a5dc217b6b62479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a695a98393f04c834db45d876ac78c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8f233b1c8e60280cac278105e7314481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244433db3f4bf60d6d6f5c6bf6fc868e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93559650eb56af7ff91d71fedffdfd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b64992d6f672cde766bdaa41df938c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4c17171a3729384a5172327dd0579485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3ddf01e7e7e06544e459577cdf038486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c46d5f0b2f6adcd354697121114f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d96df722d736728e5a701841905230488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde50c974a050f7470eaf5a3021b8284489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee2420551cddb1c26c3d96034eb28a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d94d13f9d4d2826b536bcb6017125b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9395aa0d581bf92631a16dba463fcf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08309f4835e236334609051d5968a1a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16ed79683143a99d92de1ff5ad2302494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feee6d7aa8f42718b49b90bf8d751cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0b8c2ca229a514fddacadf1ebfd84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f165d9f49b9c31ca435d6ea04adac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69fecbef28d04c708657c706068600498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e006092c74ccb988528095de41dbd1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e1c78fd8f6a8615f2d65025d6c60d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e13649e65201a9587de5e3ef251ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba05849b9a96a92c1d1c1df6496136502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265b0b0adc0661963076c491e1f2eaa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad76cdb3742ac995b62c78572ab1a3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f01946ca857d483d5a88aed5ab1aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7457e6a4a0d1c8d73d7d5839eccc78506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde7399f01d56612196b5b8b4ff2523507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c05ef79d5fa4964cfb46c9620c8794508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eb66ce324572f867cc2e796527afc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ab7b4e15463394a498a04e898f2c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca85d787d5d036f2985ca95e201022511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418f7217cf069b0bb56cd72d0eef303512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff40be01008ffe843d56429b0ced51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994acbafcd8e5a2dcf423042ff8f5505514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd7af1c8af32bc09580019d337bcac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62013a1a57f735dc140f629696201b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e9a78b87a8b80a0ede2684e5554e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9598416fe9c5c3f9d44ac0c69c128518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902a2f50c168b69aab557290075d8b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c707d901eddbeda83b7bcbfa061fa81520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab375938412631f55ba1151149f2420521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe23a0e3499d7f2878b5696c0693dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f7fba8fc6646abf2d0c2dbe76aea3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464091ce2484feb54e3bc21f0659743524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482d88d6f026fc94407e3b7d4c298d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13449973d1bd66cd5adcbdccb6aee8c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918175cf157a64cfdb8d74e6d4cb67e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672f7e58613ee23adcf49f39dd08161528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2555f560d276a164e090dd3129713d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a02de1d27f97f09daa81914310b252530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85833670b6ce3b3c0a8901f8145ef624531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3c4fba5284f136bb950a9713ea4c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113a012c0dfa1813e505390c5aa6c50533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75ef64f1b455578c30284f7423ba7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c4f0ded759a1a284cf2c1fc47603a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0add81aa3842b2811931f6954d5a438536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa1bb6b5a745034036f6fa61e1e2d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feefbe54401cc362e795f04e844e63f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082b9c8a81f90f31998314758bd28a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41e0a9a2d0d57d343535360b1f326a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ed61804b475a01e12b8398b968a5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9d9e076ea382e1b006d1e71924def542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc86f8e8fd3bcb931e72e4c5b3b1ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c833ff58612e42cc016226db825c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389ba3cec18eb3d688af45c4e197240545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4f9114213930de7be80cf7abd68b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c44e71e57f3706c1e4d0211ba8cf6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bf5a43c75c34f9a04bdf0bf371ad5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475eb82c5a58d0ef2741fe69b92f8a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945486de97339aa793ddc4ee070d474550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3f16695dbcafe3b65deed80e775ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd73c856fa34c92c4a8ca1e21c54d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ac356dd6fe16a8d8f8374bd5367fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3c1a308e74d85a1e0c46830d288de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa9a84a21fa438690282adf33152fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e8c2c1b4fc2651eab1142685cf585556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82860a10403ccc37546261c4b4809934557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad323411453d23e21d7d01ae4e15365558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ec637890fb3aecea26af29fbdd637559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba91c1446c9bb68072ee90ff08fc41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656778c192fb3a351358c3c5f75bf4dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ece9e93fc24ff955873f337f13df48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba43ed93a462fa98c0806ea045f0795563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55c960e4b98e3f759c81ad0dc175a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16871adbcff6798de5c37abca2e389ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5fd5927047087b251842def2effc0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d87847880d03deea51dd6b8a016dcb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8997da9951e4f8e2c8715d6e6ed16d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab8719f4a48349279585cc404b27ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608c64636a460574f54082aec78140e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e132fa2fd9b8a01b706017daab88087571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9ce24fac8cdaf5eab6fcbd2c3c6ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84b490c890bd3ccc2dafd0e1088796573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788544cf09db43b8b2d7b6091cf4969574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb66fa099214123f3313497973355a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9c9ea1be62d077430b8a3445ccaef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80530d1e180e39baad34bf0016031ebc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d89e8b0a3c1ad1166abb8174597c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b72b5a1540e0083339d354ee68131579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57374156cbc3af55b555acf3ec9e086f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44f2b723d3d9f4817ffdc04f85578f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c50193307c4e9db3e12bfa08740ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dd6fc115b67f4f5806c8a66ffe754583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab02603ce4f01f80695fd519e702bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016950f25c71ba08cfd8855d628d751585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63e1a2fbaf1dc6963af488ff7fa992586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fefa2d781174c1141d134705af7a7f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf629662a04615c0b80377c999e16d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6110b4975d0f0645679840ddfca0cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecca51967c8676bda7ccf422cc3fbec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9114be4a5ec704c6585bbc6a6a02543591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2901eda3ce5ada8f69d156bd3ddd13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dbecdab36ac5a216b8e7f8e95d60d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc19ae5d0917bb6d5ef29d0f1f22b37594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacbb6389ba2c3b50720623644e7877595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1285d53b72fb136b0e0228caa2b61596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17f13294433101f82c63f2b5208e23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc107136a62c7919198c34a178c40adf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5e0330bae1e343ec96ed39a882bae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cc312ba16e249c5cb470bf814a5b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d846ba358f70659d368e5cab7426d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425f100a161dea0a82acce77ac44341602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6625ce76cad87a49424dffd9a58c8f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508581659124fd627a25440aad1c749604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33046bc29b72e9af4c86acb385d92f21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fc62aff09944600cbf0fdb9d8cc3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082a95ecb71e09ce2b8be0d587163a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010555f3122c20091d5beed2b2a82076608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ccc4aa90679cc219f89045a0b29b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36479dec4c02d35e5b41368613fdc1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1eea25cd7265e8e374be129518d2f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211d5c341f51abe5b193a36cec117f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb1a26e5786548b1fe4a485a9b5cda613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e7f5ae99a31c1992cab66facd486b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5946d7ae9fd4b2d0152288133781b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbf9fb0476fef8799d5df733f16032616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add16eb0f152d9797090a1d6eb308341617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee33cdf01e83edc80626725e99b5158618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fb8a922e1b033f46e14f1164a0f0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b093de3fd3a9a07901f619431524a8a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a8aca274fe5e31badfdede2a429b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb6cccb75bbd9b4a1ccb9f1edc6d87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169320aa0c6bdf88e93a34a131ac04df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bff19bd9f8a7ab3f5fb4d0e101736624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637b81d2516418825aae115122221da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05f672eee39227b9bf6c0593572761626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a172a4ac8c4562ee044ba0ddf54f8b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3665a028e3b2a5c54d7b4e1378ec4c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35f4492815604968236d25254043ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe7fa708eaf41afb40f635cce9ab4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ccbfea76627bbc0fcff1adf6d693e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78989970a5725344e0e827baaa1c8181632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300df31d5c9f91cace28fc157e2dcfa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21aa6283bd0bcd0a61e392680dc2d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc7879a014556577ea86fc11fdd401635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f19a52fb76e87a1ffd99b004790f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690766c320d483fb7e8f90b719304478637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1b369ae898815730f07f40e028bcc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107e60cbcc8b14c26713c51acc098d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a0f72c7645d7b407dd690b8c204f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b6f516767273406c1f8256ee62387641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe99829f202f8d2db6f9089a67007a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf287cadd400571aa77c3def5cfafbe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fe9a0bcd771767fe6bf8280095085644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a059eff451d3357cf470a953059ef93645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6df5d4cfb7c53cbd68eb74a3c715d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb847c96f507f2f0c158e9d16ca97f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8bf8b0cfeb07e2af30fb1df863449648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996284d4c2986e0c0e51dfa13a811e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eb04d1345b97ab63458128892c847650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac5622e3932d6d16a44767c60f1cd2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861ce3e11524566a4380480ffba5a02652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e26d73ceb0b761a3acd517c5e6a8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af0f175fe674b489738b00ff40cfec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2df6b030f881e7934a13f9bb08ea7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867b7ad7ae297ab13a12b05792ff579656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ababc8a452df42645501c43be2ae38657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4500425cd954081375d1f4ae90d7a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03086f90c1d8b22cd873ea5aa7b1e6c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1f5a63d3d327f5ced8c68bb33c8e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd682a31fda0b0f62f0620c7faa69c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caa955d2723e00a1a19d5e15f60ca9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6b8550272a4002ed5cf482a4c687f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e370c8ed9a2c7c4fdd225aeb3584878664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a685c5e5a00af7ab19228a3a23c464665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b88fe6f813e77458e878c13eeec5a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e827bb298007e6cc876a182310150667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2cf963ed98c8302641fa655382188668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a092a0c6b6fa77143cc3f03f39252669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080caf93bcc6b03ca80c2f6c4831c15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a128c55a0a3b8d4fcea87774a2499671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806245b46cc8427a3b2d34605fb4467672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff599d74a3f8a4abec6c17bb065486c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21c63567b66f9607389c56aebc0fd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0544b9629ee77b13ab33b7cc2ba97675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a2de4375d6fb9837fa2b3e638eed1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2241bea20ce619951a4f12ed23d4ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaa3ae37229d203176bef61c37a37a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0b6c4df994806ff1f0a8d51787508679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f065ad1e82b549d84b1f4be830e1a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fea3675faf125b0c5d720ba09ef969681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974886757699c88ae5e216d3d19e241682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087c422fcf347e644349399ea7773fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea1368d631369b821324d8fabc17bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380eff4c0ceceece302fee4f4a372b4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991eb793bef8c48728b5e8892657043f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b489ab0591ac728190ff9efad2b40687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4250297fbec7ffd309cafe547011d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a050be92e1f276cc0769bb54ded442689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa916c819127c48c8606d5bb103a9a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8190299e1089d8955b1b5e0b9e82d2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265901ef66037c4bf74e3a904057be2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd97a4ac1f6865e7d09a26145fd1a78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015de3cd5ffc6eae5f7283e9d2f733a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4fa7ce20bb811f40ecce1db19ca95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab60453fc06c0f93bc5a0806eddece696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecdf8abb602e3c6e2dd06fedb31dce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7ba0b36784085793433f3d59d10f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10947c54e345a840ae63eb2f7591b5f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5552bcd2d5c6de75271d184b74c3c47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2b42ff5433865cf49e65ef368420b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eea5900585e8c611f1048ab85f3807702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d06361b09a05abbcf3b8bc43c0f065703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3d921c0332f0ed69e0e2f3916bcfb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8691256aeb15d8406d4ad54aa471d0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5feddf29d348ea32dbb9f6bc22b07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea773b3222ecc7c704d3c6df68be53b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3ba9a7fdd4870ef418066762fd483708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ff09ad0b7dcbccce0de0a19878772709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e028e05e66372713ecff2f696f6bc90710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61863526964fb3c1cdf012b907ff49f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81574f0ac1d28a26dcf2575e0bc40864712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be807020f9999d36beaf50deb2cb10df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72331bf04aba58ee1ec5bd0167b388c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2453f99d673821957b631687fab1b063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700e5603f921361f672df09308b48214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78497ab121baeadf0fd8cc378b4f3a605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cde0bfb5b21ef0e8feb94d139a041c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39185006061ecf0d919285d7cf855abc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213cbbadf28a0fcdd3f70aa25d69c0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd154db7deef8ea4478ce68c5d81b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aed9f986f8b52a3bfb71ed0d70bba010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb48276a91d40ab718b3578780cc6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0396d69140b0a4b51e43ca39fa81dbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2a1e087cd803e0ccb22800c38049013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e98bed0cc5910fca3af6390b19aec714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b13ae41de12013395e3c6e3dcf8b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0384a4c01071bb71071685260e7f51c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b950de6fbac8381a1e607376b55156617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2318b8a11a96c65759eddfc2fbc7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3e856e89ed03ebacc795811ce870b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df530a30d05801bbd8ce4ecc2e65c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502097faacb974987b57a2a49c496a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7c6db4e7b43515b90b7a435b1a7ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f05756d62f9fb8435b2c0ee9b9c7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5b88a63a84eb35e3bb0acb897d10e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b036f26a7d637d8c263e2d1b0e5f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd17e2123c19ff8374438b357b84c5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cbb33a3529414f480603e53fc2a0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c0f6b50ef0f912a2c62f37aa5500428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20a9fcff4607c3be23d9a3e920036929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4a63f98911bc89510191a3254645430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c17c73cd0ea39f3a97ea58533c498a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7790ac46c0548a7cf43fa2b7d7efa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19612f07f7333d7c843160e0d41cced333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea1d0e83b61ed4d81912c293e5241234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87447c9882856b9289423d24ce71ccdf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e0b4224c863d47dfeace74397554b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41c77c1579665accc859e5e10537dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a25b3ad5f7613e833a6c0832750c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e251822e0a93585ea0a12205f08fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b12a75c96921dc77ba6fa27702986f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d3a6466df822c61e07d6eccf2491e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60128cbe93adec1e131534f14f512e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba7150e1cc4544e333737cb401f0ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149ed8c313eb404dd2bbec6fe8f7a3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2c8409d9f0673f010b8f769d760b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66676dd8a52ea7cd43caad5778e7d52b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91079e1c101190b06e21d38ddffa0fb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad093391a6cf1bdbeac4de7688a1047548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744a353548cc6abce01f711a26fa72249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6ab4be6cef26dabebbf6d162c9bb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842c2c82a6a9a2ea44edbeadcbd0a5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee64989f168ec3933940b0d1fb07c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1f9eacf1b2cae3ac5b9f5a42c38b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857d4266b593ac4b55d3df5e1562f5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39f86236824517d77acd6ac3191b1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d829e763d8de46ad009dbef1b57f7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d1794143e205956d1dd11ba9bce4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a705bf6501c56e0e1395ebd317d10d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170267d34710590fba9aa1211444bd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375986bf06e26b074da5e607a135011260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56e1292af6c9f28410e9b6fc900c6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbf1a5fa3bbd46d4004e17c487a2ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cd9d4bf2997925611372147e3d57c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51966528c3206518ae5ce997f1de4fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d4b4c337840189c99c47215415a0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee5fc017f3a8e038f0486cae45abfa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7226b0e9d05a4442c3781e9221bf28f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd5a19d6d62d75cc65dc4466cf2d8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41e8b3b1a68632c3935595a33f003169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b778a2902f93f71e2ef3ab802b4ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34677ae4ea14d33a22707f7e841c614171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d724140a4518f3b60ed0a9a6a415d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff64b45b27a396a1c436e8cc5faa8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895461aa01c88f61c26698b484c406174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8d47efe7323f9ddc37142573738a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b155bf6374f5fa2e9989b1c97a2f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62613ee67e00618bedb8c05c3d031a3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a61c43cacbf63e8bfed98c06a7444f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7a86f5229d5151c088a3bada52c2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0a7758939b17ec292c3d1a879997b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c535437ef6ec64934fe7d3be7b86881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51facb9c5a9ad00bb367f93480533d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d71bfeae2cb63e1b979f221c06658583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559ea979e4a8c67cf2cff7f7f2ea2bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97deb522b3dace4637dbd801747c8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4d56ce7885f36105b47e1147b8f6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671949a15f2f0ba84965715bb5e1dbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a32d4ca5780e9fb4105e3dfc8df66f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384a204bfd63936e75671a1785ab1f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae4a19cd22d23729ca554002f726bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a1f6cf9953fd95022beac61f0f4f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a1a5b3555ac0d05e9aa3ee363496292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284d4c6580c2f5d9b79ace88246b5b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f323096d9a2b8dcf3f5bcfeb77e98194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94629d55878777e298a985531e02f13295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52029870706ec1cc4f9becd1d61b7a6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c4495296de302e28316fada721b2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988388b5cffde5ad8989debe6841f5a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2117d902e0249039b5af6dcd217ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d6b708d2876bffd96926940e1d726100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2b0f3944b8861c156506517712ab9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630fd5f8f5dc4a4ad4c0c54fe713317102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bb319e140fe220ce70056c99f5e79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f579d6e8dd04f2b6f9c31b4152989104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccde191c2d6bed72507323816b75770105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7825c16df5f52e2ba907568b40ac004106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7de1e26e474ad78d22c28eae4e85cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10701cada2bfcecfefeac57124c19335108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f97136c5b44dcb65746baae3ee1011109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7bcf9c6396e23325bfaaa55305662110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66a296f59fe39f24e8307f6f149f83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fba7c4f15e42fe7157451dfbb51f03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326746250c7aa46aa18e8093d762a527113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c128d69120a45cf856334f725a2c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d9e83b1d6c6caab0bd2afc6481dcf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee9f0a10937356bc56c4879642e6c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95a8660a6020c3e3a490d2aff0efcb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4e0296ec2c3a8ad6a9a4a31424176118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30758a1c22c49510a9b13ca24873dfc1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedac5992cc082f6fce5ee2d78066d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc7734b01436428c28997958b190f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ae7d6c32609cd9b3b8e0949fadaf0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc5bdbc92135daf051b7d095fa59e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e6f8591ec074981259325f1647ed3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79a005b06209330a7ce9168feab07d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0ac6c7fb8627db32ffba3d615b4df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb9969e481ac9abe8ea5fbfe89e65f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92267f6720dabfe237d9ca847e328cf6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2867f4f1a7ff07a303a103f3b24272e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d60b0c8bcac35860fcb5f0ded542f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea2ada3fd886523354846321c2c67b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b501ed572415cc93aad26437829c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafc565f9bb2f2b21efd4b6ea0e119b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e580df284c5148db6cf26c07ec1426a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222f8ea5612f333815a2581bdf3eb28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1773b593862b862c60e94816f436c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1984a91e216d8d0003ccdc14294ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a4cab03b2cd5ee8b73b04e81a2c9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a166cfc16ab38cfcf821f76971eb7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa4efa8318705d586d9590d42fcbd3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6fd6f8392b8f0ba5999d6f0e99aa8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480b1487f182f72494d46a3b7740de8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92272feb2195e04478c3c82d5ee7903d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f1381cce4229cbae090448a63ff78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb9962c57aff35ff42bd8e23e2c3d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf20de53f932139914fa538a624683146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1722d7a3466ad69e74b4b7a8aafaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40e374f0758cfd09817028d6129efc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856b21113f915360f3fbb9e7b6ce69d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50ead5930cbb8a799b2b27466d588b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a912b64fb6203641a015c56037c218151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191ef8bb9d3bb9899b80b0279667732152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d144fc46c9a338fcfaa0f0755464bb4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60248dfc75d1918ec3b098c2547517154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea842ddfe3f3607cba8f7d4684337eb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac94af95d524046070abc5cae7b14a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0a6a594c895828f2e06d1caac1e6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658475451fa45e1f57e8f23a8756998a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd22c2f3cfead4375d09fa33dd9a4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3b7cd6d289206ea146487b35d5ed0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c3136c13a7486bc63399544523084161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078c650be5ec69598a8a9d57fa67f65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3649da769a3f6aad27c85c427521b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af6a66340140c6a36bcf9952c1b464164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea5b264e45c137209a40736cce2c31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6596e963a896f916137fe41d76324166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d931c2dc32ffe831d5eb60e526209167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b06a6be349d1ecb28b64c2b33e9016168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c09f61d6829ebe6834f526de5413b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3309e718cd3a3fbb96e11ff0a5b7156170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba989c546c17c861403aa3995901608171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72c18cb2d029c6868dec70cf856ef7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb717e76ca75d56c7cbaa5daf02bbbc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e2658194af73f36bf728d9b428967174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16fb1266809916d73ae347796145ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944f95681912817362c0faef0f71b31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c57d6b39c2073f614fa6be0d597a59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adea2a9579eba53b1526021a9ab9aaf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992f61f4434e9040b0c44aa87e9a135179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40721faec7ac5b9dbfc8c9e3d3ccff5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e9f272022652cbe2a62a6a1932011181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9993157c75ed1eec635b4611ffbed40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8ccfd867754428f2b65b164de4e2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff9e42e3b4ed91f97cfc565d430f35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac99a9506b86e2c999678bc5b5a76d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f4eaffbcdd8ffaaf9450ad865686c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09289514b5032f2f19284814b9474c03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0c212c03e8620c93ec0c53114d04d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f540bcc824b6ec186192b02ec0ea7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c775f6ab432b1cdf48a2efe1ef66c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47113b94bc30f646c960a6e243d431ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b47fc10654d3c4219933122d8c9365192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6205c257c1cb8770273b8457ce1a310193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6eb103b02c3d2dce9ee2c76265a99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943c373b1b7bda6d6b577e5b310a6b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2cff6539ba016449c66efeb64186d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a046e3fdf7ff1cc3c7206ed57433e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdf641318e9752a33b4e3d11d476cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b34905203aadf732db92bfbd0a29e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b587422ed28b5edf87a95ee74e77fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911f9e4cf7c2bfb9823f479ef41eb50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dabf5edd2667cf4a6bec89ca799fdb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812217d53cb968bce44367c863b3855e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23321301074363815a3dea72150eef67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6f5a9025a8c7f4433e76319cbd041205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea8d0e4483b9088565ac0e863b0057206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e3045bce7bcfb13d1c88f9545ee60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee09a6f8ce5a6fecd56e7bb70da2ec0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382af0d959f35441385ec01885731231209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfc0d6cece89069ee15bd79c0f6790210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821afced3e99b0b1b2cdbfeb9ed9beb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376c306020d11f3a5c669248e4cb2bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aae0d0b142461a1100b7e1327628bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044639611a166ac4dfc19c00fce4a0f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577cbf7f4a2370ed487e30177939637215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c9f4e320c3cda66e12f58768b55e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bae1359a9f14279d9b902bc5f40b7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f152ffe35e1697e2f79443843a68f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bee759143bd1dd36fcd5a1c2f916a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2884b1dd475979e31ebcaba8b75602220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb89536e1605075a44527b0662e52b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926dd7b791708693446e675a9e75ee1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad8bd43efad0e403e64b524314d1b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7e89473873a293a3d2d648d3be240224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1de9fe91c4f7ec0ea28deeea64b582225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fdb40a86e4646ab777815af1f3a2a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0acb897c73a687a14ef8e9ebd65d2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779df28a5ab860f771e4473b6ea08c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081db15eace9a9ed5116e5991b05a23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649d02f646991fb26954a9f74bdb707230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87b56938c0178c36af18053722a76f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7ae7e235e527a0439dc648aee78ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350eac9ba2eef45a1ed2e483c0c06c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41821717c8560122c64b85988e4e3eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6e679f76d8501177acc98831e5c9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20c9a86c57c99b7204591b6bf87065236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a592d3623926f76644b6087b6c2aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd92f172b6e2faec56b907f322943d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32641e9c5f4c7291af444a96a26bde239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5d3acc2b49fe46daa23a09be45cdb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6c7b83162521c167c8c0d6ab02c0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5bed989d59af4ae19d7663119f2c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf9028f3b80c7a65189eaaefdf8950243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0492035ad88c56fa3abc3eccd80ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb64199142dd88c38bc19d94d3f042245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b2447c5625d9c79ee0ce85da219d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48cc6352610bc752d5a6a1296affd1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d49cfd21879db8ad33c809da0c481248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a1c0542fdc08e7ce35dd769a04235249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded883389fcbb619585141711fcd4184250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be836804e359675a4d03ed4177492fc8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ced35301752a67210f5a055109854252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244d77fde43551322b9c44086549652253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6224a5768a90424e79e8eabfd8f95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dcf2a02ca2ce9d72d3a4a0b42d37f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7428135a3928c83ced2ca6752e778256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810be8609ff726fc32ca0fc4afb3dd6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c5f56ae95917f718196ba6c11bc1c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073013487603370f7c82c8a76c99d2f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab1abe43b843b9cabcc7edb6428460260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995ec7535e3aa9821231ca669ee59cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176369a626d809c3d3acc0d508f30f4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f878748573eba0b213103c2553468263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8149ed738ff6fe2c6a5d71be274af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17777bd8f938b6e81bca53a7f30acf37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc56ee66b69225725e744dc40f2091266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b9d3d234635ec2a7437e675893340267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983500f47fe334bdcc248eb2d6a20051268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb86da517a57c787df3f62bb8d729ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02ff23bb06f4954c9ae4e080b9c5a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135fbf3eba18498f6f385fcfc6a7adb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605455b25e7095f25738c62ff8409da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7193211ddeb9b59040a8a736332dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c9eadb497d7de1f2e80911cc8cc96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3059b02d833a47896a4f84d13ccf29c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6542789ad3fdb657aa83ef10b6d84da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba53007799a22de1904c6972f60cc7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaab5d88b33566eb4caf12b8110428278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28ee6eafd76f03c1743f213c8df4b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489552bb6a9d5af0f2154dbf4df32de4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32a862850d7de1cb550a684fdb8dca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580a1d5c31da5329a17df0194136628282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679793b2519796c156cf589f0ef40fb9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea309ea8b4b811f92156ec8f7e05e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2928654dc0117a8388bde227bcd56a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed6de1b927b6c660407b5c892beac1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc039f5a782d7b8522525e66988cd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308416bffe88af706ee697a4dafe9e77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634b13d1c5fa7da4a6b6d399bcf25ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbc6dbb1d9752fc5b4e1ba0813477f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20e23896ba09a2ab06887ed39b0ddd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531919e6a4f76d60c8fdcf6054cdd139292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5e1d88653255ef0a44e9dc4a919fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fdf26d773e6c175a45c76ce6e9e2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074f9484258a6367f48a068a3c3e3f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d51d5ee64d416370b85d775b941161296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1f2bc1203135f993992f0c67be430297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a584a23d3b4db4682663dc72b63fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861d1e63548b30d58a564644b6b0505299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04482be63192961288125b88b592e22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c6fa2627d27cfbf4f3789ee7d2c6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c52155d97ae03ca472dbfb1359954c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b6e0af95daa216440c7be8eb1c14f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce7efa346ec8b1dac787fd916a186c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838e1dc3dcf1ed1be495bb5348716c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6302a9391c8328931dfb74768aa5b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f88f91883b00e2d736ccc639202e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d51908ae121579de6088d879e2150308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a2171234256499399a8317abd2ec6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309622cf309f4ef8f0e861e789da575c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472b612941cb6de5782ce328d51e2d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bcf107782c27d61595466dc5291ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5d760c15e6a311ceba96d7cc6297d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf20f2cd1a8a7fdb909e6edc653aab1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f901e2f56169496da1c4887b0dd916315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7abb6418267f99ad0cd40cfb44cd0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9600f0d5a0b09783df487dbd4044f3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680c42b83d43fd5d42277ff8f9fe354318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b403e05ca0b869c61ac83753d5f5aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc11f0171562d8bda9a15722040e1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed691c07f3328341dd9cbb2faddefb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cc7c465b468830fde1c418653ba34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc56361015f807fa0a05a94781d0314323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b619c5390470855225c5753ff4a15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9127bdb1c6bcc7ec26b7c42a8ec0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbdfed82ddf3c19c9bd902208ef256326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb1b333559def520536a5c1ee80c3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafe248127624ba59beb8a782e782dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218251142a9ae7e28a504e9e1042f05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed891cc92d1f07850a4bec6164b73a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb7eee988a971e5ae0675c5e4210e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5e816795428d8f68750466d348b76332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a25f131c4cdb6507ef81217a6fd59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46b15667a2b13bba60e0e434d8a338334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e836d0aac204ab761f39749bda95bd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41e419f34b9924f4b87461a218a35e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa1b12a1c88af2a3201112c887bb6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16459394b25d6db4723a81a8387e2db1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2ce221b1ab51c75df09230cf6f906339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a08eb197f943f11b8d6a3a0a4d7d36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a87430174b2b1c051dc9f179c4568341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289bc4dc93d48ef259c750af4dfe5d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2c798ea840228381c80410e5d973d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cad818afa15674ac3e5934b78ef721344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e2ab59cc5b48f3d30428094b2c975345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b8eb1838be730f5913c2ff2dfa8b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68681314eab923e0f9959082fafe34b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddae69bb8451662094dc2c2d575b19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63c5007937b06b6263aa9c0998deaf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858722384cb84d32937b48bc8546527350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0798f5730b84983d250254ad0132c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90124906423abe9f4b22e337761a5dbc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801d578d573e3a8b7bfd6d2999b0ac1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeae919311784bc4570da8a2ffcaed7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ec1fa1a699e82c2bbbbe4d9e9726e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f69a9eccdd7c54692eaf8d673d418356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee03912207a7f18e147d957b108cd72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223ce5d7da82966bdee26a629f4dadd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8012ab49105147564de1ab01cd554359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5af731260fb48b132d9b0d2b22ecaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80ed0b154bb6bfa6cb57ac1082c8d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e8855f82784b053c29e9a88be918e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67daa46278e0d5c0495d4b90271c56b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b30820ac3b327c391a108310b440bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3951ba1e49316d2d313b3e4beca34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f25588876882de3fcbf3bcf97f67b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66545ed422fb27ecca9c4c68dfa710e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ead049f01634a66368ff5a5a76f2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad15880087c2b1742cdb13f723cfcef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810b2cd50fb74810bed8614bf8339c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964f76fb4592f90e6fad028dc48bb84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921d5df2e85c465216c31913bff3630372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdc38e5c156951d154f26c80279851373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a046273449f98fce8f5a25a4ddd459374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbb4e7a07ccf90b67373b0241c5a13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dee2d56a2c728e13d420f3d3eca55d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667f87777309a372f4f874f14e88a92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30338548cd022a27b159acd00c0112378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98775cb8f88c6584ac6f0a235dd91635379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc9901627195be1a75d4cf24100dbd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ba261a7d92ec7cb5f441dfa72cc89381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edac12b31d39d9a11388dc5e8ec348382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4151461c87650105c0a86da1e5cc2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04112062c4df16f949e60d2244f5111384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af1468bd0d8d517e06d3d699d83b4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bf73670e47d486be7dbfe4c001fbb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb782982b9b2b8f8d4e48748328e5517387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc382f17468977f0d7463f8d0fc7a7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97846c5adcbc1958f0dceda37e11d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0d00f1c1d9ddeb8b60b28baca7721390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528aff50336ab224bf57fdb39863836391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66084d1bbeb0e7ad142ec2998a4b2d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24fa4501ac01240d63cb6b251b133b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ece20bb8c0e8861a5989a2e4dc708394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8b64f4ac3340cd4647973ad3bbb2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1bf31d5fb1367088a4d7abb0ae898396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e09be0f00291dc8ca3a7b8aad347bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893e68f3cfc5331dd8b9d3b829a88e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22dadf7d7f2f076eab942e7462b9f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf8eed73525d42659b059af2e40671400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51c9dfd6ad0f02d550b4b58a63f197401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaa11d61a86c5058b3c2d627440e1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c72d056d54819431a20c3b2841beec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ced34212e70d93dbf5fef6ff18efe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859bdafaedd378fb707a8cff5741265405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323506d2a2e7d3b6daf4a22a4c678e7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6689cc945fe6af732afb6ca77df44d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3dc02adb709f8f712f657eb2da25a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791922f5ef738f8ba478f73d10a0e0d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a801a53df46405f7fec52cd0e531864410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871ea46825b1c1b71702f47fed6154c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de2bac6b5895afce762c8d835ff27b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcf46fcb8c85ac9d8b766b52f3f2ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3f013d0c761d5bfa16dd73505763e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a04b082c4d895e1847a5952ca8abf7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54201c3b2b11d6513fc3241b59790213416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecd5484475978ee6395d5084022a36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef4d0277c28b287d8eaf80e0f8a96e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3b1f24d4db29f8d5d240aba16363f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b9ec138dce690fa88648a3e585032420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34239fcfd34cf0c060eb9de09f89f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710222ddd0bc092b8013ec32f1bf074422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbdf97248405fd047e4751b1e7ac00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d124f0e281a11288d52cc9a0be5c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34768e2254797b2392d1f640b05ef984425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79445c02969c819ee1f7534678685614426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9de191ef8cebca09e18a629d4dcf89427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd6ff2ce40152f14e12f0a3fc5c2b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1759921314cfd7a2dc57550d036d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003cd0c2a38dc20199ec5353caeebfa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307856cfa9de201153e23746e4a736f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb23f063007f413b2cbfbd29027931432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab180959d64062fbdc3da351b34c70b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491fbe7ba73c385532a12c4f4a11136434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89155621038453448bb7c51558adfe17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2a7c2d7ed2fefe7fdbd239613dc7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f0e109047c89a3ef09264e6305dcd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4533230034d8581ddb12270ead8daa3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4c45e2001c05ae2ed3c6dd8385419439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94be9b70f463bc51e50685e07bd4c3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de646452a9c94831471137d6f020917441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd23d2e04cad9da6cc43ce0fc40461f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811f0e0c1c0293640274e5a7083e30b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2578192b05d154180f747b2241330444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88887403b2e11d111f906cd31922541a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08732ffce8bca1a15505bb2773d8982446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefe73120204a125345d08d5a031b92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0ec999fdbaa1ccfc2a9befda2cee7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315c2d559add9d292b89180064e3b37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dbb387cf107a46babfaaaba8d1196450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7534c8700e2f6a13cedc73890b6b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c93f04031651cf92bd97b98e59ba54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9996e6f7ad77cc1915f0d9c437b795453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6a9fee2d24ea3d53911fced5a2133454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c35a14e876589cac41be6e0f1c5d11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4130ca224ad55918356d97d4734e463456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a03649c8e92084ba927390657c932a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eeea01fe0ccfb4a890c91edf7e8712458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8338e2b3c5af2fee275fe84133c03cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce2cfa2330d094314ac81c8c0b3afb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46a6f7d6aed0aa828da5d82e5d9c7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ec91c609e9adb712b893043061a50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d76c15aeda7d75f54cdc22d8b858a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7063dcf7d46077336ffb936f0c59a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38bbd4a6ed1114bb2b2bfc86274214465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d229023660656e9a42efad4a7817c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9361779d23ca79bec6e9515e5147c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecfda386eab3857c9ea5b7581aa3d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd069c84224d9ab43d0abe46321bb179469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0bc591bc53b5ad59f95ad94405718470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fdd4616d9866d9fcbd416023f8922471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad307d4c50ec8906c11cbb8dc44cfc3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56823b76d2be3396bb0f2c9f3dac19a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bf6b3b4395bc25c8c5dea73bea0b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb57a6abf71d5636b8fee19f9d3cbf6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bf30404408ceb256bfc737ea9394b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254801766e4bbb595c0e05b663f405fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e41b2eb26aff4355d709129cff01f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31b40a18f2babdbd35c21c934988af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc64ccd40132283eeab1e72a3a7e4a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80a827d0da3cfd74ea78666ef0e740481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164497838c807ec4494eeb17879d4241482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ed6192beff1aea7777d962cd3b537483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fdd87084fa93b06d723c920e2f504484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bdcc53451fc24f12e5408eff86a22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63ef8156ecb6e4af5d6057b4c83ba8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b19111edfc0e7e90df146b9a979870487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da877a9982231f03111a22f38f712e2e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e716221f792a89ce239aa162bd6109489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce9d8142e61880d0c47f186589a286490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1efb26a5b8ce75f34f810135b9388e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735598b3e5828df4a893ba4353ba81d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0779c84bff32b9b5aa41d86dada1a2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c901fdaa0297984384322b0c4484a5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0573eee7643095cb5d2ec887168bbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d730f8374a6b818ea9de2ea95bfb95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cf30fc5b6d3b7e6bbe9d91942abf4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a021d2e1a298a9cce7bf259205dd189498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f9e1a3cb7e0e58db0445e9dc4f388499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582764a70dc566282df61fe0ee717a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91acb699268d490a109097b837e787501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b998a9d73a18ba20f4a4258d558520a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05719bdebaf23ad2200460b119b230b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37c0557d8019a4d16d994a32e5a7a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d61a0978fe341e07fd5b6cbd778138505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccd5dcbb7969cdbc9d71a8e5f3af25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae154b14bcba316ed1d755dea814b244507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3236fea9e18973cc52d24797741bbd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61733409823e6cd2d7d56b4fe03fce3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e9facbf9304b6c79f1a682a2ce389510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0ba1db8c8c5bde7f0bd77b20038be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca4e6a83daa11d8c41cfb6adac8f7c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589679df5e5788c867ff0b95a450dc15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201696a70b2c73ec81a776e423eb502c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2992077085a63f55407dd242d5dea75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db99d84d57f688ebb3697dd11ea619516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee9aa76a1c377d451e29776623cf4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cde19eb48103266045d4d2f4ffc93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937ac43b6f2119e8a37171f48eee953519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5f1dd3264aa213cac98f3d9bf603a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb56ccd280b69600efa773a825fc877521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1e15f4160786d9e0db5dcb27b067a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0b60926fa31770a88eb22720f3d4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf61769bf64272317e0e4bbc548ca4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9135778a00f9ee5b24d9f9990c92c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1b61ea0f5a87458328d9af53157ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ebc30e5048ab901dadc5442766509527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eabffc581e7d942b6492c09a38263528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c519c900c58f951a49dac7099bebe43529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9270997a74d3ff0495dfa05fd02272530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8057f0ab281794c9ba38f3237f08b1a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cba00f850d11b570810f2facfbc51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2b581d89ccacbc3f8d11fe68b36cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e1bb4a1d937f0c09c80a8556b856b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96865869e130766c10fab1fb8785a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cfcaa3faf77ec1b7a4a04a034d30e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de464b3cf09539d5f6db1b0b562aa014537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4860598b5992891edfebebdfe2937538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc929673dfe56282b4ff22d02c98006539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4054fe43ec246bb0f14d3117df3fcbf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa072dfd1277bdc62a60f2795447fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b17d9f7a11aea1d6c3bc91431fc8aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151aa677c805b9a09b737d0df3c71165543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cac475e343b420d344b734eaa0f533544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912e5a763e9bae7d66b88c12d860932545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09c18f49ab172c261d5210b16a8dbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54e615f51860bc1f53d5214ec7022e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bed3d716e45c6c8c7104928ac7aaba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c40d3eabf121f2ad34af43f69fb561549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b05d4b3ba20ca4e7690937a664971550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc000e3798b8327dc659b4d103993841551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91110fcc1e866ad057a6d6a771890d9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b96a78ed1f438456eeb17529e45f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961858b038ced20879892e804be5bd5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58878cc4ef0378c66c0d3e08a5e49b23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e0cbdb519c884c591a2a9fc00e79c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d1f6c7f8d22725ff3f0878c2a0588557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461f724818870407af3d20da15819c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7c684e6d04db36babb7078f51543d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e706e139471b16c0b76f485955ebbb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac13be7a2737fe5e7df280bc2188b36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfbd0f575f7062f4aff25e46b2bd1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f4610bf353fc3a131ae03f35739d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b9904402dc701a92d24c5c7f08dda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a618f13b84ce1b94713aaeadc95d9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b039e951d0db2a50af1d6289cbf752d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264a371fe5fa19c798d5d100d91cd41567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1ab8f7cbea86d503b969b15b1ff6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4718a4af2b50d9a0238dee89824a518569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3aed56e3ad6ad8093047f4619c953570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf2df6ed0dcd5cf4eab3b7a579a356571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8de4f5f3e008c6a48854fc6d492530572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777276609bfa24de91fc38f5175209f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f8628766b8aa0f447eb3998f3305f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca8f6b0509ff9426a16d246baa5ffb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b4bd01a2a4c9ee109bad21c6bf331576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34f46d021f01ac92a37dc952c4e77c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321034d317f7d1525d18405de090a6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d535239139be0e6fc94c9ac854e1216579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e54999ee27e8537475c1478062ef6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47659835613dbe7f859c260be7af3096581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8063992238de3af37b0b671d6669044582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7db49c938fda035298d31cdda4e24583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5180f471cd7c95a9570fe6e51eccc4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74fe3e7bc14e48af2610eec218d3d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b6b91d0dfaee23f99c4f9ad360dc5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb927dd3c295bdce7303cf017e5ee9ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755ef4be079e7d1d182abb92a936a6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22816266169fe2d9e93ac1d285a981589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24a72bbdee2ea9e3d054a35082d354590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157a6d09cac549b078af109a3ec9f61591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1548f27e28b3f98bf509fa04bc067a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca84cdb788bfd9f0f1fc1595c8f330593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8d2d6763c0a66e29254229751c466594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb32cb94bd13b50cf6cfb776a82356e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbaf8dd3bdb27828cb9d5a3b4292c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eae41377a3eda98544780baf314c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442421a29086e569486e5610064f1f7a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef318f269a6e711e4e1545b10177e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad6ee7d36131e4d7004e50387c6b07600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e1eaac94942bde059c4597b5ce06e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab8674259d4ca2f8be3770a4ae04a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe0f4b777319f05ccdbaae33d29d47603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e60dfd567ed041fdc190d209818814604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a817bec233c976bacf2c13bcd06ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bf277a5d40fe36ea5c014952e39f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64358c7239227bc68bd6dcf7846c70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b607146fc67f13eef6bc0915bad26608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87e8854753ef0812226d47c3fb49ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd814853959346a5c9ab53aa18ea2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd82c6ab85315046085c416fe75175611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321217e5086d8849255ba3255e7f1f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e66ddc2baada2f97ee2b60454fa53613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbe8c6787b2b2e0ae4f8486cc971d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087ec11d5cfcb9f83d69fa917ca42de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b44d1b0b2f1d8cfc2d29fb51c8b96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae7a17390fc4c409fa31ae1f3be9f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ac5b6af80fcd01f2bdc7a10106f14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07323ea9b7e772efcf818c2e1fd1d3df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147648536d4c3a88aecf6018a7c0f711620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aeca4a2b875ed489a97452d5895be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e8d4944b51aecef4dde73c5c6e87e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067daf0e8b742f0f793c8069f03b766623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243015cfd6be70805404283a1d9b3f8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa910f3abb0155aa481b59addf7c7c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c02a44104534fc8ed5070d4aa7a0cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b595b633154cd4ad090e355f6668196627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58f458230fe0bceac746a0bb311944628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670902116fba934764fe0af1d9e1577629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05562f67003ebb17c4591907ca37425630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d3df6a9a1659dd6211fd9eac17b09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cd4c484a8002e908f3bc9a0ac7ec2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6625524942e444270b6c69344d830633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab38f87be4ed87a12cb795f8a92910634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68e3e1ffe314f3b7d0b99157bf2206635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb4cda3fbec640e268a8c516161e03636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9094e007c47cf9ec22c80dc51c039d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a214025263228887745f64a3a5cfa6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8753874a43860393927fb08a72b1c86639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6f628fc7a126c1d7666720350b5cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582feed1a366a3b2c4b9ec53a2d643e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01311c980734869208cea59551109d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf1cce4e45c04647a9d7b90a41f6f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc202c82d83f446f4aff7e03238538c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9432f2ed82cb5e197f9197488cac25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e826ba91afaa2b35033fe4bbcb92c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cfcdd399ac14cfad96793f12da1d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d893b475f3f5c160c981330022e84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344035033103846f07e7090bc5e1bfcc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6db137198fdae1da7ca51c1f3a16f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4d008473f27c62af20430eead9481651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083eede21d623f11166736910620b6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5fbc855ea44b48c4ff5ce379b981b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9355bfad9b43788cb3cd16fd509e74654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05abd1331320c73049e22ee1063666655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2eaab6a22ed365b533180fc2b8317656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8794ff46979f46e3c1c1f880d29cbd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fc16f9079e66a4194249fc6b6ab2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eabb34c2daf231cf4fe11226315d3b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a85b6e601e5767c0267bf31eb3b88a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe88d8cd388373bed1b7e4581994d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9e446be710830a2c87af0ffa7b861662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943229743a9189d20da74325d0e80770663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff171f1a56132938154e7ebf7229c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35c46bcd5e9b39ef6fafb90f47a872665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0140beb09a14c4e0c97140b5c32562666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f880186ef75b412d6bacd09c6f59f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112e2e75eab4add353bca1e327a6b42668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71f8ff96c8b03aad49d3976b1405cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c4bef35394ce3a02c898423ce8109670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150ad67cfe7f700f18b5068abe9de48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d1fc1d31ba90012f46f657a5b6865672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1032897149d09b5e29087ba29bdb4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bdc909ed2d5dc0460c3daad581643674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915b1b4e4dc968c5ce149bf108251be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c75b3e833d4937d7c0e8d7747f5a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a27602fc9913547765a9036f2ed1b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cd4723ad8e7fdea9944535ea930b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975f129fc5dc564a147026bfb89d1eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f0bedacd9f7cc35ee85f7538a5f39680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>