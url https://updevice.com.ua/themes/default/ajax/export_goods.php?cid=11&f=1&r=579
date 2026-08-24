--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3256,51 +3256,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046b2c3bf2c24d1769ad015329b78b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853436612afd34b96a48ab943d6e33e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f56d379efb40e38d21c77960564b903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee943df8044cd5b52c7c49e85ca768574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e78036ef2f7b4998544e6be0accdf25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b96b2e8ce1807078cafbd1176eeb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f186ceba0beb43ba86e794812876da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6e6029131040bb16c717f45da3c938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794ede4c302932e5aa10a4729bb29079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0987ce1a435b2dc3c41863ba9be169f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915c56fb5044392d6c65b53b63d691f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d305aaf4312c79cf35ffa81c2d7b9db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdccaec9c6dd722636ab1ffebb8e41213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb045a9099bfe5e5f7ee886c17903814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8772a01e503a7ba8770033203df75eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b70ce87e7302c2f80802c1366dd7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46736cb5db7c6f675002384aaefaa617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bdfdd4d8d048125fa3c2e94ab376918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a66129d25325e4f7832afb6c79d31719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0840935adcf0675be31ee6b9490f9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388341ca502834c52dd23bfd83c2e0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b80853601080c0f1c295aab9109b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd153859576d28cf92b364030564b2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886351d06ab1fd4d0e08e9b96a40fecc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8977e30ce45109b53781b0231978125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5408d2a0f5c48edb5f7eac444e9c5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf315d5b627f9a4f45c6cb4d7099d56027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be85ed3753457e9b1fb39720c2e9ac428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e028343101cb53d6888bc8fd442cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0db69039c8ca9f29c80df0b549f3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b10945ae2685a2b8771dd492f08df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b8c7d083cf5d8c2e03d1c9390150f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ffcc85dd7b0ce89598363831f9ade33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5679f4eeb1abedbb33b3e42ef722e7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f6d2cdeb8f0f7688a23df6e2aa78f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5a38bad9e95ded412279a3c84736a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c569e55b2efad7452c18900c3a5b3de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7137a9d04eb4f2905453fb6d1e078cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656a67b1d568cf5ae9bcc8a28ea014739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27960de1d73f07f7a93a31ac39d99c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e247c6dc8b8e9fbef76c4727ab36a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a790a86d77c78b69f3ac35e2a76ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052aab67519849820094ab3c8a2cc9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3402741cd3bb7bcbc56ee31cd0b39d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f0c549ba4c82d9619d94947db0a3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e04abc99bf13c9a50c2f97597b33946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131ccc794b253fc38c8fcbd19afea8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d676f052f78b1468d441e7df84357948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454173ae136e44d6b07f001c13c07f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f24a136b3bfd5ccdafa7923b4439150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae82fab186de30ca635bbd8ac7d64e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4250c9831f9b3bc08aaeb1d6fadff8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c15830b7ec862387e1c448ac2c0af553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822536448bb3ca41922c3ba64fc705654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb5dc8332e8029128c674508ce77a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0fb78a16e25c9c0f72b55346b716a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81338f8c73599b79f884dc279a6c73d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4769cb14ea64422311f82be581fb7f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68def0649814e663e52cfdd9226f52e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06239f1e9b20b72acf26a5c7bb8f7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b973a4b61e603e6a4bd2f6949b8dfbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1b7f11263694cf3198dcd64b1f89562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553cbb0835a75335ec389fd717c6b6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2dc70b7ee3ac108d30d7633c9a71a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c84964d0c2bb8c877d4912e8f4f2e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21083f4b4cd4c0b46715c610b2f125c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5185e41490fef9d9c9d678b1e49bcf967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a89447eec5e81a759a190bd2d85abf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3b3260c2061da9e6297d44a7ac3ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab23c701506c504023d2da205d4155570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eda5d40917e6169a3161a80267d33a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4dd60beee52dec3b9c42bb408be1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48566158178bffb2856854e2998d85c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee4c61207bf362a817fd4c68d051d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd086f94aff7bbc9756d67587d593e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204202452a74cfc6abb07171e84a147676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e490f6bbc282283a41a6617e2147b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625da3bf73cc37ba7e8aabf427f257878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98eb4b17ecd47ce2bd20387e5503d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb2c9e3deeda04c2f5b9fedb118efc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28344eb4b3d664262ecb522ea3877f5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2b091346435e7f929ef6f4b7f577582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d87425d0a2cf429282eb1e21ecb2db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97742865c6cbe90be21f271a92b38184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f49528059d9eabb1822e1f807696185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e20887c3a32951065c06ec36dae7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef1873f6225c905256cf0fa996192387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edd61f27f797faa93934ca40292d2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1d31c3c55f5537e1f84e94ec527f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36945a3e5bce9d3521cfb569f28a6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7bd45ad8b763f98709555ee10add591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023bf7aebb873235ffe19187774754d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df195fab022550ea55775601f463929e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48d001c46ecbaeb036834ec11115d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e10b99ac0b22124f67b4ec1a2325795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b742cbc13c56a6de1d9aa8a86fcf98296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16993bb6d2b287f36d15618dfd1b575e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da659c318837e36b61fe743e262c0e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da204e900af3fd8c082ca89903822ee399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c6a783ec63a04add96dad4bb8391b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa326cf33ba3e707d49d570e7dbc9971101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4769908a4cc2c69e04d1cf720b34aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e2e53eb196cd1ce88dc5071924115103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41a15e08a9b60a4650acb6e58ab682104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924acb33ca0ebc161ea9c3b5bf189c28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9f400838997512847efd98b876582106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb3edf8c8c35454ec9dd4555fb9f7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac6a0b78a1b1eaa23c00dc1be4b8cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0c172af40b5832d710fcb4a2e663a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025018381cfbdf95429eccbc9928f12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daae70f37b7e06bce77e82aa6d5428111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e16623d453c82b2bdf56d1a53f857112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1154a73837a5efc0126dabb5d2690fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d24a78abf691661006122f7eee0a17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7267e3bad668d724e0b022a1f076026115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7635995bd39e4c1f09ea8144a205a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5aeb6dcbf6cc4462c67d052dd7446117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220c756ddd049964a745bdee0c8e54c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9817930aa5d632ea2f420fc4baab2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecd3dee6b3bb65b467ec15a0e5772e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dda9611e4ebb7ad6af3b2d1336e37f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1b491bbaf8d6c0b74c92d33c668e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566764db71d9b8e253fe50bd83dd2c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b63b8a2fa942a06ad2489927af3295124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960804c9a849de7288ed3ab3c2e2b7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7f99a16e518b3af3fbdcf57eb401d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f69a90d01ae4468b784c0de0f194cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f20b28919d67ae15e4726f5a55069128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762710c5da196fcefffb1ddb552de5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde07898e847e19905f126d078247ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35b7757e61d6f6df0346e65a2474f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09154502953909c530480bd67756392132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef88766e315d84a11d412f387781470133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb140c6e72e23153b1f12da7ead24e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71969bc8e90f5a72ab5470d34dc83171135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793e23ce22c8d5c46d393353fb04f78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52986acb77899cb836127c3cd01c5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a8189e62e1ee7879c36b2181521b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075c338512e88032cc16642b53442f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2e687cbf415e5c30772170018fd2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209d92223e566ff38b45a75374a18c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512b98e4f7ad7c87a44e0e77ae58db7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273182e0b8d1134e81274e436e0cb27c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9359020a6e351636a496ae6e6569e52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f413c42cefafbea8ec536c5c89bb1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312830ea13445dc972cfa737c7cd4b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4013420c6d64589b92c94687b17bd0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fd02e0b0296ca966a6c1f796e05dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06d8787517e33446fd1cea5eb3c750149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a125b22168afa2414df4ff08867ed4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeafac5fbb02f10a2ba408acda5e8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498038b6eb1c43bc430c972198ac102152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6534ee9068bd637a40bfccf5c26398153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c0f95f38da0e0561ce5f42903aece154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94402d7b897fa611b0ef5c165c30f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b9f75bdb779b27d99f7faeef7b9c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709bc0d7da9d114b2a0c7137fd2131e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45256ad7744931ddacc4cd614881df9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b7f1f34018268a871c74e387907a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704902d7730d2e03c8b6b26eecbef9bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e893e2b5173862a0a0f7420f829369161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b754a81d79013cf14e388b89017214f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc001726784b7526e4b3a834ed185f0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f4672feedeb1d1b053cacfe2154ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317b6d2d32f6e3a53fd9ffb947f53f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecf4a150cd8e372404ded15afe3461166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ac8b8eb3bc3f9f2b6f11d75cc1a50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df5dc72ab2c5038e78fb79e96f59a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda06730efe3d8f99ee0dbf374f150c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b063f09d30a6be88de2c47a60b28c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da291e693454d4abc9d153533c606fb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d9347170e09ca504d1f94fa24e3fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a8019d75cc6941d79fe052c12ec39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efee48caea53eaaec40061ff18c9d29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222002b740e50de680f86e078cc012c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0906a70a23a883cd4fcffefdf9e4e22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c758e00ab1c239194eb2bf10a3988177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670336938821fab99bd52e8ff9490e32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a26f924743dfd655d66c88853e23c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2505035cf796175a67d870684ea04c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b23a68fd7840b92e2c5158369916de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf885efaadb5d1dbc0e30b097b98b13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bbbb045f1b17bb37f5da619ce187e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19709b1f817d5c846d35db868dcf99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715825b7bfdf398604cb91a3e18fee2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9725acc1fa4755c47bd06fa3e30cc09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e5f96df1fc3def64c63ad63201b89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21cc02a481a5e4616e17f86d387e8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e011c15accf48156456fbf4570598189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17696bca2cad659cde252ddf1741a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4b2d1d4c6bfc073859d030d1a2086191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cebb77f7cbbd486d3dc8fbc46af098192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f60a7f8b16fc7eb4dcff9bb3259e3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e83565e2d2548df1fb94490500929c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93831cdbf7ecbba51a9e30bae61ed2a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c585ae555888a7b0120fe9939a46248196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29458ae8202e96aa31ba1254e76033d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338e716a4aca1a215f5ecde8eb56a0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e31d4472191b4a120bb23a015d8727199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea479eea3310d279f26ef1d26cc2c04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af3583be00e4208c02459a8b5e4783201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e895a99b3c1f562ba665b8fec88b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aed02ce191622277e037e97035c5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1eab8d360452497a7802df709ed39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda878cb1567d54ab1aebbf6e9a5ca1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2083e9178a01388bc846159d6410c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d57ae51c024f99beb53c298d31cada207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573b147785895eb6c239e79bc020b8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09a64eed81db8c779453393d4b9047209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88560d4a6ab58db66635924cca8eca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50784af0481f7cdb74ef71573a76041f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512464b23a3dbeeb639274125dce7e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1437c2a068767ce6ad40c83e1ca67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a07ad04bc96cd20a6792fbe424113d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92402b1bbbc11a79fbeb8961b6703a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7299816bcc9cbbe37fe344d6bdf8bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121959e47a7aff225feb06e3dbfd293217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8456cbaa5d855c88324ca1bd72284218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c692cfd24f3e9beca7d835e702906a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7267309258dea9c425ee649540eb8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f70d9f126a80a616314c360b186db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90af46124890657cb64cb3b743c382222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115fab22cf8edc36522bae540203c32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc1b572a65ed3d9195897d533feb1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef79cd264866b2c7aa75a08696a4301225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc797b4c9bd351a116ef0dda20923958226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02898aa2c210e1cfff440417eb9cf119227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3100adf2faaf48a7e905c0654fb8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844caed231ef0c17eff985ab5f63fff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f29663886902af9a11cd50150a666c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880618f87893c120c37d10555eb49d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2085adf6cac262262b6d27b284c87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e00edd959e008a7b455d2105c353f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55817fd2857067acab7137aa9e579ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee83ec22dc455b6df50bebb8cfe99f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b908d2825d0ce1629201dc4eb213d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a985b9bcffb69db8d13ceb17a17a8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857a830d694f6309ad8f563fab8ab4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e11e101ff10ee0d63becaa8399fa8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00520e66c6277a6491b13c1d11c3397240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572395c6332f22d1b789a84c6d83f226241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f881d74c30859c64ba3e1441705f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb663d3afc71fedf1461656879c0730243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaa5ac5b26dbead45667b8865dff25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30603cd9eadcb48305dcf9a36fb6364245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21deeba340f4e7eebfba844ef8fdace9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1742fda068afa48cbc4484fb0714a77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017fdc566c5c5e63cf98ccd5f34e624248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061d37935f2f2d6c7efb0323e0dbdcf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c3cd6dc997684347d6db6f3cb476e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382f07206ade21d05f880451c4f6df6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9524ed8aaee05946510684bfe590fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf3103b26a286189d16c5c158eeebb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e8d421f811525d8967c9dacd0399f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8628dc6a345fe6c0ab28a9f171dba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7c89b475e09da97c04b9db5786976256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f79905c0205b04ac97083bc63f9791257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83fc94ee504b259d6047982b0cc24b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990972bc7de3939d266f43fa39688a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3386c9f69c54ad505a1d86345d5fa0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251756d2b0cb80b014fa5f605dd5856261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cd53342ab6846b424a6a8615e92c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8533217d6e2e65fbe7b6c33ba3ad4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2a0304897282d9ea45f06a2b26a23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dc4f2fd598d4f75b3677163a16c66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5a3d78561e6a69d9716f1ff25e6a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5957c150511031bc649337e6feae5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c959236b7dc8b59a78b5bf9cdb407268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3b043900897e404fdc632177df981269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94e07e1e815f6db82870db88431eb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da490f41466f59d8ff378cb2b8c780271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32a628a80807276a8e5f50a39aa3d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af257a420c080a9c789097f1bbc278f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c572620a02cae0c10e21b8480c9b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcfd5bcf0292e04b6c05f12986107e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276a19692749f83e4e2854c2b46df74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231bbeca7804dd34df2dc5735c91c34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83429af525cf8220d4a9c5171e6034c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd94d1d490cd0def25b3e3b9c66bf6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bbf4e7684ea8307eceb3c9345a201280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0b4690705b89729cb9e7c1234a2c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbdbeede5f3efea3b183a77e0a78d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050f09462ce13c330a29abf176c9901283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d94f771d54b16ec40c1d6df1d2808e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810b40530dc189ccc13b54c8fa77019285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff33f62ee5aed27ddc3571d34df22e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594f8d6d0a6953274f727539a404862287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48d59b6d545f0dfe4af45df440a54e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466b4e95a2aec76a71f2e723e758b7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234094adcf17ff58f12cf8901ce6d04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de227d7da79168d6f18605b31c9a10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cdf2fe773dd32ff954429b3a0977a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15038ec68a4ec86b2b9bbd9f005da656293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bd6257a37c192fa9e2b2b2c198abb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89ae9dd976fe6b59335ae9507958b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb971e41e6f7ce915580ccb619e624f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3257fbd5badeb0413896f0710ec21a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548178faa6c33225b8fffacc0659cab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cc84d952164119b09d2e517f8571f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200e43a73d77925a381896b7d818bbd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8df46807d04735481b3e493d4018f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af863906768b8b36d905ac4f2a0ca6d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533805427d31646c5dbdecb5e332060d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e13bb9b9b47f51dda25405e620959304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe18c22252a66b8c0723dbe97dce93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43507c1634aac040bc020d83014e9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74b1a3fdc4f86dcccaedc6fce0b028307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbeb896a2ca116e2bf763bfd8fa245b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16f106b66db7c8551b6809df96b33d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2230f6422dafbf42d63b2d06f1cbec7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab04017bcc4d8caf9c3d93aad6d323e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dec7ea8511456ed0641615b6ef7fe9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb586e4632d9040e8534bfdc678a92313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c2b56e37f21fa147a4e938e9f6dbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88965ae77e68e9472f17338ceddf5980315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a7232de7425a3163631f49329bdb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4100544271929ebc12eaa2aff0f3c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3256a114d224c64b230121692e6014318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebba669507a0480154202a0327ded5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8b5350303eaef03ef16690e6c0810320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcd0dadce2bcfad9958ac2b51ef65e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1cff3f045c0fdf2a528b4f75e2a2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525a2e7e1c3ff4d1baabee9b0505c97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78d3795340a84709403bc91ab134f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf36708ee63b11b5a1b6a256138800f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fdbe03f9d9bf26d2bc43335f7702f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2484aeccc5d04b27e8dc8aa86b7690327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d7cb058b296d60c01320bdb5e377e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def63e253da652c6a08d1fad34097e1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce76bd24aa1b5519d4295cd8ecb19c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2518ffa88aed19099e90d7b2fcce1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646351d13e94661af707dbdd7282abb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cee5a665f071206db8ba271b6699d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e0752c5f2a59bde9928535ec05a8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af800ec4893b61b17a9c1d4877ebfb53335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7f0e74e4d503c60d1e7e0dbc86f56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580db1a2e5d159f6dc1bcfde8144c96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93efbf8e361f1d0474382e2d33df0f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1a56b821843782f8be307ff18e53e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0de36c785ffdc7b5224ee8c55e6ecc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee991413e8320fcc051c61a6a391ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2dceac803d32e2532fedf5683e508342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ca6e51020da9a1ff5f30c2e5cc2e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c789fc3374ac29f422e913875cd060344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae4f5ae9ecdffd5be14c918fae0177345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c835c473064cc0afe5934d7e4c1e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce88350a101ecf38e42e995cacde614347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45169f2780019912002eea5c2460683e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007abcf15bc50615aeb29ea66661c82f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c474072828561a6638960be716b5df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d947c5d7cebef68e10e7e6650c2d45f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974306f12b8052a679433dcc816a7bf6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c6224fb50bc209d316407791cf4b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659e62df51497b58b15713ef32d34ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d42715e4b8ea07f7e372568d64b59f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f9b2188fd747fb15d961df0cbbad5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415566934199767719e64b47ec9b9589357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acceac826c0d4a59f11f9f975ff560358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6320ce2d3b3b6c0756123f36a9cb18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9451b8dd5d2c2c0f71cc74dec976c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b876b113097237fd9d0c94da0db78b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664414acdd049dd25986856618bb8bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18572d104633b867675f592237f160e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c02d2e3e4d719875431220cec7b24c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbbf69b30620cf2b78039a03fbedb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fbc72e460bdecd3ef5f9df0c8945d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6af5f62d8b7a41d93228cedae219c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe521a9947ef5474f28dd5fa58ae9610368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c221c622bb52a6fb79915d027afce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc81d38b8d3f994cdc6c83ddec1978370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819aa07f3a75f2948ec748492238f6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9761c21f99a3aedfd74f56237a80d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb561e128dc852aa4aa6c919c2e8b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bea27ddb7d53acb0bc7a34dcf95d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2242fa3da7d49f06f0807fa2bc8b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8295aff4c5be1b3d2887580402e28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33934928751f00c5612a8d41013188fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94125e3c6aacd68ac85a4ac85522dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140cefde640c23d31fe3486c49ba611379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee075abebf5eb0737b2d71e41507e05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9faaae3715f3c5372d194202e9de3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234b1184b9ea617ff6abcef5ccf7037382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8f5d79b2d422a3a7adfdbd2407665383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf398c49ff916a03be1a208ba4de1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e28962c717f1e2ea69acb0e548db6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da2e66e73b78093ea8e9ee59c6469c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c1b45612d87e0504b125eaceb42e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2855949a671cadbffea9b5a997aa8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad4283dd8982525b9ec15bbce31e73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059013e68f2f350e046f3cf8f65c09a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee4a83e1e1cd23845d6977e58e97c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ae51669cfd397d4fe74d9396955d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cba907d28827b97b6ec9ad86f3ce5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a297a99a93d4330665877e906a20d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aede3657f4ce752370a980ec1054138395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d63818636daa4aae0b42594cca9fcb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cb589e14d6488116fdb863bf3563d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902ca439ccb22c6ebe2234a92525a81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209269a36190fde098596faf8db0e5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc9ea1163838c21340c99b4e7c38f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dba179b830356c80aaaf1736c57ee9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8475d2000bb351b174abefabf77487402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5f33a69d54889f549ec3f8068e93d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec17d61605ad3786e3be9cbd647c8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546438d843e3547f64cbed7be723a874405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c910f9bcd378018e0c4192b67e903e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf38d365f1eed41f4d18f761f2fcd68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c818e84477a78404693ce4e447259408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d6876a559db2f84c072542af0da3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7a477dcf7adf2817737a6ef8bcd55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaaea3da59b825ca851d0fb5471824411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a332b6221432d4ad46491dd87c25c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb0ab5a4266194a0320e8b644fe747413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b258d9f1f763b012e5735176646bd4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499a84a2d0a491373bb7913a2610807415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf1742006c1e3916c51bbc7e8a48e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0ca747d44806dac2f60709a2e03df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6169db647263d5f9520597d8ea0cffd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e84c9b615650f4b5dfba7e7bbdaa2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c1da866fe6cffd93b4da5c3020582420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ee7fca68b46f7e5862b6640060726421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba2c16d4cebee9d0c9049b6757b19b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb3f30f8edab2e3097be111d308947423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58f589f3fdc4889f954710b7a01cef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c275aadefbedf241b7c329bfee661425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806b0c24b403c10c0f6f393bb700ce7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c270dde9079b560dfdebac4b5ac2c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f30bc9394f279e5d0ff1388b583d3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a46924b4332ca40b4946a7e70d34b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74c13271e63e491ef678e3f5fcecde430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725086bbc06f15578099388e2ac65bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e4a456bb955d6bc80990e79e44311432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816acc8bac37dbec8a7deba4d04832f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7854ea3d5e23ff9896d0dbd32f6a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580216b470c5823452647022e88477a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4324e18b3c60fb2b337a73d3125c010436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311516879f75586a6d0c82ae7082ecc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c06f09ce8d9cd0e605f64bb6dc043438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d77faebe5c41b328c24a31d2d7bbfc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db940c21d3de94051b8bce19adf681c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe608c756734389f69eee44b761cc85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f9cc6280a52d4ad0e1da6806ee62e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc3f84a5cf2b54095fa3ce06bf01c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1110ce45e7c32a25a685dc0c63b5a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423a60b5197d62cbbe63939f2f51abd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298df5196e3eddab4505b2268690657446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c74440c8e2ffa075c63b585235476447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d41191ce97ffcba81b8fe018e727a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80078bb47d338ddd536253466ebebe55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b0d8bbe13a678d7365f2a0a7fefb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867db2bda130e73dfad80a495f92ec6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb1be262cd0f0bbed113bd52982191452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2b28e2f4182f5d183291900654f6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263a8d30e4b2eae56444dfded4f1c4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa753e58c3dceb52f8d05ccda0d22b0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced542003bf8f02998d4c69dc53ba7f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8fbdc9f0b593c8f93f5f6176a4bb2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d163d9b15625bbbf8e4fd7821b762458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568083f582c8cbc5d6a8aa5ea665cf58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace530ef457c633dd899fba0a8c1519a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610017cf9595a85ae21cc47cd64fa4aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a362e95aa83e5a2130c3f198a5694d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f7f90328f3c90baf54d4ddb2e4be6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac9283a3ca3d6911e8a886bff51572464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32cba98a4161ea063980d39d9159ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c952e83a003af2dfa67bca0491f95466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4647c4c67f3d5ea3381935ff2bef8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5c03771463e2c35f3a132d24ce2a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad2706940a9b48b0fb21a5beea9bed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b38d1afb9857cc5497723c2af7260a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64ec511c832e5c82c857d7b992cfc0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af0bebfabe3e7cf538e692f322f7ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ec201f08e2fe7c082bcb8d02f92b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e0410909659cefe8ee0d4b8faf3ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022ebfdc036a1c93b87f7057f3b801a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347c77cf1ca8235e0a01864f99666d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93d0ea98decc263de365a914f57f7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ae7e6ffd85935b1d07f0e71254e7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441a170c6f559b86ba3717f73ef8699479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30c44fa0a2bf9845cd180777bd28f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103528a5b083093764b957602049b4bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc788dc72047ad355acb3b425b9c108482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bbf53c9c9014d9cf47c191b46285b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe7af09fba2bb8b12232e8bedb0e8b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda445e7819dad3e3991c72630a11ea9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afea5c8a9205f0188955ae52536b8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d613421ad4f755a96886ceb8b3dae5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e5f78f83f9a9dc8cde7bb11f41f85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6db1c2c5dab5880d8bdc974a9c4ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37e6798d45fdb601960385c691c8a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aba6cbae7a33eeb2f2b2dd9350181a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825478a587a7a125b2915df721e86a84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bac382626c84c03af16990605dbd4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf059a800c0a85271e2bd64202c1cc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04425a0abc773279f96743e7db68127495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e0d8f6db10339a241d58e265d840e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cfb523b040a344c313729081e3262497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49d51058e738a1a0d48f148fe93885498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5af0005c9d006476857e7b7b0ee6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04f069d041262fb9da693a17bb57c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e018ad430c647b5f41af41dbcbb77501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863b9c88fc5d1361a3ed49d4ae7e368502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fab488e794954668ae5c9e7b17234503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cdebfd36f106971c8dde71fa2dded504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e8f99975c5a17dec599b132a7a3d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c5d09923972a1a8617c948dc5b03b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107034e60d4371ca4526c254b7ca8f9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d588ab37c1f8ba262d85ea1868b74b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184d6cdb07b735e77f85c02ec37f463509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce14386fbc2050832545c6efaab1d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5a471ca0f6d98032a54a7fd0671ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb9e64ade0b0fc71c2fb3677170983512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b3aeeb1848488c811f08e3630a85b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b930bc1a5b6646f01dfa8cd9e286a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bfa37ba37372eb4ec3ca48c7634be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc77519f2e48c0c620b9619b421300c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e790ad08cc2038b4f56eea0610573517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dc8242b9064db394ae6bcf68a56c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cede10b5be6ef9bd0add40b22d10d81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935de0edb1031e0481495d4feb68b31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265b73f34d287a2442d5a1ceb4fe7d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56244084137afda757efee6d77667c75522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b010a306abae89ea5b7d114e2652b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091dfb0d230ab8f5595800f84ed0e5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acef4d9840de3bb063ab6514c44b1a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a9cc30248afcc02b2608e2fa621ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66747dc6b63b9f48f22999cd8a7575a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646901471f268e57f05bf6c0378a6243528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4d7ac8d6731dd058bc1a3da301624529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8ab99f5dfff3ce21a5b660e1de9c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876645d4ffb6509a3ea75a8b92e46886531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f84d10eb6c4426e0c9e48de72cf1f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cfa5a1fb48a84299d698928e2298a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616486da2780e7121112b2c07a28316534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010116a1018c8473aeb4d7c2f6a05cea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499a545eb7b191cfc7b73dcbac02bd3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dab3e1feb72dd964807f8a3c1d3ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef375ca46e642586a0c74503d192328538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed953a61d64c86d0ba81737c0c64462539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaf04c29e2fff87f971fdab8fa5a09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329119659b26a942f35406bcb2eb2ee6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e168cdee8bbb978addc16413d8b0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114bac3c431cd6f9f91a9cdee00e3ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366abb483aae07b764b2cbd5ffb14e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384e350f2f46818cf9eb9b4aa353a18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68f0b149053699116dfbee911ec880546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5cedb9211640c22250df75b7f8638547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28610b39774fad15c6747ec07a6a98a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd812469da79d76601f5c1ff405f5d27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008550ba6be4bf87e1ceee004f1f852550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b950068ca90a722ed0df9af37ca9ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee608b7aa907bb43c5d4c559fea960552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cc60f12bd16a321bd7a203e48d374553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbac9841359b046a57722ba0c68a5c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f09d7edd1776a34c28e2117d6e6aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d67ac95f49b418620d0d9f320d278b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3ee29b0ae65ceb967c95a4fd16447557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1e2a024600ba5b4dabeef60da37d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f60450eeca0100d914fc87a2da5c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bc015af4095421ecd7ff5d401b032560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98558ba260e23699720492b3e1161b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97582838cffc318423e6fd6e69e7db9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14b41c85f77b88fdb02a7b260e0c9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a4901d9ed25fd5abc3358a0f0f158564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3348ef39f4c5c6b5148e0334d0072565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40804d7a236ec9d95aa02812e09b89e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce140626f23c65a9cc738ff84c64747567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83b8d19b0bf4fc6c24826188c62e1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c1c3c729ab63e78eb7c80a0a44d2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b51b883475219e3370ede5bb6d876570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bec43b0612a6ffa7f96c6732f7cb66571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c215d3447be8c16ff143358540bd33572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c24dad12688f94237dffbc626fb83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fe163b14e1735bd6e06938d019188574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d4d1622d6d9b90d2246044aa0f863575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011ac561297ee7ecf3d653da362feaf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133f6d7198f1944c6287fb0494b6b60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9055fb90b3e154f7ae9831ac06aef7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47823602be6b44053ffb22df1a34db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fc884472838bc155b7e7037aaa14f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11ebedc4083d688ed2dfb3f45dfa1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc885c667e9544f4dcb351ef7a7f60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f144fdec8f79d5fe8d84ed2ad7cd28583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b4ebd1c2495851366890e55cee53e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b85cb38f23c74d32515dea95824e50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946f9999ec3dcf3582147b779e21e95586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f807a716bdf53b191b0ba172219a781587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f354dd2ed3e4a91812e67e0b7a5d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629c8a1e05177d3b351093af308628f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8a7617dd42e6928ea503ebf129d5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5d55302f3d2700e03a97eced6e968591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078d7439edec34d6315181aeb38b4aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854da01a04a69a810706008150dafddd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f8c7f7c2e04ae12bbd68d4b6628be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e64fc759c0875e98b3dbe6d3877ccc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993c5b2e82639659db2665b95a06bbb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe4701901bed38978d6ae1f5f5d30f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daab1497c6a4da005bebdbbb7480260598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfc6fa4da0e4aa7edc1785156b154f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cec6b2949d556394d22293317365ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287d445ccd0451b5a64d44e3191845b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52493dffe3c04c5abd080b411330fb08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fed4824f9d8191918ea6ef10c58c0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543ea39195886ee4e0c0d46c4554d08604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce76dfd487467842bcad960fe79615605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297413510e1091d9bdf37edfcaf1054606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1aeae1412ecb2c32662e54e2310d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc345a76b89ab39c2d79af8d9ab08b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee2243c9253c3a80a6c981e67eda66609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aa8a7ee4c67e0fe7ba12682eafdb6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d51a535cd00dea06f4d80ad1633dfe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfcf039584823ea98bd950dc71114a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbfb3b5d2f60311ef2877669518a5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6455d8544e761111078776c6e7da1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fee4caad66f7e70735ea19c75c3be1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7445e50b29b903ac99c5a44cce7e351616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab026af4f81852ec6d92ac366fcf679617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7f607ea6a201d90ba9940c78d04a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32be3f806339b86d0d9fc25ec175c7b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16dc846909fdf4049a2d9f430a78e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1def8d3af7073358b2698f803e532621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3b1395d90d6a51556cac3c4d7b10c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f737aef715abf677f8ab4383f9e5e87623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848dd049370edfda02edbdae0857c5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a096d96371bc5708dd40e76cf343b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4ec679282ab3b363478342a800302626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf122b46d7a7a4ef82682636562e437627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba2cc016a1db889b6fe30fdab78d2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbc8eabbf47e04b9b5d6b706d795d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a11180b090ee9df8dd0185a05d55f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b686ba35b3a1aa92300f3f522fc6f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f80bccc36beb00fc854e4ad6e9cbb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0e486eab98f6d716ef955bbec413d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1066ba01284786c0cf5b47a489762634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e56f27c5ec3612dd16e0a672be034635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3637b3065775e280c6bf5b73f1995636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a996e035c91960e6b2aab2d02d5c42637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70858255babc5669f8cfd5239608d73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d295778c649827d5761c3624d5d2ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065211207d40a926ae9d219e156a973640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121927978c390e2a60595d409932aff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b526f517ad459d048956e5771da949642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd522e7a103ae44cf78bf290517154c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b34ed66f141dbf72c64811a5c3a568644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd03af62e148da2c41ef89fc4800c26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688668b128b0fd09829130c15445494f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc85f284b64231af4796b2bc95686de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a771dda1ce7624d7caba313acbbb65648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c13d6a6f439beb5b257837435b927649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f488006517f362b38c77af6717514650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab4eda3d7d8460f410b028165eac02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fe7fb7cbff6570abcb2509936fed7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434cf623253de76551032456edbd450653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a2f0fcb683e7b621a4ebcdf4c9928654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489852346d25ed1f8596af5192906dfa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267b0991a5b4149ddee25a36b2ea125656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610616129d60653cf3b3423fec5119d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bae4fe599597ebf20db078b0e4dd3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9697aa3c94277a0a928da8baa44f24659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db05b9470065fde9395f06a4f11bfea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a213fa45ded292f1b82c6f015a43453661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b935f854889a2e1671bbbaf0706167662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad78962575c5803aef41506d88a052663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbd6673d209d9df8d5003fd2e0471a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb3ea0b4631ea1a90d42c6a3f39a8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9c31cef6f76ae7ff14ce55a319e45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb868471359060c4adf273ce29d436667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f6d6490add5050b32613babf0db6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63728bccfb1f08cd5feea96d31d76016669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c27994d6bce0c7474e755e82d8c68f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1474b22fdf04ac2e189d1e57447ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31645fd0646bf8c875ea592a6eed74672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ac10969f0b80530fa1eac353aed88673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3d428cc19e327c6f91071db99fe2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c541395672cb93ade7290c05a92b7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3b5bd15bec4c5a727cba18709002d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be882ae27b45473700082c5ccc6fa456677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca55565311e90a9204ec5f0f3de496b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceee65b6b2c5af8e2afc7712a3a2ebc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf307d8c45ad7139d0dc838d049cef0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb53b8985ecb5c0ecbe3178f44859d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fecab1382d06bc0f7e852bbe4641a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182e1be21a0a7abf085f0589c3e1556683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce088e50f97413795cdacd4c55de6a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1b77b16b475d5d125d417f4595653685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2ea59dade0a4da6b65a4672f9feb4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e89dc237c9e8722939f1611fcd05b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd4dfd1a921b3922d56279793a3cde688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfdd6459ceeeef9f64e9b02bf4aae4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032be0ae4a2ce76477b82de1a786d7d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be5993cb929ba5fd1e2a0ec36f997e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026abfc64a7da52266610ab62946a2dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316468f4c39baad044e2755f442e2685693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a08edca1f41eb879dc66f042b7a906694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fe7413115d10d305caf9da439a6ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e93295b3258f779bd6093712f59ac4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a1e4c9bf54a8b09e505882ff263e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2f703b7630d030188416b72bf8b54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee977c7a182aa0275d79b6b84a46c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddef7eb85fcb75d96679de79b00813b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f5c1c49b26c5b98932b3947ad7044701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807456d7b4392b15ddc18d322187cb0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2d84f00e56b85f00e0c28e1a1e8de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1149246dd1ccc19b979588c1954766704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc57f1104d764cea12b8f267c78bfa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0e51d62c7c14a3c145c6da2bd7e8c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79097d71508934efbb76142b7d366f07707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bb599d42cc87bfd6dc0e7952156eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95123fa0023b18cbb0ae2d740d91a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e7fd7308632fa9cb74a4cc51decc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248bc7000a758f0f3b3a3f11b8d1ed8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a083d6caba81f192795852c27a122712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a3b939e3083efa691f1dce10fb16c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de6a9563546ca7ea1d1a6f79f0d923714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baad0454a6ee8c15319e373e7cfa66715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023a7dad81f6268eac221c9f0ed3b01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e4bc7f4b29e351a289677937dd744717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0021aa58b41681f8ba708e489a187718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40a58f30749ff8a61b64ed8390b728719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d413fc5ddbf920f0674a6efb578dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194d1407c32a9add96c025ae262ddf0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d9337cace942826aac6a9a144d36f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ae846b25a4763fc597dcbec66663a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6844e7b51ef99e16954feae708a8641724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbac278a9907599d656e7485a21e0d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1602bb73e4f1cc55acb165c66e9982726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c9452e8a5bc1166eb66820a19666c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4dde5e4e6d6acdceb542cff94925d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783a82ada72c636d72ad85de9abc0da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353e64d2b7dc45c38fd9e232117a4ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5f58d93d7e7f06a5f89af96d829cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6d61cae58612994a5d37d2679c71f732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae27dabe9fff2374a7cfdfc42803a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd61382280736d3a359ea037daaa7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815d17ea97ee3b717e2788522a12c0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb7b38816541a8ab00d0c98b3e85fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcfc85b21f27a72bf1b3dd118df1395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9beae0cc4791ffcf0bdf71cac00946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629367c97180f6e857954d72f87d09e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d6d798981bfaa3aedb7ea984cb38f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4b4b12ea7c48a0e57dd7e4ae3eac79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5afdbbac7ad7ef9a1c5ca63b5fec4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aee3c36663b1c20279612f5c6c6cbb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ede94eb9a8a035d7af99b123ce984f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600789a824dbc1fb5b6f2a88918f6c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77479d14d32eb12239e01b634c52980314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9feb889c45f32eb909dd1cc8de3bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a5a823f963f9bd8218bb1151a263a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbd711a2ed69a36ae0254850e23eb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cefe5e9251da65b2179756b8d6eb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd2f507c0e5032753ee295d97233b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5753b0fea3325ccae582b3c292cfb4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec879311c9699b15d32760bd5fa6427821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4430dc291391dea7cc4cfe187e60f9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3460078ae98a14d5b26334a5afddba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a05c9257c0dc8dc659dd001b29a8ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c8a4e5da114d87694a135d308511e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10103205933aa0c9c18b5bde61711e6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f64057d141e53c22cdc895c699878727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c21da3745d093f77e14348ce6dee328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34870828640958d10dd3feafd97b450d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821aa796afcbc483474192edcc7434f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8953db7a9ebdde85afabdfd69de30831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7586cbb8375394b7151c22fa614d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e503b89a9fca67a94e75bdf70983ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009ca163a39c65ab1d5576151858d7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2edef7042c8dde346975b1c8299a3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3e68608e587fca13b88269d3d38cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277c3d7efb1d487c66994ae7e52842637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f7104c753605fcc5702ef8590ed7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65d21ac5c3b5bc4a43b44b174f51ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3c218db776732d0f01a93c10460a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e243697d115b81b272b401689343a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25f252faebba27f3513da82081dd2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6dd80f3cf5677e3903ac3110c5bbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e118cf7903e22ccdaa94d8bc9578ad044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc6c6f98049630d7c0109c16dc2bc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b0f1d260608f1c8523a8025d3113146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9cce306cf948b1db8ec798eeb99a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453fc9dd7c8ea1f3c1e46847ba457af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a9a1084e2eeb88e58d90cc3bf50bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0d73da0eead76bff627fb70b3e25750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abf5886f2b9653613883503da0a33151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c1d30772ad99ebde73d1ed67aadf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20cd88f63d2353628ed7ce5a1f753f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0c183f006887816572430be64f62b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad19d5d1d563ba34213795955d7cef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a25f94292325af4b760fe1638156256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12636f28d5de3cc856f520dfd521df557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff177daf2cb64f57c4b827ce150de3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0bedc0f131c6cbd576992d65769d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763befab4fdf5d378877d2fee32aae2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ef72f4868efd6d85e6b4521012ed361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8fb7cd3e6b7cccfcd6c7abbf73f9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb483ecf64735716c257854301958fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0a4be826084fc1948bfd13ac12e5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98925f2db27ff49a17527a0a677a736a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb08c8939ee0d77665660018b8cfc8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac3c911382690d3377ed71e8124c4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfb2f252c164d0bdee7b477503c6b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad73610e78ef0bf6a5dba0a5a9c89b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcbc7611052747d818b09260afe1aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6beab144bba921aae61b06bac99d0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ee862ef9a0323fdee09029d96826072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fde5a3456bee01b1996419d2e8f7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2ba578c32f010b16f609abd6a4cb174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add245dae1b8e9052f98e6e6b7c7c67775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b582bbde5d16b2a0401bb385aa50b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53b15d06364e7c0da5d30cea1b844f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de075acfd3a3bdaeb0f71841914bac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38d6ec6cbdbf62367f957be41d436379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff95733b5b04cdaebf1710561f991480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959466453978e167567f1ed91a195ae381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cf248f800b7ba528df272f54c681a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28488bf5fd91cd4dfa44d8d82d75e44183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39120246f0ab5435db695414d63905784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09489ede833363e8bf4002cf28267a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbe33d5957606db3d58c928aa8f2b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8b48f3b69c8a8dba878f078b2797087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fb29e4378c81a5c5158511e286a2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c310963bc6677c1caea653dce284dd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ef3cf74908468569e86a620f776e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126c706551747da7bf184d66d01780791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb358166389b7c39a8e441e67bffe1a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5cb63c7f284444278eef8d75548c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dbd8e3b67d414149a10b0d3d6ef2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2895a73b9cc380eef5ec1dd22cdfae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a450d9992341286bc44f92bb91436696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d53320c6f69a70e9121f2c454224f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a7823fc92fa79650a1321bcf9cf2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd94e92dba4c3f2e0327999d1c9f3e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0f4978cbd8a07a8b6cf1ca6d28cbc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9c13ad4c5eb5650b3e08481755eab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460937c6c6cc4f0a3c2ebb1442cb467d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d4a50f2b6b204dde9461a4a822c60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630764116e4c320d359bf28736be6a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4e952a42ab0fb80c4a9c13c26bb73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534a830da5b15f1f3ae4f5819bdb15b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0712a2756f67f901db42a054b12c8ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1a6f71a95810f8e6ae08e61a2cb2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cc43d89a5a5c2f0d34f06058f4ba8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572130eeb9109e98637f8d5b6db8bbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ceb2360e8166633a0d6c7d051ca48e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063982022ae9e5059113852741198616112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19fc9a73d814d7b34817918c36823b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2e3932d44e3ae22ee337227bb23b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794f81c052f51d8adce5726cd945531115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f57dd0930af6624d89be10d1959fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a158f51127b138b2f54c7d623ca9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd8a6e9629ded059ccf6a192b2ae5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7fc0019b39cc2e7fcabb2f67c6bde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c096216eab6ccbfb32c82539a458b3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e14c77ec9b6fff1cf689af12a3894f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea06f391277b385e33cb0199ad7522c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80838bf2a036435182c8999cdd01f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc007f55ecd7204f83cb13f06907aff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45e9e66736d48afd92836a7d0bfb77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1a71aca55cbfb17f9b474b2999ed5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee06469cdb861d632af90fd7e4f45af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c11973aa1b44589a3f97d5d3e9b8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1450132472826f17b604003e02817e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fbacd7e091c4aca8486a8a2969c9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296c929d2faad7e06dfd48a29874483131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf0861861e8220644bf93006552c7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527c2e2da0e1134e3e7936646e345e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb46ab1a3f44745e0489cd555f33f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c87f67e434d091032f2e6a01375cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcd8e98fe47f39df67f98264512079136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe4f84b3354667f7340b80b42cfc54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cb989660d061180ccdd217b29c8c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7523c6a5604501c62566b3b1252d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08616723cc56d2deae46d63baf278d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dace75f8cb7772a6d1b517afe3b83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22694662b424e15bf82aae043edc3b84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567832f90dcef6e8ae9534045be54e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39d0420c30be28c8510a5376609a1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6123025f875dc2d60533b115ee771c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159193d62f08f9959aa8a16bea987bf6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f0d36aca040619524a3dd17aaba90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735dabfe449aa1ac96a151cd68f2e82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aba05436e8cde294ac95396f2c8617149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11878e1aa49805ccd62c8e94536d8202150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496e284f3dfd4b02ce9513f9385fd46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0eb06a1600ad8acf6affb48dab93ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467ea73d1bcc4b778c66d43fd829e3e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1073684da03102eb4a431df3e71c00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8056956e0cfe66c0f7658e67662526155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0db8482e60c95017266f08d813b5b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f609229fba9a66caacf6653f15f0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9b60c211e2ea9940c9b2aac27e8b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2e6c75f5f6168d08c746e875dec6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfcb2b68594fa8eb8840555675b565160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab94a93fe0de574e4d9301d1d52d17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a82a7899da287792821945e2480122162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef287324d09f70b302f8582ead2b0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb011da5f4c4ac16cff06c67375d87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e775183c1587e34ccb143eb5bfbd12a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c8cc4196918734ad89dc788047b68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56152b72ec9b85fe4a5c245f424eae9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119584040e841f5cb37267d4dff9dee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c0ffa65058d8911ccca6e8dcc23db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0feae7e76c25407ffe9c0dab0f363170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac0aec609b00f7594684199b2694af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11bc14e41ce30933f058028eb267b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0586a7ffe5388e9c6c630a5312688c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fc4943172945b191a887b4fabd6f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291805a876d8710232bf6d9dfc58f3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca9eafd88e48f13dd159d6811ac2dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ab95e6d0b81d019ed66f620730dfb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851dd395cceb02941a3a46aee99e338178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a215188efa6e8f935343e8b43436f50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d15cc4990223613b7e50fc6cf283d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad037c349ae9194995d70bdb30aeb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbcbe851d3ff9b5e07ffbd1a8d7846182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26aface2cc2f3c14b2a8bf2e87e49d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754d840bdb714f16c7d4a870dc39970184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451d124bdae9f10141e7b5dd55dadc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12261f1b1e1f155f6d5949489b460659186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c682f28d3fe93689fc7503ff872710c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342260d977ea226e859d0abbbe1498a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67195f55d8e0b2059cf1190e3d723a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332123fadbd1d88e44122604bbd131aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b850555f4a8866b68e70650885fce9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803203a259790a6f3774858d1c0f6b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12552b6bcceed45ffcc171fb5c91436193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ee4af8d6cb3854720f26465804299194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043115e22f580ca3c99b21fe6fde509195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091213e5f68e53ad19307145a908fca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cd73d2b562b25efd651b74aa98722197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efddf1970fff9b6b10e5ee6f170ff39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddb1592956cce15ee50a1807f6c99a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db959cbb310509241d2dc2cd9906625200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37644ed8b2dedce01bec1fd60917ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b065fae001e8e13af32c8f6f2b94ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7642d45eaf9f9b997b972c108e23b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad87c18cddcf768892799b84cec917204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad92ed93eba35f164894624940e738d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88a5dc9accf3ae7b0257eab5ee26c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f4a3ec7f961ebd80474f68f80247c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4934684446a46ee5a8fe2f334027a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951467f9edd85ab0b0d8fd4cee71e77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6124e15960544c3028757bac42d86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150293dbc5e656a5bc713b1204b8f17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ebd47546b6a6cb15d9ca77abdef99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fd170a6df69798f5a3edb12802369213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a756dbe4b5567041f58f7058b93f023214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabe713c0a9d1c9ab3f1e0ec651db4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071916ff36f396280d54a3d78d7b30a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219765eda188ec8431a87a6d257e55c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a85cb0d972a68df8e125b847319921218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d35729f624088a08690c614801caeb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1b225f4a12b2c24da7cfd004a8ba5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db4d1a10bc319fd48158b926f89995221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e301452f5d153436e513599bbeb8619222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524a19cc9b623540bee1219379c9946223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f30afcfef2b1303cdaec269c92b4ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c99487935a3a8e72f47c5072f62fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd6f92f41d0bce10a689f62b06a4e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51670a6248a586fb71c7a0aa5165ba18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0af5d93fb5b526e48046aee583428228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26469791cde8082d0bf0c8cdb0b94dc0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30fe1223613f419e08fc6c6f42e8f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432e8b5b1c18e2feb2dff15e26736e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce1ce026d9e14aa7c50c37d183d899232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9febe5a4ad3aed4462ed2a26a8f2188233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add5b200fdde927db34715695b10d25234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0a770d1cc1559ffdf8a427a2da838235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93629ce9e483b1d4d6428df3b4134cd6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d880ccee41e8b7e214a63e33f3fa8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabdcfeba9fc010a7b6e9e5fa956a58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f0ed982ac25880d9e8872e5b5b4c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79b102e8b12910f47b6cccffe6ddd6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28548de6ac8c1c220406986802c658241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323b4f151e059a5b3adda5e0cb066db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534604d3f1e8855363ff34b16993eba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c088a5e743fcddc5318c446f94c8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207e688917a4c12e021883775f5703c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e5ef5692a0d40283947267fbb3c7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26843017fd9059b80e2a08133d701881247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52065226277eaa15c41114503230e66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8abbcf0b5d4aca8f1e35ad5f850228249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97252f2d1375075ab451d1c5121d0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab3d99dab8e3753efceccc98d98d71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e0225aaf16427698632ddbae684a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65d1332d4737d5d741f3eac70369ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cd597e14db3917a871c90c84bf176254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52b14aa8a3f0881f3c1e8522ab9c92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f8e36a0449a9602e8529ff7edce09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c99f98af3363ecd9d15213c19350c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd268843e91a514461d449f6e8df77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbaa913277662e225eae32e8358a10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d1edd637db792bc375d0122809315260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82c3165a83162ec8f8ee9015d20106261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7768e802605f920ae74d0e3787d80a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179cadff36ef34beaf80e7e23f3ff19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681649aeff431b1ab63e6e96d8ff573264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abea5ef4618f1bd28c4f311a6bec8e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6c4b49e7e6b3c8e1e18899ad5396f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5ab682eb964c9a206f9bb2e1e87da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32876582f4c1fc10a909874e27d9bd1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5358bed4a0ecdfcbcbbd8e312139dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bc93646864415653cd20d63e314e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94636841b1402016dac612cb62ad2b71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993eaa7d8237add34402d8a6b23631e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a726c092673e48a5bed0323236e8b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc528589050c789f568c4b64296c9cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee329c56ee6539b25f55f3bdb7b2703275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c06af5e309ee7d2fb8d5efee06deea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55895908b020026abd0c5b43d7a457277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0481d155faee4f5e4d1e0fff25040e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8349bea7be44fa3acfa8c79d9fec773279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47885e967902250641f024dad6f0c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cd7fd1797bf62f5530ec390008da9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba24f8287a4f4e95aaebcdd816864a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040bc35d3dcf80b820a1c7c62275677283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e8ed990286c58d4e27a33e18d8074284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85393ddcc9fc5ef154bb61df7e1fb498285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a0966cfb78e6e1dc02cfd0c1dcfdb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24f26c6d97a2a149aa34fba1ab953f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a93b9e01a8d04996d2b431524e1888288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f21f5c609a512b6782affb68a177b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc76e7fef86ab1019ee8aadc6e154a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c8318af8e0e8f6c505055821f6130291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68660fa1c19a39fc91c14af2d346a13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a5372fb97ec0fcaa28244cafb789d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ea245ffd853acfa272afdb781076b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b39b1fd848bc0adae2c39475e24398295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a41c68c5d33c7e729c289cd8ea4d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598b60c2177a1aa8d9327afaba2d6b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424f980861a1b3fa4ba55e7f3de07e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48697ff3cc6a656da39775b6a84b18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51851ef7e816f6f9656124a4d1087948300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd8e9e803226f83709be5cdd26a98b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a229df26b9a27cf4d0b658b5733a0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a8a680b8bc8435aa2e8380a134201303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6502bae2690d9a32e12470968f146304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f53b300d821626baaf984cb5812ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a75b24b9a16c6fd2b4d934f0f09201306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f0c6d78786701e5d47253ed3c9619307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b348874a0cdb87ad47a104715fff4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140f2e627e19b80bdf782306712c34d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9eff897f12f345b4768b3701ea9d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d67c408551fb08408258ec254ff853311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c349564b0097ca68fbe5950cc9352c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5b67ba3a25f93936ac25631079909313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3959d5d60e0b8ad1251ff05ccaea3e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d737d873c521d702d8ab49e2276f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e025dda3fdc5a91332ef79a9597d5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b998495e7ba4fe45b33fffbbf07d7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67535bc1e31d9e7fb808146b4afc8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e36aa534d18a09b01eecffbb275872319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5435c1a1694bf1d31e9f7f23bd49a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70794553c2c2293679ab0d698451ac91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88420ea2036fa676b76bb803f5b53471322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0c9b0730f0c715cd26697e2e98242323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a255f185a724043bd029a589933a0ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526a7a713d9946c0794055c4ef9b9c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533013fe2e73cf6899bb50989cd44420326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa95d5eec3041f9e81416c4f63f147d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db02c9088469626af5aaf4315c7c94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78b788a28313e5be9b46c808ddf3c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238f977d89defbd4c5fe58bb4ae90e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcb434fb7b1a24eaa09ae062d83618331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233663b133e203d3191d134ae9a43b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5c57f4cdc1f1f312a7da99479ce4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d519d61424c6c1fdedd795683056dc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bde1ab0562cdc846e6b0aa253bf38335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedbc4c3c85712e3aa6cf59ad5c3681336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d389b08e732c7c2b625933843370379337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c750de9b815743611e4406505f2d0cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad644b83b89d40e7d31ede47041d477339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03378ff30a2ef657091dceaf9d45d8e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602edbc882e9d293e4bb8533ebac9f63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f31eab4389f100498a5d3f33e71a2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c643eabef693f569697fee9f01afad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a61b97d50c427295cdf3c0e01e758344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098856bc6a10eb19cb2b33473acd562345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73164e937165d1c5209b79d42b020348346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f05e4d835185a81f07bb373357534c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cede4613d5982e8a20ce7d0f14956e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa8999da487d00c73385eff1873c54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9fc87b64a87a31dcfaa6127ebad3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d4233eb11730611649a3776aeec5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ea4ed8bea2279965207e066fede52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2a972ac0fe36dd17d53e7f9cf5606353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed913f32f92e520927b335c3d2609e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b413ca3d30c047b028f94229367748d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfce80df56bf9d3c75137f91089f853356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155d693441da577149096122ab90510357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baafabdeb7863c84ea8687df4cffce0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ca34cbb2fd39b8d9fb03077b11bac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c7b06a7d256f519d034841e7463fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d6820af16d37be0dadc2d33f273a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d1c932d95d42d58f70a9b29bd9f66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a09239d85e7f88666fe8edb5f9ef1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b8d6da4f10ff6b735e7cbcec16664364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee2744c55b159f0535ca663b28c359365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d25ae417359468f8bf2c26a79cb6ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc601525fa096d0400df238a024a1ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df30731cf3e7c3a7bc7f78993fec455368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b2a8123e245f74c19b5e925bae47e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37dce1f6e32be552f71cc5224f4b9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900f033a6b2ccf38a147796b3f6bd6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27478ddc72aeb7734f324b7203cc27ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4a506bb5524fba09addb7763ac4b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb39253c212492af529691666c1e36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b84b23690ea0e6c0a30c078cde51f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83196b3755ef5466b2f2ac3ebf4ca663376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f16c63cebdaedbaf53d2d3cec8023e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f570bc20f7e25ad82c0d78d386321b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1fdb2528c0754c88334d6e78de953379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671baa580298b8198f7e7fab98f88ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2020f4ac940fcc90e2d34ba618fe4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf8089ebe8fa3ba2d414067e5d8141382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4401eb4a494a53458329c5c4fb40dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca334c31f46c6c8881b0b55deee0c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada27cce782b6ea7e6567502cee1770385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a973d528a6440d3b43f2c66dfa872f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59b886e8bf2c80905d762645bf6eeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46d5d490fca5c96e8c92165de3e642388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f324b0dd11f3321ee7b274c86e4d21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2736dfecb2a5c4c2afdf665568ecb6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc2dd78eb0d2796b94c834746dbfdc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736f22219599c1fd795442713394d27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4be3474ab4b7a8bbc3a29d727dbad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034d7ace4678e0ed7492847ddf2082c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1a9fc491cb825bf95d55d4a86342a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9b6fe887039e72b9ba07cb3409aab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12679282a0b3735502f155ed765985a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d52f2e587764d12e9331f6006f449398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cee4826a94230826abdc47a770cf69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267b8f3963922fcd8a28522367381d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ce10ccb02de230a3b6771c6ba3bed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ef46a6cc30a09ec8c365b42af5bc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94f4e8637a5cf2b10162f81775658f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00141b7fd34252fca18c6ad33f133f30404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897074693e72e94b147af5d77484652b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183c16a3860820e20c30464cc9dc043406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea5c4ee228e5d8fa8e6a851207f272407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4976cfdc3f9180d873a227234e31b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b01b2ca01c94d29291aabb58724a7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56003a17be3daa8bc8ec10b8f6d90388410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0caaadfa42a53ba5c02296622c01fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1afb767ab28e1df687578dfaef4ad5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bfcdf3243912ab0c8b838ea80a6ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20def10559daeed9c64033658562fdaa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a8ee1f97f85d85ad7bdaf36a428ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62185011727f4c212b376b13bc3dcd4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11206e7c721953a6c883de06a094448b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364a4b5bacdc431d1024e4c3d51f20d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e28c3ec25aee5f9cfb0c0a9773496419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65217bd12708de1a33666b6b57380cec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deff9e18663a04f4b29b88ab6bd3b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6ebca8753ab509a90593b9bab31b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166068ad4178dc40f394c8134abf5397423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88565e86389d54c94e7f60de02f85037424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80958b4766a888731de39813bdfb55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b133d5362a9cfba17e9ec05b6cf12426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852c43949c4ba13e77db07eda2b820d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dfa4bf6bd67b4307b012c2d35f0b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfa546f0e7db4ea0bfdc1f871b8255429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf764f4e681315fc2d5f8607f847e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0bdcee1ec7becf994964f27b68d14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bae0293aef90dbed31b018df37e09c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f4920b0aa1390a0dce0b9f50979f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bb7d8af7bc0ebb7d09b90474aca51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf274c539b1d0f26d6a9b0f526635685435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae3226a8fba8e50173d9cd5d30acda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1455ee6033054a6d4c61d1d21ad0a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea5325deda0cc65ca13547816ae5aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484d014fd6b36d6d002d409309c1614439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce184dfa456103f3e65971d4a61fc063440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934264530a2c213710b4e896fa1dfb37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e7160e43c03d5e55b259c9dc18772442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95386e11adc58d023e19f156a01909ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f552b6097a2b6d01ae2ec2ae14c37a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec3f736415ef2ee1fc7a5036e70f86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f689b2175b6c0c50fb1f8dd7dbb87b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99132a6edec77bd911065876fe235583447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5434354b955548559c49d43657c650b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc86946ee167b4772e14f66496d553449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee52853c022f5a42f3e9c290178ed66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2808a5f957d3b7802eee771dcbb54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80749b07d8ee153e200f292f21af017452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ec0ab9bdad3fe33b4d4e34fb93016453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99f8e1663b180f423d6a996d3fff56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0327a11793c3f41ea06cdfadb0da87455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cf5456e051c5bb7ce5507419e317f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f103dfa73d22b2820ae6cb8e18d0a46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdb8d56d02f944ce0ec4c929a567cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b8d446de7680074e598bc8d043ed5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404b3295706d3feb45662adc611772f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185f49a12e0ef44d71f2ed1f7f35a27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b16442cf5c814bafadbaf2981fcbb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee682ebc49ffa2a2dfc792a79f433b38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e380f9b21575322b4870e92e354bf25464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d4852fc63a1cc20b2c3ccc84291ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afb5ba12f57551f271cc23ea1bfd54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aec68a61f85a037f6079cdbfad71a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb2990ae7bf7c972fc30bfb560b2a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b77ad16eb5189938bfbae7e694ba1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15520fab9adbed4f1047d56bde5f1e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382395f9544ba4c15ef1a177dc57a397471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5de73e4449c2bdae9bc3dd413b2751472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd288ad50b4f68a84009d627a73c4df1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75675a7929ebba66788a02a9f89a2c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cc53237d6acef5c87bcb506d5f935475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0509b288c7df2053c84c15a49f61ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795407df5d2186eafd9f742cc038738477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fb2a4ebc8f9b2084cc79f05269b2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c24a28c9a83e24680aa7e25caeda47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edee95666d1341972d10b474a100097480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc7e7c10873c391a503c66acd29eea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771bfe0ed63086536d4c02bfd8eb137482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eb0e5a80ff94d269fd7bf5ef51085483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b355081579aecf0ffe1eaa67848e31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258fbaffeb61b3781aa676415be09cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa9e8fd9ed81c900f5e29046b978c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28a245a1529c2cf2fa828b617aea37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfe842e19d6bd5541a421541848b67488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b467174d4f9d0e5bb7865170b3b3eef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2418088c4caeb256a61bba654af6a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5d79cd4f18aaf644922b158dc7745491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d04ad36712e227e1a30b45125a0c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f633a0389dec34806d1bb1493f1c6b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc655309e114eb28b1ba98c15691ab3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc88f444e977c1f585d8e69a0e5847495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c2621b58cd128ab3488f29f85932a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835495a712144aef1d6b6d94c1456c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bdd260859564ce91a6d9aa61e74d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6a68f48df2e554c0dc0b1240831c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02f05b42b93e38fbd0a2c169058120500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac42eebaacbc497a90d7daa6be540b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce2e4acdd23f895d5faf5fe3f1867e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05de12ea845956480e9c964d239054b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2df437b62fa6fa845d4e765061b482504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebb0e65054d6c07913ecf7a0a8d10e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb752c6748dcc6e70ef38cceb9b077506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fe52b3d8738c594c2921f2fffa828507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fbf80ccc600a1e8ea2e40eb28fb13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb70427bb91ccb2cfec32392bf4582509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fd0f7977fe3b742f8ebf1b9d8ff0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e5967cbc34279c659804897dc939d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c98025b53c44399d6b6e7a276a9e18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea36e91750b595f01c061f48dc168f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecdde521e98c0b597a4c67b0d40e18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a03d376920e029b5eea146d1efea8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818fbfe757fbd3440bac432271e58ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c476db0c5cc8e77072c5ee051bbcbaf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dbe055464d657a2bd34146644af90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2168720af7bb52cbf5063834e3706519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a32a722ccf703f44a1daa9dffd5fe4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150df8e6d5323b20913c6012db30c4a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb420f8765a817dcc90a9cac75efd2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609df3a80e760580f27d253bb67ddb0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122a99b973900f36d730dcc85c755ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd71fb34d6aeed7d2b24b3bb762116525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1410ae9e7683092335a34653c8add526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886e5dea537343c193b2f5f9cfe68cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17e8cc9bfcbbde77b3fbd1aa0d0414528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a846964e1c2825d1ac628457a0373a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691eb804a82bf8ca653907e09cbdfa1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece15030661324ff1b702ed46a89d04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4e100f4050e0716a26a97a3f86959532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da5aaba38f423c7db12e1aeecd4db0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee3db65cc7eeb42d32d11f52e291c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bab32e02154b3669ffae9825f50789535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bb5740741e95b19281e62227fa29a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f293d7790287610536d6cf761dc815537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a9a6c1e345b1a829c34796ae2798a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab0eedd375251d576614d47431ddc9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73331ce841eae3d9955c3f98f3a753ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98cf8b3f07a42be7b2d4ee8eb907ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075c4efd0156818c21d6943fd5a9887542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd04906dc3b73062d5112a63dbf996d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa3e1fa0dbdac1766fd3943a7f5dc9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103155925cc4772c88542cc3540cadfa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8143020f6b13ccae9060e62fdff08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efa13b0689ea33cc133c7c8286cceb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dd6062fb01005e4180f705e56e214548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c0dfa2f403f1ca883615d40af719a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cfee8585f29ae7a0178e5aa3654e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712654ec4c5997f1a1ed4ad8ce327ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae670d3387f2faa1a208ef5702f3ec76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6b7c272faaef45072eac44ed0aa4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deefd803e0f88f548d1888a9226c86f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42c9c22e68f0f8bf1c095c3e02b023555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82789d72a508e0e4c9fc93812d9c45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cee1b97b3f03bc1a4bbdc0335fdb6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970108e6d9c8044a19088a4b71fdd67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6bca86e971a3f9eaf5fb890ba9d27559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2273d5bc22b84238078ec0280809b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc331f0dca2131ef31577b4ebaab17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f5acf286c35ce8767e3ef8a607e46562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808494b6d781c51e644262b08d45eaf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42724aafa617e5df8d8d33b1158333564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548748430b8633568ae1b27f0f400244565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190bcc6825c2b26202af7adc79a368c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc4d0cc5ba22a6cba8bc247836a5c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467fc868b2ac78a9a531b3b41d4c641568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0be64750cf83a52139a9ac635862e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2e7efbe21b9e812061f67277f4241570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af63cee23ae6e4f67b92c8d77ac23d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31b242076987f047d877291c1c4a84572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ca8277ca96ad7c4cd6c6ca218e16d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09097b8de3075b25eefe8ffda2c37cfe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa76345c1f9e358f03c62de172db84575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebd6927eff7a542098f3439976529a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237223dba5bd0d25a4fd040419198049577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995df19a65b450f61f8966aea52768a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d800b0f5c47757dce3529382b8e7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dda6cdabce85ec7e74a8f5f3c98f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875cbc38c2aee9e4c09a39cf8bd6691581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68795053038c93b0fc165772be50ec8b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173dabb829aa9ddc5f356d36752968a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9123bd35f7e9404d7fbbb7770370d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad573489446c70146df878e259ea62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d357f2b214d405243c618ee8519639586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364c60fb7fa7796c787f10c15aa92e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71059b55e5bd050b35afb7ded839747d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1526354d0a6ca2e8c9780801a743f17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7bd6725551fcd82d43045494d6d7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de8909e06d14f7383f7f42b63c9bd4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b3f4d40622207d7498f7d6281c509592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004e8d61f0ccb9487c1308a946f5458593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b017ae358bc615606dff9f2aa55c5d1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53211077a95044ecb403275d702ed584595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff76e69c1da806bb70b30dd3a4f4c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dce3a077f23f1a478143af04424d3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fdacd5892ab0dbab8e079e351a058598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b02cae2b0f101f6fbfd6fda64b988599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9ac492e24b27fe1c0e2cadabf9ee0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316beacda9f34d88b4f2f3ea5684a66601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a5ce54a5532c7b5f34196438d357c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d004e0ce08d969453a447464a24ff9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74e426a85460721c9ef1bf1c8a7f69604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41f806c3ac5e82d126001c740e1cfb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff1a7d2cdbf6e9b5f20b1a82017bb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc1dc616a93ffb8006bc9c8b653a71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5bddc0042ac08ea3b89b9d0eed0ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213127ab85b9b3cda693ab5d654235cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fe9ae9c347b59bd69f6f125467243610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a7872d9df80d78b7c5453f9ec05f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dfcb19c267b9ccec936ec7061d928612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1e497a543ef06fff618b8af0e4405613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ca8b94dfc4d5a1e21ba02016195cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee100340f1f64779dd0ee03b5bb8f7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef524f614b1d6422a049102d493f547616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e81382828d86c3fe1a2985f3f67a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720377be2d79321b8df222566b01ae74618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc8547ac470a74474f05737b06cdb9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309cef8dc4fba9f4022fffed8acf7ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c81eaefd3d790a3401974bf6774fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb06f14843274083110ab0da5901ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bf129d741a782ca32693462375dd2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dffcaf7899ecbc907bf7e13158c61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717439262b90f7c9dbfd349f934cb59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6eb86fa5292b40033dd5fb880ff2fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916d6bef9b733a3023ba90f2d808277627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc595ee0d96ed9903bc82d340fa071d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dca9cc633e62ed1ea78e7414f0a13629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d08800b564262e3fab7634c5fcc9bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dcab6d903a380ef5eded9535525c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e784b37d81d8a54eb4f1be269d658632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b493be1da257ede75ff668a45baf372633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6a29dc9dc2c014ffc2992bd5e3c31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bd9c072a35619d617ec249e494864635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b713497f3de07dbb03a20a3f325674c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f218b98c34ce755826c6005832a14f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0215a3c3e2aec021776e47cc99c24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae64ff8f3a773090e700d4dbd330802639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e18d90aba465c2abfa0aca019952c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196ef5994842592173a3ad007044ff5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410e374a24fa971034793aa745d54b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d1d4729366dd93b8ea5f66b58628c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d4ee679cd75aeb9215d82fae53624644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9934d0aad5dab59129b93ddf429b76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b1c5ef5e87e5ff35ec0cbe38675d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781a3325dcd0cc4b2165580a1ff3963647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd202395f3025efb87c7f6a56fb717648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398da225fc192fab73f13b032146ae2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d0dd6e0a02fb19d30b3808901ac83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578122d22704ee75c7f9dd0fddb241b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783ccccefb0ef326e4e8ed74809f770652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7de1e44e788541ecc4372a7252a7b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf47a289f7958b2518524557857f7b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad373d49192aaeef1145d1adb2596f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d0780446258335327187dacce8575656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74534f77819960d36017ddd627515ff1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1d5346a48e677c6423adebb08b2b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959960fce8fdeba88969e1b09dffec79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebafacd6f53f843d2472d151b46b54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61059e48770e4d933f04d42a16b4e9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad969afba7402af940580e2323dd8d52662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f24553479160b818bf94d7a458dba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3b6074ac4623dc88c33db788f20a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54797a7981635a60d55063722805a53665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9580a4a792ed9e699029a1c91e32b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad180aa7fce56e807a21c53a15944f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f91d7ed152845fd0137d9f990a8cec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa4a48a410cb09514d62c6fb6c7030669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ced232d0ca96e1c761a6557b03d921670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4ed6368fc0255995d7b4084cf079a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f377e0551a81e573127af676c5976672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d16e308cd621d78b973a61737e9a0d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee99e3da72ddad8e5ff12fac8815fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c347c7e7cdd32f7cf877b8faada36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b2ebf4913bfadbe6622323ad0f994676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01f78c6e05034f7cb94400ac440b92677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1f3ba89bbaeeab376b2c9d63a857f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62da6fe1d46b4d5b7d208662abb6b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3e2c1148fb9ec6908c96f4b21dc66680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd610c6156497035a3a43ed6f63e06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9814330abb94dd3f20d78d95f75478682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edfad4a0fdc6b6b59bfe4921ea0499683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc0165b1503e2113384b0b31da2615684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd5c64e400d53397435f22e32acea3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f869a6ec424fc52dbf23c46bfa66a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d5e607279aaaa66ce8c95778efdde687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e1474c1930e724ca793a2558aaa69688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef2c081519fa4e3b620ee1aebe4e0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f70e1b492b7f3b6859ca1f1e9ea62690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d11c39097362bb8c704d0c28bb8a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abae3b85e53656b630d69dbbfcb596692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba193fe05a459517b53825891bec70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a23560f2efb553d7bec1743922dbb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd0e7c48413d24b783ffb39e78c380695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520f943c62b83ed24a606097602d9d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689a0b61a682671f956c1231820dbea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26752aa09c5f96eb9046affa115a37ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60903a7de03f2e5bd6e12a802cf0eddf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b51f6446e7e8fee4963b344b3df60e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a0800fef0d1e5f026a50ed38b9be6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d76a8d9bcd4d8ec6691fc08c9ee3ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b2892b6e04c03206d4d5443b584ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10be1552c2b6f9558900387b1d0f3c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21a60dfb7765d6e0a4a5c70481ba12705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fc99c6a4a53ffa47c28ac178944a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60065065248216b4fab1d9d5f1ae336f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5c732cc66021702cc394665a8cdbb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d6a6e6ce2a338b2b672bbb84c3807709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a263db95c6f5794aa3adc93bf91425b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ca64ff7d4456a4d0fc97a186d6b32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8017a751ff08c4eff0dd68a93e1fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def773042be615f78270a6f62dbc7a08713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0ea615abef6db3726cdc11cf19121714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6320561f4f13dd7d60ba5c82c8d6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b62cc82526a17f8a598a4216b2c40716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1249fbb26b2d2db637d448c2e065fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0301d2c925be85d0b973fee5764fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b59d858d1dfeeb61e199c7b464d309719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59495bf81809e57fbf540dc900ede19d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61f398b35c2bcfb8ec37c9805473ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e10d65b72669655b1623069a92521722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcfcecd5df85a8299ee7ab9fe595b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee105aab7ffb157b70d745afbfab2a61724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6eb021a3223172152c2f3852ec450725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359835c73aec7090f19c5ea88e969923726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91697a8cf5a528583a22d775afdd574727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170bed18326d375854e8df6bc815285728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae637ce426ea929a62bf9ebae6605d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460208ff10bc6a11d766065c93673404730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c43ce1fbf6d89be3dd72bd4d89dcd2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbdcc4bd476a6bfa289d8b97e61c50732.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>