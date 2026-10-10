--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcf3640d54fccddfb835eec7f0a4c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913531e5b47cd1022ae110df3cb014d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0fdc88ce43b6cd6fd5ebe355f54413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d13d463462551e7006a1535133cb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0bf30e77f1266d1386c9d559362b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1765dffb935377cb01152a55ac7da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8178b0c68e22a16b176d28a2c2631c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf778eedd049b8b1e25b869c565eee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3255bb8d259229eca1e8e99f317a659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aad2f0121279a24d7729ca88b3430f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30140fb2e45a28b2e543c57fa7dcb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d1fed9103ec0c5db1474195da7bbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadfc249c82324c4917deb5e928c25c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70c6e1066e251bf42dd7e77ce6060c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3f8e46a139433479579baeefb830d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0ffe455a378a38af74295192e5d4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470dcffc0e4edfbe94a8ec378dffb6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594a1a50e33a84b4534e562f524f88818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6968e90ff8e78e848039eb56379377819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823d2859243e70137110e7fc7cc0e4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f03daed36b2e7e4e5480fa7f45c88e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cde24f253d67cc28dc5430ce470e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6f39c9c69e7e801731e34ae4c6a1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b18b13a941946b25a99d88d767f2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf9add0665f3c76dd0593cb36761d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dadebc31bc456f7f904d5643b607626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a62c21af8e2ab85adc899c84dbad0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84cac1371d98163e459d45f61e208528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430bcab22311a883511adffdf51f4f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c36d7c363c7c52ac2c099245fd60e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a415f6d843c47e07f395ae5ab6613a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca30fd314aa13733795db4cb0a4cd6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dc7e18b0eeabc29d51a313970e47f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c3a7500ee07a94ad4a3346c266e4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7aae2bca1e2f669185ad9ff06b42a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2ebc5e0fdb1b99e1a9b1ab2dcba6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567db4ef73b3fd3c2dbbde55f33ba48737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4433219317ec3cbf46fff53317e5bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54504ce8b4bede0ac292faa309af66c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c64e12bfefa8da5054444e29e560c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90ea4698c8f937f475171f8114996541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69b693eba9dae5bed44432ec3e198b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1640676c382e064bd05c289966824343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdda65b79437b668246d3b8109e3b3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37106bcaa2f7601613e607c52a20492045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152095f01f80e922af135768f6b27e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e47992fdca94014f48f26c4a2d41747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5934efd2c71b0f526d8faae2b9d9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7e522966251522aa3de4a13510a7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daced94c46f7c290f72b086351439450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113bdf62dcee71c5b6480f91ae7156f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce1534bbf65117aa73f1cafcb374be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b7bff0dfdd9385a2f05bc481ec38e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb6318c4d7cfae0d21c839673b7e8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64674851666d59f8ff83d8fe4a11e45755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085888236a7cc990033d3bb324ddcf9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936ea00ceddc916af6f571e0f9e2da657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063c66754e799da1bde205599016d0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe491be90da480d081c7cedf05cc0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dc3a4a89de673d78cccd4b8989a3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbca2e8c944ce226c1662a8468c75c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3b58a5cfb7cdc37eb7bf0c6be417662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0364ed698bc158f2bd1abbbe6d624d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3392b3a24f473d68b91489820b05d3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6847c0383c59833f9ada584e46b0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b752848243fd4604af1651d65e8f2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e62307ad62abc16b65eafedf277f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901d30d7986ca0d4e1dd924c4c02b8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e50ed9f2aece2c5d283b38bb29d00269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fff09e14af5d9be035860b595cf08970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38d4fce822c08cc9eeac839f64b9be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56165700fdd3f218ccc2e4bb7f643ffc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83608c71ea08ac08efa3da3908349173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec261704594ef9e3ab51e03804581f2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d8575f5f918f72a33b465e506e99c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714eebeebe7206dd9653fe8d876fb3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6d73688903ecd2eac23942926e66577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d868832353077dae06521df4cb3c3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0d5fde01172f4cba93238670fdf1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bd9430805c232d8cda8154453db1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e21d4e03e4da9497025519558dc9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab7facb2f9f51af986a2b1b45d31b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d58e2a36840401892d3f6c3ecc2e3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fad93d0fde5d5ef19a1fbb9cb7ce1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68499ab3fda4a87e5ae4d3a92b56a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d018a8d92bae7b67b57c64238b0703386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d15dae2c1b77a184f8d121efc2731487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f984cc340f180ea99c134175aa75de388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcadd9b3a4f86dd2021c4e2085508a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed00e671f24759369b4ef43a2a2e9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a37918dbd9e0be89ae7c390374350391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d2323bd9e529626dfa8ac94c71c6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c222c72e0468c740d32d20549fb69d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467c496bcdb8311ff203bcb6b28244f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee95097987d0df088f68018cfad2cfa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d4a9286ad88441e24c069c8e3a30096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f479e465a70d8ccbf107833dff6607d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbb4e1e21576743854032e8a5222ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b1d68ed1be4edf2f6635918f226b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f63c4b73011926c0d087e4f7e7654100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78060c2d87befead40d155ba6506ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c4fde5ea1a10f3053bb94799c15ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e95ebc1346e3b1a499f83afdb82f57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20feced1e5ea5bad0c927773e2677e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aec8bfb72466d760a13c94260b85db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e574c3bb37b95d8dca155887c197d28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5adf9bb2f2bcea86f95ec3cb4520d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126325824fd97f5f67371c3f8561ce0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820874dbbce286b7789a43ebf806d005109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3bf365e12334e16f8d89527f58790110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53bf8501f59bb03019772aabc85755111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5f98dbb2d2353a9ebb1115694e748112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a200efe579eb4f7ebc9d378d568d60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ade395bbb8f3166f2e83ad8f1e2e44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15d05e04c4e887df1c7ed56bd496ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b2a5d9f52259135d6b3f3e99cb4c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce622d2fe94c1991ce5b223a50182b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e51b68293d74854e22300c92e463b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdba85dc62b8d653f67961e13224b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630d16042f0264e7d67ada9893edf3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2687c1e334a6324800bf224073974121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c88e6814af8c0e7cfd429f9d988af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e57a0e2714441e02c768cc09e7abf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee8f26fa5e653a33ed87be0ff51dc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea2442d728aae81639c79660ad34b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efdd17871f6f163572cb32e2936ec4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d48d1126dc80857b228ae709e5c00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6699d936d1fe68f09440ca343bff6d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42888bc5a5aab960d1870da753e4dac4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d78fd8d522e2e2df17d538cedec9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922afc83dacfc4cd5a08efa52e7923d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b539bf57506ca3c2fcbbf9ee1e27fbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed2e37c035ee8fd8eed6453096a82d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc2d5ac75ca71f38e0e1b944598484134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e241e3f71311b95fb3624bcb65089135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b63bb16e4504844166d8b2b69f58f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4de405554ffbcf3255984cfffc1e5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45dece8f38f5a429e9b9b7a093ae8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac0e48590ef6664f67af4937ac813e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a2f886bbba7767ce1ef7d8508abc1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa233d597feb006d8c5450b23903c31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3d4f02de65dd961df7d86b135d7c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326697c634320dd0b7c19a444387b44c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaa63d2f1f1b8b5d75374c3a396296144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf14aaa38996c40ec8da973076daa0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705a13e1166dd18f71453ee8ad18333146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87d19a366a1451b1e53f8e56b4a999147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25c2269d9c31aa0e98cea585e03198148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72d02a2908e00506bb6912a7a71f4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fa42acbc7955600716d49048f1b06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451a77e4d91cb605aaf865451e4c48d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76642a2cd8addae7d42f86d173e853c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5c3ec6bf1d41ba8215894316f18db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322c2b31afcb2950410d554cc170ac9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e492a0c681fa4b926de63b93da91c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868afe63db395e36ab618dd72bdc1dd7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28957a774a5039f4a0a099837be6bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad76b425820a24f0d0c5a195cc9ae39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571667c36b00232cb655de7c883a52e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84341016aba758f0c09ce5d7c9c53b03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964a18c503d7105c195a22de37e0b0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dc8664ac99b2ca3c370c3f5327bb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e62c9e88f8d283be8c0fd6abdf0696163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a024b74316fad736f4ade18fca7a618164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712288207d499a3fc4c8efa41a7b98ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7647e33cb063eddf553d62c8185b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1bb803161a57a1fff5ddaf97793dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b700ae45a66cfd2bd5a27d3b3c01180168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb888c437433c0c833f17f23edd5e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d709937498e14601b63143b33ca4396170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f6327d1606d5dca16ac3daf13f917171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6278087a3439d7bac68e968adca1ad0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f2c96aecb2294840d86bc7b2f5c88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c9978e3af1307336c931bb2f5c047174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccd747e003d5fb806e61e21372b104175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbd6cfcbdd360ddf11d31e956a3267176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff975e612302e2175cb23d17240e9008177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd09b5d13a46f8b4f55be06b6d2111178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7b5ddc0f21bc34920fd55d4765fef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5941f86ef54a9a74c1890afcca66f26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162e940196c5cacd90b482475c6244a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efb76f4d137184df695850b104bb11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f06ef4e7b1cb9dd9406deb2acf8561183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b35031228b3fbc4e5584c7b923643184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13fa16de38dfae33965c1ecf2fc1d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400820b808196367773decd995588e63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010eeedaf39ab31b307468674c0868d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d64bd813f07db8048062c6020c78c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4ec8e66bbc126d5f32ff503a76cd2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a748e6d698742c18ee597487e25031190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f7b63b27a80bad24b9e1b072b38be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde6c3ceac135e41695e4254a971c94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf0785e6f0c729192cd89857ced8a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27bc241b0188620806529a92d06702194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658675386aac06cf87b5140bc99b0662195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fba06a39a48c7c40ab58ffbff9f44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a23e1dafe0133904b7422b1bead84a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c490af8c4a5ec8ae6c137ff353c7d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38585d6b646716dfdbcaaffd127ef6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68527b420f2870f5f12dab3ec176d727200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90f938f52047067bc9a5c8a84ea4a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0c64c5c4c62e3b1ee379ce7c8c165202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf9e7a1cb11bad443d2a80f73118fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d659313c26c46c968005d092cb56f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119baa3043d4f45f06d4b9c78c047315205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c547ac2b486b214862ea39d082f1044206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824df6c9731429fadf4e0d1ec98e5940207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e684dc1c9806644b855ee56d045080208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed38aeeaec33f2c219cd0a43c6960c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a5a8a73a20f600012dba23e006d69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076592ea272bb5d8efbc94d7ba74cf4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b31e5d0a79f6776e08397f2222123212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c40372802b430f71d2b518fb4b0b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359992adccde1a90ad2d142a5ace180e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b45e89b7b29e9d469ed855ad56095c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c35aa5865a910ab89bdd75cab0efc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc75c67344959d5ccaaeae086a545e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29513c5beea284490d7cc0ff8e95a07d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f551ff71c24a6337ec1edadea96c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442d24aed2f559e7b7d99db1482fd2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c978acdbe53353ddd6770beec0560f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee3a3cd0eaf45824d07e2bd6ce1adc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04710a2439e4b98feb5ff8788366fb5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5ba7e814c3ae5bbfefdfb6332e131224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abe0be21a29c9cbdb10fafa4bcde00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94939277c3971dbed22b781ff043ca60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e93d3b071e236dfc5f90633e4e485227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd2e929732cbad338bdb80f869d861228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ac49ced7ac7677e6e9cacb867de9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215eacc566609dd432f31b838d2176c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c96e593bb68892a402c12eacbc645d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f0e4011f860422c1cb7b7ad2b109d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fc32841810ac7f161f7664b94a4f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2913d4647d72e191c68797613e0e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a31b8bcbc8990f538a2d36c9e00e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22ed8c847f78840676a9cad63664a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9a1be0438780eb09d0523f79a18c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c14e60619eaad7a6818fc5139814f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185d66c2ad0a4deaa5b2d667d85dfec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e09ecd23fd2a4749b3ad51bcd723f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce662084793a713f2e1dd72eb075a6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d1040c0249a343c24930a7910e8f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270050af207d11d76694ac50294a431243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72234eaf857672981492f66a0ad11289244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6a14fb56dc85a5b5cc1c9a11b2097245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08b90d31437b629634337ef83dc7ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa11f6e4620fbb00f74dc8f2b4e72a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45853e1e08c95d4156a7c17a69c1029c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623804a7a2e62ca39692dc88c56b023249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c113bfd1f4e1ebfa41e91ebe0f4cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bf4d88d57879b8bab034cd47e2242251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f878372365a9278c36756b92c478b94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d67671ba849da6b3dcfd1d5cbed583253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94dd0a9ec7cf15ff59818d89b736ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661b9575e7c4033cf3a37aef1fcf054255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a225145ae04ee808167a5f3670d2c96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520db0fa5e4bb841c0bf95cfacf0f20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3d65e33a1ec15d7550a2a0683a91c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97c275ba1b043da41c5efee1f80066259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f933db12fbd4a097aba4e9b4e83a73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a5f6559e7b27482e1694a5afbd6e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436197e40a6685af820a912920e35b86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6f5e6c9bda3118515728e07aef521263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b13798722cbe1f5147664856e933d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5d02beac9336760160900ca684612265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c8cfbfdf6123723ba27d7491f5c27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4107cd716773044e4e57c474a7c140f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f194d203d4d5d1b3350e40ef666609268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb867a3689b91a5ec5a6f3af1f9f456269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f72bf416a83bb8bdd0201f4222da1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b55f93d0db78d2d07ad71adfbd1f5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be334b520fc648ba56f8de0b05b3fbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ce6471628ca35a147a26800ed069a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b08c73a9f5e7efe17d526cf76c3cb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbd31c5639f44ec084cd07298b3e06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb34dda2fb467f34e959eedf0bdc441276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ea0ad12450054a7822bde4f4dc8ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15114ea77e7d66857e27e4bc93e68696278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72365ac01acc8e1d263098e99cbdf3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6c97fa0196798ed72bd1f83d42475280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0e132f8f4736306aaf7ec04dd8405281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb2571312792760f4ac35b935bcccd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15741cb787c3cd308d0cf420732588283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffb8f35ed295cc158538b46d3a4d41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa84305e7e53a25577541380a90afb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da195c97e8e321d63fdaea31449cf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a1f7fe5fc3b481697974e8fa4aedf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a394c144c05d8aa7561c188ffbf7c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3487b9088a54c012447cfa434d2b5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf94947e7b69e62c54d6b06bc3dde16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e97b758cf70ef64f517f6e0fc4bdea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173903e6860afc0dfe9a66ba0da58964292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711cd9cdbf35e51312fc758decf92c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5956a2784400490268c2acf296cceb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f17a854d6c3a6290ddd1d4679e3af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b0e7a92c09b12b9e2df1ddff69f7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0fe50fdb0e098627de6e16e50d027297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce11c06371dc7bb9eda73d7a4feaab6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c9ab28ddc2e1f2705e00309dfbbfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7f97aeed5f34b55303761243e2653300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fce0066eafb4159ae7c2d660822f71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8baf9e11e9569b144b30b04335681302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f742aa060a12d00de992fb8c118bcfe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920df44807d73a9e377cfe574915f7af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4436105af400c805f209267d6695ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96664e8889698a49a8cc5b0f3880ab95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be11fedcca01aebeb578446dcd65b8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75920bf011a56ece7c2f125d250b4e1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6256ec14bd8c2b0a861e6685a3b2adf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823006fed02ffdf1d7b3d08e40fdb2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42d08c57b8059d316c33bcc4c9d8f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daee4d87c5fd0af766ec7ff2a0cd5e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfd12a83e7b2427ca572e7659830ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a9d7a3cd2f40f51a63833ae5ff429314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8986fd844e710b56e9a290c9d6d4229315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02f2be28f3723ad2a5b452a8eb4df5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b210e96cd274789ff2c609c7fdb4d14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68802e8bab58a12a8c30418b5ee6a6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924c7682f1518ee0f29b1eef10836c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c5df54fa95f4523387daf0bfded68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4edce1055e1c2a9d3c868ff01d6d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a96a3d17337f5e422477d1ad5ceb0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaf9d71cc9877f59295f57aacf3fef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c80de895a22a51cc01c6545e3b3e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0e3e27617aae8e41e0ff3f8ed6269325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1ec024ef9b220b1d28e3181d23976326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43402f7c922bb1532ee3cf6f0cd821af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594881dc884367cbdf8c4b44c76531a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b0ef3960bdf7f8415f32eb7699588329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe14f480b6ece8388335f803f92d578330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d02fa95fdd4df8523ee21dd7199dc5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7569cdc8c8d12ce22c377b6581fa4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a78eba2402a03556fb1079c73a17ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eee92b40b3a95e875832ecedf5216f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01796736c666c5b6fe786d1ed0250523335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e93847faadb483c10c7b98d0500742336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9d58d3b8840f03931b1d8285583f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a38846d4d1ae05df061ecde3ea7a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cc199fa1efbef922148ed9adc5863339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dd7f99f9d70bdc37990e6a84e85e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81ebae3fa544ee248f06c6ee1345ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8977ebe4e75465584c18dbba4a1f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedf7c5526461577d925d73c9167418343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb641581e900d624d2b50ad6b60735344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb71afc149ed8fff82472a184d1ad1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ce0531a24f18c6f3d5a3262a58309346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6809426029f2c2357fe4217dd00971347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a79ed71e62f8a0b12c648af4b39d66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb44c631ab0f843ec1b4ab8972a01da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac00b9515dd77349638e66de9ffb6b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46369a10b13de12574904ea621072231351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481296bf49bf37574470b1fd010c775352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851904cbe6581ff9f10011a0578e269353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cfa1e7fab2eedb18788379e91fbd3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c14d306f8cbb61ef5d233ac5757e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e38ccd72f01262dedfd6eecc8239c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876018ccf7fd5d550f7e6cfbe1e678f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912898b25c6756fe817061f67d84103358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246334e30322da2053af5f28ed6160b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3e4eb073be1e4bc31d59139c1010c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79446858b29f1f0e4a85947506d7f502361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c280ae1a2d8ff0d180ab78cb497ca6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303ffdef2a238b4c79fb82d07a8cfd6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b329780dff2c88ea786401a89ce87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe9df2183d991269fd697d8e0ba867365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9326df8f4e0b0ec5898ab2a51f852b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286b6db05c2ecfa4d01185ad3ee84ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5eb8d254f5fc197884401c60f936e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f011b55439eba2a03615f6fc4aeaed0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae09bd3d37a672717c7588c5417834370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8153cb265670fac61c34a62c8e53bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd890ddc08a41e18f1fc3747ea12597372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019233635ee856f82dce55e042849a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bbf2c5ccf1b79bdf7eca422ee6835374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a799dd9fd91950a89d2ec670860a4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29b469bba3c5c3477ad12e1c6fd8bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da9864f4657f89ab35afe47b300e45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a19bfb29d4896a9a3c45fd0e2e1008378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470436ed4993598f70d688233a8826df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8778123c1aead8e757580d03ae88e6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a2bf83ec49b2a7e9a9646713e8b16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608b324650cc0ca67a259d5fc52a30d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a8ccaa6e2442cce3e2f4746ec261f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f61c920e6fec2a68ff7e9a3d1c4b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bf44fd3c3036f4b438623f26ce9f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416084fc9e8e00c3cf207f941bce08e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8de45306e0315b43c29768aa51149387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbff610b0393270f61c88a988e826a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a133e4667d7c9473ae014ce6bc6f26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979a59aca006b84a3a345f9a6ddacbe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17425c04438ed453fb30240b6004d7f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265798fbf5ec8706afaf705a2a23623d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a31245d91819f8847aac8fd4b33b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54c5b70bae8f192aea0a3cb219eb92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9ffc023f2be4c764dae4c4f09457c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b0b99d4cc26da5b3b02ae6822f93e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fe25e9263d72fd814dda4047038b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3f6f37d74c7b886e35e79d206b358398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56281ff6b0e21dd65bacb075a50364ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814fef8854feb39ffdaca37bb0159f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5ffd2318994a831f0f8c09770a81f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d10fabda2182e00ef70fc03aaadd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d864c529dc8fa97c24f6dcf10f5a9c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0cf73af9bb9884a8178c9bfa8cdf5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45087bab3037875f65b2005cbf1920d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786483d6a0d913853870cdf5466d1ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1b6a4a9a4ba9b1e5aace0f7b3dcff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509de630ce7cc69900d44dc585585cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaf45013eedbf15c4fd5be55e58543409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fddd435c04efbd34ec3557e19a270410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4c453429a6084149be1ce1a871d97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d68cef0e1a9098ceab17ef42a8603e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcf2fe28ddc4c5e83b01865ca5d488413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b31abcf2a42cf4352c0b6deaaebd8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5812d8b67b0464b47035d94701f94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366f5f377e0d8da1cfa7ffda20ee4d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0be8301298e415e8e801c84f9fc50f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf3a780c8d1cf0cc6f403466c583fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251f78a5abd9968f64aa0ac75f2d93f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ed22d12bd753274a938a32799efe5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01f10f2528be287b4b48f74a421d99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7389ebe921c75744e2f8ffdbd9240a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb364a9bad86c9638f90b6958f3ed285423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8bb7b209746bdf4e097e8437ff0b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f925c268f1f2ec66e22f9f8fd3380ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db103df0da9396fed48005d945a0cd07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e105423d348bbe533991ca96844db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ac0591a8944c57df63db9eb455211428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21fdaf94a266cc10af37858ffc567f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d76a5a90dbc7f8f9e0e9c0b5b221e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3791e964d4b514f659f51e7be80ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a1c3dd76f7bfcdf8192adbc449232432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba168edc2d42a065a83befa522b558ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f62de2907e97ece178d4285822e9e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce50dc2778edf0cf6207dc29bb14dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa803c97063c36f24df4c30bd1408f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd78c4d4a106ad8a810388c0417bff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaa112f21b198324859c861bfc4c4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bde118b58b19bd777b9563e83734ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba366fbebda71b5931ae3d224b3e1efb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a2360787273c70fb883fc0c173296441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e28914f8ee52aee8b8155d2a0de597442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4c6d63b66155f1d76c7faba57c1e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dff0762cd15e4966f8a9fc1cac1f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41d5c480ccbbffad975f769573afb3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0ad0b4a5b1119a23b2d06904995aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96941e9a5f8dd12ddf6d8e8c894b2fb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fb562d2a791eac7631004ee385c05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b3133c422453dc3e7f56a21e94882449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6579c7ce3c9ce353f5e49734c7e26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa777a85ce461d91a654e0c9961a314451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87eb62eec12ffd854ff314ce0354b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94721017bf912da3e08e90c47da0e502453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4159bea675c93e0756caee862d8c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50957899c62423b73c96957b37ed410c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cb766daf6ffd9a3270254af400a64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca95379135aae050aa5eaa3e619704457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969baf10b3094628c157dfef626a62e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ef951c1b6f0b0646d18d00ded1f51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5deefdce8dbb737a2704740f53d8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e245a3ec446313a99ead3c4e2bfe8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0fef8c3ee0e7a9ae6196a78b5c808462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c8c07df21c0e39dde189e3a3619a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e451eaf759724c9acb5af372ca1821e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14af8dcadb634231133261633bee5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b7166bc5291eb4ef2d2c2eaab3ce0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab785e46e9db56b8c4ab05c40aa9cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245feb630ccf364b9cab0d4a5a0d3e1b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd548f4936d6a5b7c70eb1917bff816469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ecd2113c8b9a3b215edf44ff36d87470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aabcc03844e0f8882f211d132f3568471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe634a4685611509e5b4a2f5efa455472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3076c345736cf8d1e47370fce0a31f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d60ae4d6854d45721d8d9222f54c9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cf03d3c7e5e40aefc6b8aaff554b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791e6bb8d8b844ddf1c23d24b01bd06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e573fb35cd9c9672d1eb451d6f58b82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35627d991257f2cd471fec1841ea1006478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33263167794cc3b4b196f7199180f364479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f4262689780cafc03a60c2f797809480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dec83c853a0cfc0bc90fd5933df00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f56b8229ff1ef5eca1fcd4d3edd20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367783b10f001a8ff23ba8e33cb70ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d516c36cd448a18c65840b0cc22086484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3e8c8af99ce8df04748a32e3a5015485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d663f9104b93eafc2daf920850ad24c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9a34282c1b71101aad6b7f347cda5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa36273e45d0241c15e46d280200f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a47eb38498644fabb20a93a49c1bb4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8aeb15168320a0b56cdc265ff313e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee339d93d1a23b3c145cef6eabc83016491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f1a26a8a571211efce05b3749809f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ccd4fe04335e947c0df3a3bcd946f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d76b9fc10acd9b53adfef511f1c562494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e89ccbadcd6796486c375671bddfd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd127e7f6f9ffa4227009f547da7d9bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0390c50c57289156d371dac42913ccf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2220303ede9c728e0ef029282fb6f9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6faece3d2781327c73a0537faab3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984cdef0e0a0a8114ac685c6c1d283b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a9c314254a46278802f7213a7f045501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77113456b949a774c90edadcffa5d55502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4579f9c38baacc5807d45aa67b68a90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748900545d1456269306edd379691b29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbe73ca370269cfdbbe3f83e32b873505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2754078c1bb1768666d7a02f7f2276506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0d0a3837369ca1ca31aa9447cccf4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1403364024b63b688e37fd3176ca76d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f971c37a56bb9c7fe35c2a43812e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e8221976815f9e1813eafff2c8c3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f933d2dafeeefdef9692ce5b9eedf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7285ad5c31d774094ee1e3fcd739ed3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc64fe0241d1b06dae0181c04b8efc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb5212968c6ba7f75e3491f0773c00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde530fde50418e36ec46315b5891dc3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6e839fbc82911eac4ede31236fb62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f555902460706f5c678a0cb52cadc0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44c08d9429eba3004534556fd62aa5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1f72b5dbee580dd412a07308f4115519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c12d9d1b3265c0580cf7620e6c778520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f42db50a9dff9d142d9024bfdf8f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966a586b977b96f404050577e2e66ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f0eaea9a54f3f1cdbfbc0d0314e2c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae1bfcfd744c8ac7758503b35eb5e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5d4bb558c6efb118b7e8cc3fb4f25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1bb7432070ba09623e42321b5bc40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff62545f1b4a3cb36831dceebab46e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ba1640da7bf5e149cad6f05848670528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dc33c76a08f837d95a127433fa85c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6aac036e33d30a24edd60991a5dfd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6f1e14d9708a62a2f08340f93ffce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05180d06dae17b4904f43565fc8ede1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e436c6ad0b17a91821de4472c026a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca7d46481b53cbb4bfca03ffdc54de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c542b7dbd141f153379a02c8f10f74b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3c23319da9acf824d451bc19f3031536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a709fe005ff3e5a59267cd059252e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcdb17f8f3c6b2fc726d404efbc970538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60427c7efa60071e733e6b647b16df2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f02d75d6a6f0e7a910f82ef1899ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52685673cdcedaf3f4b0a6726331684d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150635a0d712bd0f2e257cef45d65d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25840102755c649400c893e44023ac96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaceaead3e130f270d836ec63e87a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab200b30cab051c6439ad5da0a659dea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379af99db52e5c18c1d0f96f43986a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d808cd8f3f2b48a1a4215353947c1d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad536885227bb96d994a95f4095f30d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e54be968983c38e8a41b8ebb42ffdd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf6eaefff39458f897dfc0bc162baf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9f1d3e6efaed37c809f065ad9c297551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff855c0b08f923ad0b7ad99b7ded4f4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e6573511beb05954b0f28b86fb17c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4564b67406862e0723c1e24b1317d20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c836ab8b8c4507f138f36b62d8c5a90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd66844bc5540980a29d40a5bd0707556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79267720085a6d69fbc23c31172296557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de225dd24324a043dad2cf5829f55430558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631d94ab6fc2475c7dd3d4353215302559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a89cdf35e385d57f7f2faceeb1537b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94c0a641ac41245ef5fa6607ea4b43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7333a03358509cf45eeae729fec854b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399f2cda7e01d8e0a8a9d92ad7bc874563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b830961ecea6cc5feeadfe1757e5f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf7e058ef3b2d91af9d82aa1c2a472565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a7ad6415bcddbbdea3fb076cb7ec0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aed37a5e4ec689b8810703c29d5f87567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f1b14227a52f1a2585aa9e3012f26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db9c70dc2471e1a5c94046e0b5c951569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d23897dbb00a48a1ee000560bd436570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da2b629c4b6f167444e0add85096a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32247371566ab42d6cf2d6371c0c8d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6d613e6e1ec9444f62b996cbd71d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65db66ec890948de6f6a6f46e707cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ccf8481f4be94e434a499c80eab4c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651746ed3d4d0a480b8548ec7845d096576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57e0073a886acac4baefb74d01f7b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4346c9bbe69b7ad9a669f56696e537578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd385492ebfaa5d327ee186dda92541579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7f60e90a4034371b10f400dad91c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d90b80aad585e41cf6d07e73cc167581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c95627b8829e97de672de48514b543582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2058703f89ff1796c32fbc0f3c9bf40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16574fce96574313ec4093f9c3ddad00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc595268b311adc302366ade0f98466585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac846299f61b57b5db13490fc2272fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cadc43e166c06d31554880fb3905d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc619856e7668f965f511d953e362d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969cf612f6efccc8208012282841cf1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b29b354df5fa5f3ae39dc5935b34d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7c5046e65972eba2bc3ec8f514210591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f472673b373fec81863ab15a206d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbede6824fc7c558d3f02e8a68fe675593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ff6a54b77809dd28b834c46d41e95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0be4dafc0e6eaf36c76c3ddd1d94bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5510b56defe5c9a5959eaa2c4258fc4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f491ef365542e67beff46e96b59ebbf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea88d94161e200e21d019bd30f79c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796c4e576b664c7e78456aaae93ea42599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d595a4da3809a2bdea2f458bb8760600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca409dbb0c66900225f642aaf172db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911790f677568beac84394be4efe0d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cc7b36892a1715ce0949bee6f0292603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac45aca032a3799948b6f7a4c630e7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29bf2ef21364d45ba1d544b79069b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4452bb12e868fa596c6dd4b397c8bdb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166e6dbb7d65e0ebca05b2aeaba5edd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd67d754cfd99d434c585e353930f24608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1998c013d37bf94bd3c15ed7da7c6f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41741827e0592bcf6d3197127fb799610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04102f45ca8d60a59d3375557ad83ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118484fecae36f2d86b54548e2b55539612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24922507cbb858e30d3775c2aa978ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51ab33ae7852d901c2888fb87dfbb0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76588844133da83d585ba5eccd388cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ad24424e62f37e42d6f79f85b0922616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d17e5ed775622776dca280c5006de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fdaac4236103736fe5d142c499916618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6961f036f753afd7c93c1066460890619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff110ce9f25319daee36ec9e13e9c3ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d172f7b419f92ceaec1808b881de70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1accddeec7c48bb11f073934cd074a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a86c93e94bfb7b3e3eccf8997109da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13171e7db0b8add32357c9ffb9f7feea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ac376f28f3d1dd7a58b76079d3647625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbbdbf67dbd98e290ae50f511a30e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbfabb3e486df2478bc9b4f6a6915a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b82eaf31128142c236eb0026fecfd7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec745286c2d7e23caf6de7c641d392629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c642002675404f873f4bd4b6b2a5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a581047e3818bdafef82a3103286a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9369ac108cbe58fef2bcf29f76284a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780f3f7643812f1d0164bdffe8c51bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a5ec9f17d21784a1a4d262ac2284a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5816eca2d74c5e526f2fe32a86410635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45f89767e9a8be8896ff0ebb38ae00636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb8707191bf1d34edc2fc59b40e03f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a944e0a9433fbe37235753c82a7bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23af2fa775e57f8d33a0f2faa9a693639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6363c976f4baae9924510e022a66f0a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c107942e27f2e0ac4360a51f546e2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d1e2078eaff8cb92ab6dce57828a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99026f1808582620dec913e47c919a3e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbb1aff9584301d0b15dec36b222b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814beed0e208732d368e8528d6401937645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a148e5f0b8799c3ccdca09882138b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764ee9e610aa0acd83eb636e4b38921647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e13dd6adc01befc2fcd27cd84616f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457279f280fc5b27040ecbc5080623a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045010f5f5d63fd019ff39d43777b09650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bcb4ce202960941cc7425b1b3b7b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabc6af2c3f6d41b597289392af36be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d478c9d4fbe2e144a1ebc4c2adc4f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47267d408b15922ef686229291ad6bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7435b9482339eb3d9ad95b106a51e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b42571e8a2768791dddb543f5470dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fe6b8b7d556c0a573630bdacda6d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e66e15a96858da35339a8a805217e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0365dbedd77f177a9edb4ad91a07ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1f0cadda17118af72cb2b1bc1f442660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c892584252f1bd724fc38da888caa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae40bb288c5e2929db3ffd81df6cf6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c241b4945031b8f27a1e9c5bf91f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0e1d78d7e149c593fb38cabaff439664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ea7caed9da838f407f5262d27984f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfaf791811d62e8f2c645689a8eae02666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168caffe4d051dd7353efea89a886d55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb800b1f61c9e4ce4f113fe4d2aac0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c593071ceec5d9e81cc5cd4abd85d1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3f6d8b9842b40c7bd1053076449fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6196435c11be6d34ba0928fa722494e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d37654557606f4d9959cee05e5162672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adf9d9e16257bbfe726429d399c07b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85113c994999996e9df0421e967a86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c890eb0459af4dd594321ab5b685a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f04c0a528b4f65a0825973cc2631f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cb469db640a1a20ce4be75807e79c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c9f9ad6d58c74358903fcae9966f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af5ec6a0f99d29eb34c03cfeee6bd0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7a4adf157eb71225079ee69f68488680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c890f86c642bd971a9610c3da7449e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a7f5af9f65c80be2fba9592954a13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d930ddd6f9e6d4e1a3b0b1b67ae35b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a6aeb7b11f057a435c25086a912bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fcbca3b2a59b396afb40c370c1c9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac1387be63910153ff0a7b39acb24d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0186f674539ebe2895390377bb6ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4b5c7b2a5ef454c13139ea39edbe2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea5ca0a54fbfa9ec1e3fd9d601d260689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca9ee083855ec17fd71283b4023574690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579049bee586cd3a17b46c7e1c4fcef2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed457fd63f653e717c50d5f25708dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad98dd310108f86546e6d50a7fe1746693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4379df7845622d7cb3197752eb89c57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86de7572257a6d588aeeccca8415579695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b013a5a6025caa881d0abb6538a9546696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc6d0db3620185602d1576d8a88853697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0b562a30ba7ce8a4c359cb97bfd36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1308675c03e91ebdf625a12638323dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83336e21dde0a2f92568c037aa6404f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5c39cdb1111a7ba1091007c511e92701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd42587946c0020d53752c2800ba490702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8ce1457a24fe7286cf65c6e177e06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad6c48af6e5cd360699a336ae13b4f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667491fd37a5d1d1cfa6b78fd7f2a0e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32c5f1a9ddcc313781ee37699a9d91706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513a4e271f366408cea17d469fb3a22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906a4bb6912b68a084130e7f154ed44708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc616d81d2f23804eab9c38d8ae54c01709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43206ade059ad3b3e12aa9394255d87e710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdb7202a6dd53abcc33922c909a0521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cd3fe81f834314f1cdf70f6054f932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e146f3606e067b2623cb029599b5203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b79fee097dd470958472e3821b29c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b83a177d9eaa7f0afc8aaa308cb385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc581cf8fee2a6cae4341c2d5be7817a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf598476f650340fe9b7efb1654eecee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d2c7dc062f7a59186d247aaf3522a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08429ef5843b7a390f337b321003599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333edf618845c08326c9dce429cbb0f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfadd8f9e57b2a74e2ab0fdbc807f5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23808be04e54997337732070ad97918712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058c741b6620f0ff4098aa1010929cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453e0fb8fd437c0fdd47e342d6b3dcd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e984e307c70bfcac63273c5d1341015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447dff62c5c65646dd3f7a1f59762c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32274ab73fbb8b8ae8a5ab83275cdb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c5e55deac9d102e36d159522bef1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce8a9c59a8aa71cf6c72342d5fc02119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25348ea6b8fac756f7291b7383555920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec2519e8a210cd25f34dfde5805a5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f806572144102ac0c1271753d8191f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db175b0c2b45fbca0abce36df035c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825727dc73072d987f271227a35d10e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513ed70f4a74320b00140c058ed643625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51646c6817c2d4712dff7bac2dc72d0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a408f08c9629ff2dde2a631c1e9e08927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae92a4fdcee8f9542fbf5a85dfcc2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7076c8d0ee9a80f3db3cb0c823a23529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9c252646ed9f1731528c87070f77830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968168f874a4747a8a07663e65c7d8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeb5f7a1c773b0e3fcd1c289e72d1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf3fb80a5dba2e5ddd30d7bb20d20533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545666c61a1ec1dd7abab7760e7652f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199861c66333fc9b9b1751a7947edd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f400ee0810f8ab938cbc99df902cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213a61ab6a86a6e6fe8f9be10a2137b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fb28da86835a8cce9efb7ddfdaa2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68d8988d37d76716249bd741d5f16339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbc6600f7fcdbdc45f5825f93d301040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c97f589a501407fc7e5ad24043a3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0cb200dbfea7afb83baf86f75a99f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dc1c6a04618613cc74ffec28d1c0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd2c9a400b86c3ee39f43d9c1d697844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15068a4760f87863f28ff50c79c18b5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d399a463a43c060cb985c4d6c947746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba0dad13b4fe0e43e26c15b5b0d02f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9151fb189a184203d0db46fff515f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fd1552299841cb069b35c34e9af6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77961812db41f769a0aaf0688e089bf850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b7216a1f1105bf20fab4decd6fd9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336bfba05d7c09e736be74d966fa48c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ba431d993f57806d831588542241053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d303373ab1f425c6dd079d20a88ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5129d52634898e74044d2968f8ef7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fd9873a4f96ac2f668696b02f3d4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ce3764e5c4c81e0fe789fc215ea5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207d9adfddd63fa6c81a5ca4abc024958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b6720c3d8596b24d00773b7bcaaea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558d6bba6bb8bf3c7811132b46b448c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0150e2fafa5d1b94fcc4253679e3ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c33287abace8eefca006acceb7964962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57820c93ac323cd359d9732a4f24665e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ae93ea2069171c29cba1f11ef4a3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a43f2e974d2337739b386db4dafb5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c2d18d5032803e959afeeef4d3fc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514968f0a2b881bed757946fed9349867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2fe94177e5d5ebd9241fb8fe2844368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d6bcf8523d7d0051935f9492af38a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082b42b05d181d55536b0d541b7e13470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaefad8f57df0ab76a6b06302fce9fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd495d7b9bfb9436c2da10a2d606df6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305934e242c8a6378457525e4c42f85073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c79307bd0ce5e8fb7843e86b349fa374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816682d16bbc65a7b469f276fca4d90d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3260e9af0196a0639cfb675abe69b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc02cc65d557f6f71c33ea24e5aa81177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03a9fee5a8541c47fa23758f70228478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c38696a118221fe970c3c35b33532c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd357fd776a8543527a95ced17ff30680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee229bfd07715f13c01fb46e386b41da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e314270016d4b638311f7d13042c7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7297155cfcada53cf431fab7b44c5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ab1ab097fbf2e6b74ff7ce0efcf4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde2ff40e7b91442e9c9a95c83886a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ce49556a1b74b65d105c159472a1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885776fa146649df59dfaaf0d87a3e2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ad67ad02be6b0ace05ac1a1579df488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766ba1893fe1d078675cf3277c9e7bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aa55d7a5236ad42a8876992c9c3cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca82b236975674f0f0f417f53325cd491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728537d60a09065a1c0bc293545286092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129326b88a218f40e1ad639ecddb426c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b459770dfcd862c71e81aa4f9bab81794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48466fa4022008063c4fb27215e170a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d85e9aae6f0c959aa31d6d9a18953896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4ab9ff5f53772fa497d625f1d5c8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ef21ee37ad50ebaf5ec4e8bf9c09198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cb27ebbacefd29a4db3576d1fcba099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7a0ab0f9e236252d6d86a30e44c26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd5521a736ca689d564497b0f2d95d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549c675872a68f01687759d80a44d37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77bfb3fbcc9a31e0415d1e305e116b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf3e360918f106ea148b93e051bb95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7204b92e52c54997b9eed58738cf55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b5d1f3f4f23e758c293dd1d277078106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e961920fcf5d65522fd7f4e5e0dad2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8afb99748131cd6cc57a5d030ee54d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a86c65af1cb35eb2f8df102f4e336e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d2780ed3c867288368c46d083a992110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb618c5fb3f82deb908747b6195af5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873c86048b7cca9ee26c2a331a825f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b109a8632698c4fd5ba7b9c97f04ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7617ea58d3047be80eeddf21bb80d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f0b211933f26b0b0670e9111e0abe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2c733498d52a35e657f0769cadd92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f6f36feab948ca110125eea8ae68e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956da9603af70d8e7b5ef551de994707118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dac55b755312279767521e389674b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31b74bb4ec4aed253271d6ce6fdd4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dc8aef13baf99c9c6ee59b3b9ca9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaf53548cd41622c5945285f9514d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359a4324b32b8fc8e5db2919aacfa72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a33ab06ea16003d3675f316a27d559124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0fce28b7d73caa36756d071b4e389125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9ce5849266b3f5f6183251d4a70e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7adece1ab94f3987dd65e9003dc84e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee6ad5295298759f27aa9aa2719044128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e687ca1bfca7b99a3a0eca6306906129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad41e10cd897fc4b1170d740499a5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e0c38251957da36fd16caf24525de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfeb77dd9837d02c20e33bc3a9ae6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b89f031b4dd3cb7a750e850ecbef0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed05281ddeba7e9b1fe6c1332783eaf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8df69f1fb0c9695f877c058ccceb5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa929925aec4e1c22f8d1fa4d5de1dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaf10c09380557e2a39ea1883c1f1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2d7015080daf3a4f8ff921836e8ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62935f85557a8e10d0849874916fe63d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f44467bbc3ca6936982b7f58112b20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70a2e1699afe98e08476852fb8f991141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e916265fb8b4abeffc72f48beab788142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fafc593093c7e4a52093bd7299ea7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c350a00b104eb9e88a1d3b69ddb50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e94c263626cf5006c868953ab32da1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6407a408128ac65e09b71af9a87fa2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa16bef7a5fcfc330112dc9cde19e29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39625dd169254368e1df3873de7eed6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b2d93ce40a4951117c3d8ce504ed9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff69ccd59469a1857b486d6d35a4389150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774640fd3264a2c9937beec31d853bfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a26282bcc428e2702ac176bf217fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807832b63eea8586d9be55f763eb4215153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01c08e906e690bc8a67a50000efe62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ed3d2cacd32dcb5aa6f985f58ed36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0527b87f01a3054e255326a7caf4408156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84212b5b2c41b84a732a9347956c25b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c527bd02ceb010794a16d2cfe650d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba4df8045a0cd7929e06868924a39a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69257dc07a9616dd15587d2764843d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e93386815d81897e0f7668ea77fcd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e571d4f23bbc79b9d8e97c7275be3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5bda5d793dd5d5e3408882a164d8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5dd67f5a75b56a074c5c824284d9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b13f0a56d89af8e6fc531e99e7e88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76629e4ef2a5e2269c664211930a7126166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6c4f1d125bc52d27fc70a34b7ed10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa2aa3581b126cf811b4199cace702168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a57460baf872288eb0405cfa09219d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ea85579bc47c592d40bd1492f3003170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd508b7ad20b6e625659ea2691962ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad645b1773650feb35e5caff8400f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24350486efe3fcbfce9df66c6afd45ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a957acfd661631c8ed978856d6fd88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25446b3409b725b49c5b2430a12b5b1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12aa65a44334ae5629f09a8b0487294176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ee710fdfaa114ee893956322e7006177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87415bb0a3e7d03ea0f9a594eeec4e03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2361894c7db53369d4285423f291e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4770780d1dc77226550a2dc6e5a42b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8906c76f9d0e052f9643ac2e3201b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05dfd517fc91a81b58c8598b315885182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcbcaa0f1035cd0e90c4beae8e9fdf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b88d24da358d245178727a982ba0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b123b32fff8c7d975737fed2ece9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74754370f2c7f252a14960dc175d4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94bb1e79e32c758615117ebc30c95a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d5e005e82be95318e0f2a58e871e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d86d82a0d47f7707005aec47ce058c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb35e68a7e2a23ed6b9977c098a15f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f555ab41c2bd6a382050cde5db5dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb38b8c497d34392984e867071d896192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b680fe9846f0f7fe623c5dec7eb174193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98146613dae30d16f821175da405b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6df280c8eca7121ec92ca2733902f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594067fc53818389c6d229ebba51dbdd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5fc26a2cbd3a055644802fdc01e86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef52575ac1014c8ca5e10d88d7e7c81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a12a16863f7efd7751222e5d8c885199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b971ad28bc27385a682aa4b69779155200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fabb3efd040ef1ad10811f3b64731b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbde604b02c4c57f43e41b79de79ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89959d13f4c5fd3885e566c14d6381203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b592c94dae3d41874cfbe10f6f50aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e8c61daec60bc6d6cd6ace6ae9009205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c61b8a14a88e2ffc3a12c4df6d93a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e381749eece3ac59080d1804c72443b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60647c5a0f6c1f9f4e405fc7b041288208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309118a85fbea8f7da03ae6d7aea851209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60716cb6bfba3d97d9ca165d17e630b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5302bea23c6351ee45d0c7175cf859211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131772482adf26eded7b8b6cfd83085212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3beab362d881d0dd9717e4052a74b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f2ebec75c8c7265b79c0d40e4d367214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7510319c7d6118a26bdfba6b893939215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940a79d68b55e27ccaf491a3610da86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b2eaf5cc83c325c64ed67eea4e06c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140119b60f5c585aefdc663c53691c45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2881cac4915957e80759d8f10c95749219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bdb3d4abcfafdde5a182752c364e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0f357dfc1e9f7e98ae6ae4cdd8d16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cc8196a34b799203d53a4b58e07e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77433db7e393e90a3694de91feded1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9a32535ade6a6855ce99539f2d276224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc2347d92864cd1b73f101b9e8f5f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d163631f38ac75b8835766eaa70dd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a676ce37e3e91f74c4594dfc698c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74c1156dabc7fbd25b754ba7b05333228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b10c1421879ae82dadfc61c15d3aa3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090a9f158f2667f93c273425b4e2ca7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa30f85be94fd56760be35d3644753231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71495724ce7fd4830ae488b3a620181d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04132e942c777eb1573cc695db7b9206233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ddab67695fd2b29939de2e6c839df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f8e8a589cb0a30a92c0cf32b38778235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a6d56e668573c6418313f907f3e39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff75719cbf0ae3f3488a78b59472908237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b512ed2d675d16ace0513958ae30c36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46a17ff3bbcd41d88867f029d765c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09928bf0de9ac00bdf7f22d70314be0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c3a011b1bc32250eb6bed99b8a834241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb9538780eacad4e3d5f69e11f3a29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0a0128ce6617de0ebba738e00f2ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a287b00c200db78af6da3b957e4c3d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6e15dd969d51622529684ae8999f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd1fee2b6a51bf72a96ec997893fde246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb51464b37ec893e97d4052a106f4cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d78b636e7d1b40ffae4effff2283c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da420d1f112b21c42aa3dad487ad3f2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dc0536e5432ba76f63a1811f42349250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fa0ad8f82afb3891921bca515cfa1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7208cec413ad756e37b6ef2f42dd85a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ac85010bcddf68dada243ae05e47d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c2dc07f7fec1a4736e813f92533bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8458473ac21e45268cfcf179c92c501255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97931f6a6dc201b27e9de18f17c9309e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6293c245b45e2638edaffd622f6fe31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874db988760b880d4ac182068805da8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec9b870725f3149cd8f18c98d63f75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a839da531f552d01a5b0b6c64f2976a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e315c3fde3b788f571d1732878415c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6fbeedf2c571e407ea7a43f1b0d5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4cbf2bf67902f3f34da34da5b9ed3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f304dffbbc4f4dd554d75a45160b88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc812e4dd7381c2d3e12447ccd509035265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fecae0691ab6fa22852916209658b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb61d48d55a40ab7e39453778d5a5d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773404708f5e44b9abb9de484efc9efd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba103f8b5b3580ceb6cac52a5f55f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0bfa9cbebe2f5b2fd5502024afbc8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975de3448b7cc0244cf0765c9318368271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f12aab492503e02ef3bac63b740bd0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fece111b04c577f79bb92e4accd021273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682be37e85d6ce5a2390c8a2cfaa5fdd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f430b5060b470f17fb855922dd009275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c3562216819e3f5e5c5245c453917276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39627d8cff1cc9a73f9207a2876c362b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b498c0a5a8b9605b7d53f5d746a15c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700950758ded6c4bb44d31139ba6389279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28792aa97f582e76b86fd5737443e1f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c80de0d86fe96b77839d9f55f6808281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4335c2bf346f840a3e524d2ce74bb9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe5641c32422d8a1c2e4c4747f398f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99be9123aa84468edb61ceab72557b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59922fd66a21c05f05a2dc48b1436b2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d282f5bdcf5bba7fc0b62a904e41a76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8191578a185481a17afd34e0f2775287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab2a4a02db5665e89769326dbaee0a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef156edc31ccf60e98afe44d4f4d234289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e996b913e6030305cb095d5f834c4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea9f45b96ac9c451148e704217e8f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a034b5b3c3525ac1493a0df61c6fcd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb487089f92f5c38d587f03178ff49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f88ea8e015a47487c7f3772af8d2ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40ee8f915572a8a8274d957d443af3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b4a96b3657925ba373e4517ada832296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e8040bee9385575928af199ceab55297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e607164d5abaada9ec13f5e31be1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d258b1a95546efa06843ae3357632299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da760682ad7a7c7e47b7514be18e02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f48433f42e25fa9fa3fc8bb32cb4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cfb023480f623927ce3e2760e4405302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6add3956d318d5bf6f9cb64d3474d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85828f4dd549b74d6176f6a116106dbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069bdd3e5e4689b66728fcdc11160af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944e26b1234a9f4b6a4366b87f3888c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484837b7d4f0b87bda69c65ea133fde307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53103f26742efee6b02531a51e2d6f39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559990e579cbbf385587744c772767c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398544ed64cbcb3fb93cf7bbaf652457310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d86d8f01c74dcc67f0d239f318e770311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de44bcd64bb1e1ea85b8e77217b0a82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c591ad33f1bbcc1f5718be154dd1310313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbf6514fea9292c2d9ef812bfda70b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623d050e3288f395155b5cef4b6b1a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425476c14189443891dc3c69af8ccab4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6ef76873c6b71f6c0b955e24c7dea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1355ca651d3372f0035801f93cae7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681ee489a38d581823918edb14d9565319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c6318a88e18bdf3f348cf5be4e977320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185851434be3955adff9b081193787a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d004789e8cf819d21223003e15a9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb971753ab055d9002fa9ff89c2824c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4b58d95857754e3d601802d2596ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b17c4edf38a9329659cc1abe31b55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54044d286eb346dc061f7414e64194b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42941888c0b8fa3710fa7ede44310216327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d395c8091232519e4ac71f15211f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4aedb9b4762c55128d8fbba566769329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a512309757c50387b911d19630ec7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf07b61b338823f172b0c42924d769331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecffb9d4752f9f9c22ca019468b400b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a31116fd58ea8ba1fcf0dfdeeae799333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84e1ace7af3a3999351f23f441ddbe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72321d28040fdb46b5a5c97fdb1efc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a64ddaacbf4466541998282be15c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56ce77868e3a43749af63c09d61564337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791258210726454112c0bb9f289a50f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048a216aa375c4cde9e3a23d7d45eb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c08b5c34d9cdf7419c0060ff5c0436340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4603707ab1f40fc9cd989720df827eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dec901d48f9caae721d3e36e6e9c9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0cf4c8aef1393c77b71197ca69fbd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3ebf7a5d25dbf63fcf75ec411ab0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff8e380f479b5f6066768354c41b17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a43b45904705679bbac81bf2d4779346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdfff65e3103f63e96b3f4cc2dd8f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f324d40146dfe634f404b74beae33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a312f753d7ff2b877f8bd7f125aeccb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c488ed1380ba9255c0ce9236941e08c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2917b2e0b81081395dff28d5dda5c31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291d54c34c5e147370a805652c058eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81843a84e5045f4a86027fd513ea86353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7bd16411ffe3fe4fa7d606767d90f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cba19a6bfa8f03e0f8f6f344b4c2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938987003d8419bf7fbfcd16a7d9464356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee144db16c0f19955ed4bbe2d2ff00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4614963d6426b6f2c278efa0e00f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eb51dc29d798f4d4c03ff9b734a82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e4cf40fa27834020f21b9532e6db9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adffd594caa78cbbaa2c08a3b3c09e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5040a23b23ccd5806d478f444dd566362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588655f3c722d2ba8b9d55e8d68ed63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60247873b19393999743528ba29bf34d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c454092b57350d85bd5ef6fcc1a1b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d01c296fc8f986ec3c8ce618a42aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820a634ff0773eb6026288a3edfe8da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c21a75e845886ffe2f9634ca6f83b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1778f22901e29a0246695086f3318ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5364ebf534dd7c6b742214a3ceb1ecb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff183c97bc1dc4f57e21a3350104d52a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bc95cfe6c8cebcb5720158a51aa06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af7c35be17d601ea4d83ed8d6e3d08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869fd05485ffdf2d13528ef4182a639374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954ad85a15143b1c16d3bcb6c30fbbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361ccf6fb5a3956b28a5bc2f4659328376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822ce6f70e2b57c24f37d4c093ffca3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160e6893c4cbbffd2d8c40375b18b9a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4d729cd7d44accafef4cef02d851b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414305644ec9d9b7ef6193e945319b30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f064098ea5ab444b3fbdfdf250f1f3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c1d2101c1ed6549ab13ddbb79ed9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c64616393f167305bd275f39a4049c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ce1dd74f670905553d22158d7aa62384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55529ec06c1a94c36472662d9a59e9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04278a60e6d816b5fe4dad49a7e99a11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba8b8c59e5353135ad1cf085cb4232387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f9da5e3827e601a96b8bc6a0b91d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af8e36634995a75e904eb5be4a4fcb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cc1037bd083953d231272ded9d9b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7962fafe7901cf5c883e1ca500bf628391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8462e46a5eb7b8114b6b9d51a810910392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf5b7649c82e38b1340ad168505526393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02fca8dc4ba6431b101fb38b91100b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ea0df19f2558538d52770f809442c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acf4fe346013ecf54823a203eee9aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254d80835fdc069e2fbd9f88cf3e18c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354101b7557183a348b9131ce06465f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af98bb14a88101ad72db29d06faffd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ef4c9296ac5a53ce32e23d2a2f0be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d568b5550ef3eeafffb4b8ef770ac28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9712ade26618b227f6d41a135362123402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe727be55cd42ea029b75c01fd8afd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbcafc701f44e49eaab03eed23f51f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8986265484bff79658abd4061681f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49843b0db847c6e76239b9d471ed2c61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ecd7859ec5c6e18885a59e21ae2bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f445c8394602ba56f6b27f183b170408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a612226b398d62a5e4253db0a8c45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d3322724f7d67db75d0c208212315410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339befed705202435ea59296eae2ee13411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73fcb3cb8e5c41aa188c042beda1be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c00cd83db797a3d447308906f06024413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf6ff6fea618db0a7a8557e16ac003414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a30deaf274d7c635f744cee45cbca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1ac543825af104bb2e8ccc2258e00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb981449b4d974f3642e361baa425cd1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8559d54925ce9ea53c9dd37ac395f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4399873d1b09c120e3a93eb07aa45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929f6139af27f4df5386a3daab15e0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38d8c15d41b64e6a311e48346d696a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af27a263c827f05473fbbb78184e1e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44391170a3e198952af93548d209ff6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44191834681f87fd7e8e7d459eb254424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f76bf4fd24a1f8df918275f1a49de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba29e077310093bdb9992a37ffb2a75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823547ffafa9f3a66318e9abefd03544427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01715df2e2649695f121a8964635114f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e51ce36449f599938a0533686e5fff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd3727344f6254e2a18f29b2a10b4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563973610ef2d8ce8387f131e220edc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b341a94efc26877fabb83c4593908432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49147e656df0bb3d775c8a811069fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbca5cef4766ca5212676cccd4e855434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc36a2f26591d0eb0dc458ec39a81d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23309f9ff0d539afb5c89dce9c4378c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570ee2797ed8a4c75619f5e86b3fac9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555b568c23545c196c58e9f662e477c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c23b3ce8ec53f6b29d51d8a2fc9738439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4802b16121c93ca89e5218b5b2325d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61148405f93bf76732431b8b43e47c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75851079b0188d01e084eaa38f32b4ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecd3cbfa590adedd927349986f7bea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f99eb412bcdf81da74cd98b6bfe56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ea585e57102d02b550498a07038c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d733902de773625ce4109c9f72f56b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1625e200e66dc3b8f141ee38a24662c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5798b70af98e8f44b5815f2496efd8a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cad3d0eb5c3a981b9f8ccdff8096ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102f96cd3c623ed6eb494caaad73f96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd66b8cd9d3e638f3b1d6657aa20398451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b09430ec9c60dd5ce4fb3a4fe95f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6463e95d0792d4b353423a0db389b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e046f9d199c41465baf590f006a33eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d142f81aabb59508269f6f180a96da0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d399b91f558a8dcefefdd346a838f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aea9fecee708b9a51b85f511ce50dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6bc3ab2a54a5f1735bdc2eecc7619458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09a5736abc8beb9471a54cfadefae8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574fbcb8961854d3a13aad58683fe74460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149fa2d110e142a0bff8af04fb53ccc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4d045f93ca65fcfed2a49925b49f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca7c3c64ebe717674dd2576758dbce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7a456dfb193b212defc5a8882110f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63004768e2f4d5c0a6234578ce5d5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db456227e3f3a79f47a5c426e877e1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafa1368bf4ec1ed8e77e6997a48a0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6583637a2f96ef29c69e6e14af9d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4a2353b358cc71c67f944e35592c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57074c78b9bca1437e1bcfce88ffe9ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952c07033a7744760344bd86a834faf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1406c8d355328b447a78612a14f49a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a957c9ea6497ff62c8641cc2278d4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641233a3efc625b349d6b1b4940317e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261438668d12f28b569e53de4de0fea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892cc245671c9de1233014417ff3dff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e156cea4bf145f83bbdabd570e910c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d6bf6fa0967dbe358bc1706f895ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba797e27bbcca3ab79ab6c15a75dc8b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68471007e6976a7e224734e65064c19480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f575636b89ff97c31487323b84a64e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d1f562db597639c620310a83ccc2f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c35f8433df03c8b18a1fe3b0aa514483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd7f213c27f7160c00affe0c8f3f75484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc508b1e0a6068ee3748e67c4481cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb643e248358f603e94d54a14c7a22486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348395b90a8b5c20b9c84b09d60dfed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4ecca7f50716527baa9683b4674d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb43454980d01b921795d6eef959189489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b056d3b77174d4421722d6b06c72e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78d39f3bc9adb52effad201d218ee2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e62793351674e39f574efc2252185492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5712e6427f7825da8d1c74119b144a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55503691c10deafb4e5d6ec02c0e8bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d27ccab59c8be8f2adfbbad553bbbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1d08c88db50e9dac194f93b1137f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e936599098f134bedc70d35342ea7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203cec00ec2dc0df9bd9cc5093390ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fd9bfcc736a2212649c1b86092a86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043951fdc22bc52784ccb741975a142d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07504ad2c126bb034e79e16b39f1358b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4f24908fbdcd1275028e5a141148f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c17133d0dc71ab83eef5becc7959b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b1ca6f1c865a6e4d7961b80525e61504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445c20a949a1662a2e6183a2b02be42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93856852ef5ac276fce649977868c6be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c70f7d3ba57b1fd4e541c2343fc22d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbe6988650e588ae54c57a55950e20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88f18a12ac41e23bf66b45885852fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afea2a1b2abd0c672e8e95f85f69b1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337239010ddcea7701b87d7960267afa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8ce29649fac2727817ee465a1dc2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107fccef05c825011cf5832e96e3d2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21061a7805674609304c6380be931d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705665fe7b49e7465a151135cddff877515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30a85025b466e94dc96435432a8e79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d42b1cb4e0089ae8900ad1497ebf60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b787fec5a65d01fea628438e3344a6e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e9a6d8df61ae9273b443290ef888d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec96dbfa7465c7a2fecded1851a746520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc0e218f665bc968533ad24007152a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be48705602492e7ae423d9c5f29bbcc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab66ff36c72972eb65b19cd86ee38f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b3b31c3d0a16af7b1ae358fdecb46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5f31160fdeb5f26d0878882fc902e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddf4de376779e7c9ea5c94b8e478ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a937751f45c3c39c14e07cd104d82527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20b2cce929dd009410009affa85989528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe42cb5fd409fc1cd673fa7ce0b4a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e69d736a82ce7e44528a7f8c27d21530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9228ab07b2a659b4cf70f93272a20e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbc4d9ebefbcd38eb3deac7cafe8e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a0eb489caad507a6263933ac24da3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec68659f6c9f6922f69864913fe2382534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604194b8bdf8e63205ea29c987555b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49139a5970fdfa1e073ebc76cb4607536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0931da3201215b65ae06102e89c0435537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b773f2cda875ae50714e3b3e3629b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01c89401d5b6f92c760118ab957f79539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e2e8134d37e168a89e069a6e9e2fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b163e8edbad88777ace79ca0facaf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df66ee1d95043c15778761bbfc2f509542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd3ddb1c74977823374ee947635b91543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0c7929b287f01e1501aa0cd1a0df2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c18194762d2c18a26fac1da445397a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cdc045a53a149f58901439f114fc7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedf69f067f5b8e2e8233bbb4a19e91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da0b12caa6d82b59c633554a786e33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3e8972920a767f1c75358c9d34de1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877e39a7828ca8c479e46d48066e931550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e7d15b0fd4898777153912b3b806b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54d8a08d15de1810da9736e6ba3c71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ceb2080061f0763e5f454bee20cc6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cab2a75ee645ed6d7040caa66b004554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb73c659471e646034db72528c5a80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea001383da21e98f8a64c8f80317e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425db8a39dad323091f7b3bbe7fe9c74557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff834118427583a51cc60445f75dda558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef2af82cc3951123fe15a5b0923cab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc5e4f6d7d10c09136aadc07682d2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be321877e6ad83f55afd7af5a209768d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484af851cbe038e9cd6e4397f6d711f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799feb8d5633c705c3fc113f18b23cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e753b6f8cbbd527dcb4b2ac729fe8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a2c433e66d154206dd830900b7626565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a718453a2fbcda83c3f2816ed440e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162941534c1ee40233d408f10640b65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b49316dbfd6395366fb28926a2c830568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e69ed21e1cfc7cdfe8d4c1cdd29c98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6d41f61cfe7d3766eb2b0f6dbbae3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524ce483523886b58a63cd83455b7bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404de37b5f1bbe5bccafedbe62f03c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d0b0c3490d75e96fc5795d6e51752573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4733c8454e2e7546fdc7be85fd0fcc3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931db66e6d6069120e2aa1c612c07ae1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129b738f79d23140e6a34de888753c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39597be514dc08de45f2a923f53dab5f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c337e38a08ccd1e1dd6fb55dcd9a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900e5afa29cfad0031fd872437c6f1e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8f6fd9077df814e7e15b7dfa6b3f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714521d107ec1e96e8c4b38ce320031d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d6c91b0aacbd3d9c997b5320641ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3445f50b7ce130de67df1cae1a364a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cada1995ce53f2ddab6b1eeffe94a08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc937287ff37b754ae6fb09950524551585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b192e3a26ceb5a2b5f683769bbe54a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23465851b88cf082332e040bf2970c0f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187b47b10a20e628c0adc1efcadaddc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e11fac37df9bc92d101b0e8023320589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd428e416789f8adc8490ea3ef1c2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea279667e9b379ad0a706d1c4c78cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c5615c5ed6d071d1415dee730c202592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c52e674aa8a4d18f88eca47a0cfaac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24843fe35c5112591a512642486dd5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfef13c993a9f58940eea2e58c97dcc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1510344320356962560c5b535c44f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e860c31c5569bb151b07f0ab1dcd4d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4773fdc9b0844edb783945e845350598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d111132f147807bf9c233acbf04c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1baeba3c4862bd77b9793cfe8e7d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2d3f31540741d2aef6a049761dce6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4080561d37b81af325bc4e00076b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f645b4854f3a4e13c9bc62bce3b95603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478f39c9173261fe51253497e86aabe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c622e8ee0898a285caccdb82e929eb4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd706eee81b85f7b9b75a643c50863a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392752fc3c28adbdb7f4d5ba9dd6edc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f988c4bbbd899e3f84a0309657d8c96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed480d4b686596f364de79fdc391662b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523aaad46d264e92a5505e7d849fbf4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571f6db259dac46891f2f2509cb331c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b2a566b047175a53313d6d4918130612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fc6fc9b5bef32c050ef79b8eb16c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44686a2609e7757fcedc5da1081b6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28238cb9874cb0fe2203dda10fbae3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69affa0466a01b3ef2f47ffe6cef1362616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3ab1c97b71bf0673b57e87762693f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f77ed1e97408aa6e989a025f9152ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af7472b62dbd8841e3cd1eeb278f17619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfde30c64575e6a9bad9b90fc2b04fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcb67d80724f53b6405c0decee726f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6842cb7599048621ce3a4d6b8bf5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ef99e5847cf24f40bcad5d9441a3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e6fc99b14c050c2182291312a83c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bbef38895f84e97d3c3bc17d4bf44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8c565144d3602095e981c6630633f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd73ca12a1981923834bc38d337937627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4270ba98fb001bb4bace29cea44d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdc3c66ce1a18eba10a126a36be85c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7ecb3d6de1bd68097468c8a1d5f0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07eacf14f9c937d3708bca9c52a48d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e9df440f77a2884c28a53d0f1d99a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf1af1460466b10f2deef873b44541633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f61672c459715624e64734d5d3938f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d99a471e80c2dda2f0dcdddb1d6ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a64e2d2db86b04c8a15c2267080e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c18bde2beaa83eaa1731abf671a12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c1b42088f092974a7d4adfe2c8aa6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f898b0e25935420f1c9627c3c7e08639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0a1f92ced17f837e0d2e15155aaef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7debbb3411f6b2bb0831be215ecd7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1aa94894b0d690e3eecd953e2ceff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d8f7f860fce29ea55dab1b577d583643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815f93f71fb7f4f01a00222a41ae4b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d344bd39ed3df2231fc0115438031645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104c275ef6149e83a6f0bdde2321065646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a17dd98e77d30b5d4092236e79cfe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52737e59dadff347c826c6d9fdf34c1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e8928d013e8bc5f9419a494926788649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87060a2b5586c8872e215868c634e828650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb9cdb1fbea0a1709736b1b1ddf208651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedbd04fd232229a842c60ed7f8dcb6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df449e211a582d2205cd74fd9fcf28653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf46f597b95b03d78a82ee0e79064cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa9f5b25487e3d7f7d108c17ac9097655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283ab297cae4f0e76f8d5a77b7ef375656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e70a44480ce45b5de14d2bdafd91b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a8f7e16eb35133d02573f11cbf0e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f50c2c5d37ac9008caaf2832991591659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a2d70140d2da197836ad6dae59768660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07952be24f0fd8b136523a6934222d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b41a87ce1e314a2c979784927766ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c17619149c50720a7923bfb4367395663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b181958d1ccc6c62ce290fa78b49ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a7ca992c46b5756716696264370f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28def577486ba4147136dfcf5e8967f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51509bdfd0e715119e4dbc7bb351dda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1482b54697c2443ee6c941e77829972668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3d2450664ba558f04e811033035f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b1375c8b46b2337f6e81a8b601438670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce074cfee1959e8365ecefef3d1f0fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfa3caf8b4001c2cdf80e057e55d3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c05344b1f9674fd59e064ea84b8ac0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e527df7006aa05a4dc217341a0077674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed522f19884b1c9a4104ca1f5a9a638675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457862c6f79bbfb9eb36c0628dd0970e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da41ce1c7f629762e375b47e3dd408d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b653856fbb9fc6e0ef236110bae514c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cb6b57498b4a3452c7dca0b019be5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19875fb5e636dd76a33a313285ef6a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>