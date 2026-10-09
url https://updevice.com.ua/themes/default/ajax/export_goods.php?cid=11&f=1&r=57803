--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c21bb453c4666d8d2a73efd8bc3dbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d88e90d9eeb4db84f655f8347a44b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d40cab09c44c18d2003237d8f9826a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a5372ca4472615beb10793107b0dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0b6175da7579371ed941351e6e8b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cbe1502858e286c686faea7577e436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83632c35ae564a8e59ea9f0e10aee0fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6be07e9ea39ce04af312ee9c9b9b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d9155ccff697115d974c2402852329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e1902f30adee706924b2b168aaa2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67082c1031320fd1ce52073210251afa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6de6d6d0b7c2d7ac0a9dec1c5f3ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f20a1da5deba5d20ef0386c82f8da813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaf16e850a6b7900e3dddcc7925b0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f8cb8c462eb884aa6ec5a5450582c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741c8a8a0997a005d9d1c26adea9cb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13c5b338e7f8e605718d241bcfe5f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd4ddcff7a39bb1210e972f99b55c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fa2ac5dcd23846dbd141b8ca9192a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7aa1c29619a82eb4fd3816aa74aaf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8969f5acc5a6233cb3ec8d2a64a7a1521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb837358988459daa4ce77532207a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae37177fd0dad7886aef48d3d3a185523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ee494fb82be9b63701459fc122d7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d493b7050cbcf1427202392376217825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e5790df4ee19a698aa1f81106440226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eaba0f99b0150c0d7129e17be1e0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87754ea3c669de146ea8c0d0b151128e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89c5222b29eab519f66cfe19a3637c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda483e180ade221ac9fca3fc0aacd1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22eed36b5b059eedeee254ae714708b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c39004ffd1c3c9aaf37311cf4917532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a80a6c00b03f7cb2a0f458b58486eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42543fc0e35926fca237780fbc2214234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1860e976a17842d98807a231222cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bb4fe9f49aaa7c98c7984c25be6a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4304c1c9c933e500f65a7c1fad81e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f897385ebfc9b22f74820fd78eb688c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dac6bdb6b954664fcf2e130db7113839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8700f959119e8543ee171f3468dc740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa9a6edc3fb7d62e53fd9e05ab1baf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161009edf0d633e3e8259973ef79965242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8e2c65af4884a01de200059936d2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b7c33cb26c7f3a7d380689e0c037144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3f8d62a8fa073e457f16d49cea98c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47617c227747360c7205de1c7b11c8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32580c21eecff37e401c2a2bc59470b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73629e63a780c5daa44822308b674648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa88376990cf0234108aed0e2ebb4ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a004c355fec4ba149738b75b35ff1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a21a7efac38e8062bf842f537761c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8c6dee7f5163fd8914964666281e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b2751cc68c191891c704852da498753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f66dba03c2140d6e0e89c99c84cd6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceec710a7eee32158f19ffca5ab671c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b935cc8dd7786f1f74141fa5ccbdd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23065105cbc557c665b310845a04e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd5999e889b27c2cc912e1ebe617b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc52420861ed489e73866fe4dc1f89559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6657605b2bd6f01405ebb582f65776160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a319a2a940053a7696917985f0bee0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91859d642cd19682270ad1a8933eb0da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b59a1a20d6a7527d1b25e0361dbae663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b039b95af0d3b1e2d630f95ebb24364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e9dad27004ddf161777c12d7fd3f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd1d234308742251e25418264d090f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c2d60a14927df2670f8a8a8ef90eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a350f1bb3caee1df803002c045530d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353f405ac598b8688cf305fca4670d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c0a46a681a94f30a9657cbd9d36d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febbd2fc9ab1ac07eebea14a78404fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a4f1a5e5b5ce09e1d00239d63c35b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01ec74ad5ce210842eb1c00b677a5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c3c51bf8d801202339f97dfb7e4cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d40286df539cdd0d3833970a1a5ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425e063f58f89f2d9a8a1c0fbec895676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b78b730cecfdf7e5bfaefb0581c2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4815dcc46897ac6ae0acfb9c8cd40278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b5e7f537af91689c714897923bcfc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44024d09fd983fb3d542d25f4081461480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c281647c09975568bb032f7c9a0cef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db4e5b3af45ce77f9429c2c5cea76482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602690fe3abb3e6bcfcca7ece53a5ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6485221ca4ef9ed98b16e65fda0aed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ede878cead2b4d9c7b552bf56520ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0365747f51289a8305fc755f6447586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966d18813926ba692ac2f94044ae4b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a0662620aa4b9a1cfd1ae891de3ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2666b3b06413fadc8ef9edd63bab8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22981206a4f19eb0070f0a02e6140cce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9164e53bc07a69f2dd1f6c2f7284491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08000bd1e25bb5afe3b6f29e0367858592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f2eb7f69200f2a4fd615c15f8cc3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe25932402557f00b4f2ae5458168ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0675d409b75fe30343afe92caeccd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e85c6b64224af4a7c25d19136e4b5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7648f97b9bebd73f4ef958ed39acc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cff8b653d13a18cb02233066de5eb098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcd643982bfa73535487b6d4d4b2c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a182804a023ce8bddfef1384e92ba5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8b2cb807d9f5dc7137247b100b491101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e80aa9add93295eab11b96bd0b6d3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881d34cb43356f4faa2436c56c4f799103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce27ccbd83d53ee26278520ed9f281104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff91a2ce0d2fa9515a46e43b7b605a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e666ea0376608340c0bc5de6ef2a355106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1787656d3cf765e13abbe0237c404107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84a4909f2ac36ed0ac87154be18939108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745237d4928b3916ad9bf5297ab9ab90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9861e8d108f0a0637cf6ed24f6cc78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d67e572dc6345e3f4fd7525ccc1e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c4bbbf703f212f0299afa9c77ea7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df039c9d18271864cbffcfa9357a13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa0ec54010dcc4b5aebb82bb707bc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58920a9e2e6e984563e9672c40131ca7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ce9724bb3d2476cb1a65a5079ee6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c2117289292f0474543c855b6599b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836d08ee9eec31b889bd1135efab12a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d3577d9d4f5c5fdd5441c04fffd86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96de4dabaff35e1f52b1491a9d38a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaf7c55bef88013aa50141bed5c1a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24f566a8d84867d86d8c5bdd03c4ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90c5da495a906ab0950aaaedc87b57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda101054ec72e5d2db92b8889b20c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd096e813db1ac2c024f64f95c81e4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ec6889a716a294077a67cb6cbe933126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b6402bda3f71dc999fcda8ad7da2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0e589203e71594e0411a2b026b759128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923511b3d213f91ff6d222c355b36e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01747c8e15a162fd403cdff2e1c113c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7c241d248c2900a78977d3e695dea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986a3dcce6f08592c46b362039f84bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b51cfb1b9f1dfa3f71c016804d5346133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a466a8dcff09204f0ac0822dbe1edf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2e9b255ac69be01104c31c7dd1cc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6611c6b86aa1a2845305b0c115a4fd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceda1061f836528d7880d634b93b1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088eadefc75568842c736d9bb80ae06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6e8d1fb59ce1acb0da802d9992663139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0fba12ab70bfe9a3d3c31cd1a5025140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d8248f12f3e82dbb4c11df62ee97b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac1ebffc5f770d3f6bd5782fc40ac8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e4a15b33990130c9027006b56279c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dc326ffa7b73e2d26ccfb19aab8c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f004e2b254b541e1dc8d87b71ab17c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db6828693b248229c6b3b3035c1471146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814eb298641d402ae7d2a9d866a6512147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0749bef5cc206f01d598df9b5854848148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f250d5c301d60bd2752fae8fbba09a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122802a2a429d02085c1f877b882cb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400b0aa1a619e87ef8e027f50a69893151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf56f83e276a56e0ffbba48e96f150152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c83a62ff89d693f56649c31099b90b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c29784e877e23d065c3f2909cf292a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0f0f7c47c103d4a8998e760a067db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e93d274b4a20d389ed05871d5af1d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fdc4bba7dc928ee592a5c8d56e1a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e55163238b99bbb9d41c495db3380158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d4c4053f6366d5a18aec0d21ad571159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676776cd55c34569f408ba0e6161846160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3eedc7b072531e0f1ea2b57888b755161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79966a25a42b9c179d0869e63f0b14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658791adf9df5d2cf7a9dde39ecbfbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019dfce4662f06d10b555e4e3ca0db2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b80d20150a79d00da4da588269ef8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ab7baf0b26bd8ffbd250e7a7b536c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb613d49e85da9e6a34dc5cb4c91924167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2206976159ffb0d6fe5df873568d5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e49220e5f2e2691c563d54d15e804169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9da8463e846a5cf787148d3c178ab3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b7de07b81acf9cc8eef092acd8d3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b11d710f07d4581422fb019984d24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afb2a2258de8780534ed4d61880807173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ed3531b4526992c3e5e185865c9e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7176539b0c84174686e41770157fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6be388cbb8f54f41a767444f37c14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1663ec8db25464ba0d2a94453dd74a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef19845ccd95db81b9a4a0c2ff8e2e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b19575edcd4cb0023431c4709b9a85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6363cd5ab52845933187c624b24b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cde6d4f54ffac77ace8b274611510d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639788175969a62508972c14cae257b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e205d1f900d23440c61fde7aa7ca7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341a5e6c10ef9debbc5f7064599ef03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89aaee37ae783390639097fcce8bff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdd0be97e07d83876b2d9ef0cd6efc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a110f849f86a6e13194a013d6963d51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d7a376046f29724ff22727764642b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd372955288f1967e50962ac6ef0cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc363dc863b9d8d55764239f16455a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c974c0131ce059d5e7e8871d8e6c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beed442221112511dba6d0fee300a77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23892ede08f20f7a3df62598d4eed0dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076135d0c0706372b6783cf20608a44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97f5a080a6bc70a95eedc842eeefa3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95ca66cf059432a970b4be2370ef81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f19daf654fa128c421f9dd9e91841197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eebfadd4bda6f05ab2dd57f43686b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4c93aedbe5aa4b554018369ba0bbf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba2b10f9b25b92d347e80c45f12b4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0caba3297ef2785c20a88edf6b1cf4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d1805e3f5d135693752cc243ab104202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c378d0523ab3114ffa0de9311638402203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d53068f4027c6eca42799c8196ffc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9f857e574523b547d586cf97ee019205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562f207324a7080d6fe5d43b1f7a8ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208093ffe2e72d90a4ff3910c9e839b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3fb634182de16bda386cc62ba9974208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78318e275381df346851f7df8779327e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80145a619b27bbe9a61fd91ada50e363210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883c419b86c46f9a02b79a0482f7031211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62c7ad1b784593444acf7b59b3fc45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0292f15fcf4a4de35b5a2fb93b98c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b58eb93c1ea408236df58b80e1350b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d573ac718ccb15c5a3434806b8341215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720b9ad0d1e7d057c4304d26d7ba5d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f304f65c15f29b4a71f878ac7304e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad60aaa2b48ee24f1f7c696b7f8c52218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698384545fc91a02815adbfa4389494f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802e5c392f3cca97effd464c332d32e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb483ef16df5a64076ed6870fdcab34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9d6c1aa37be270acae7b36ef00bc1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb670fc98f589feeab8c194db6a42a5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d98a59ddb416dee649a70626e14c0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8661f90cf156243d04fa58572631d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad5e328742a9c8a43e7c1c7bee94f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1953af24f17aa7562f5a580cef9d63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003678261f4f2604a79e3fef5f4d0b5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a31c9d15cfc714c9bc87469e7e9988229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13ecdd6cf38143303fc8a79ee94b61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b97a0f00f614f56f7d66b755d4a60a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f45696a986bc9a931269910a7f1fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf75061e8247eb308bcd9594b9e0ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480e97768b6cc2d6b137bfee557fa54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bca2d5a33b3031b064701f65553860235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6336c2b84b44083bbfbd6a3dfdf5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6893fa91df821339cad03a60eda54c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32b9c7af40e920a714e75038a45aa4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df5d9d24e5d5b5831f9075b3298572239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467f46be3cec9fd1760ac80dbc4513e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4759b1ee705150a3a5e3b7b3cc019241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769930b3b5e7e38ef30053ca08b0ca02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04612c314354d7ee6c9cf6781e71ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfaa684aef40512aeb020a66693584244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a84844ca11ed6d27895293078f77c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceda1bf0a5c9d176a8d9437b0531ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160967e818784c22b4fdb0811eac0416247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06578e2b529276a8de504b850730c11248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a660a5a5f467a2648102dc0f2bc03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e572ecb1a8cdefd7242efb4d8d55588250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbec887889019dbc81879fe2db5c73d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f96e044896a42ceb3dab58c4e3cd1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9b2555deb864dc934a9b61d086197253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1609deb072082adaa7434b3c27e744254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916830d00ddf974a820ddac29051a1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98582f2dbef4680785be45f213fb5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636018ee19a1a972f390ce5e919f10b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376ca4efb2cef820c779b1833e9e2b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ad1e38c5909a8c7ee19d85aeb3a00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675689a54ac6e919c0f6588501ff21a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f5bb44ae8bd13e93285b7081a8c69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7437ad6e3c61268928ec20e8464e59f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcff7fbfd46d62d280f075b54ca045d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7b89af92ba429804d6ca5e9839577264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63240ddc8f7ed20f122c2ad8aa58bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f7551df0329d9a80ecd54cdecac9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21350b762a1e1b61d230416cc5c0c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d516fec382dbe1dca6f707fc6061e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274e99709b06bfeec76852a66209838269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0fdc60187a118cb0449e9f55638a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626de88a2e5e4df6bc8af6b529e7525e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5de39688b018f761d36abae2dabc1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eac2973c3fc033c9c3bd3480d0d018273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcc7b006004f106d0e936ae76a879f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d495264171d20273a34fbe8d152347275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27c602ea5b8dd65fd9f0e66758a315276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2e8ed2ca6083ef5babcca174c2c6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8fbb6b8bb4a52c6fb0808447a224e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df09a33482e668f9b016b825a4a777279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc164b20514a725479f70c1914865e77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57619b0fd9920de82854c53b8f88599281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72791bebe907f02feae32be951178008282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685828e03da94ea8492780bb8e6d804283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3d5c93fdd3374259fd3fbd2997feb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8900c14a52c2db6b557c9d37a657f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be6152373b84eff870641688d48859286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3c14bd73a82862042518a3ca4116c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552a9ebb82b4b49c922d5fa48d33066288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a768bafcaa6432d87a1ec713c0e96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2865af3a83c4e6d0cfc793951e2c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5e1115136f261056ccbedd6b0d192291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d3c443b839b024d68c99efc1e77de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaa66847c6d905c85a4b8b158aaea8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c299b33b97b7a34d944a02706e3b68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a94935d6ef479b988cd196344c810295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca350352a6ce7417b2c3f386e0158fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605254d3c0a08fe8f00646d8411b488b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c029a44ded2869dbf0eed3c6abc51298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309b3e045f728b9a319c84bbc5badfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a832c6f2f4d1bc16a8afd632d274b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc22d40ac7dba9e2646b904fa0ecdb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c64afcd380a82bf72d8ff9d58957e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569a3564c9e90bb9b4cfd7c510614fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620786733ecbb07855750f50142b495304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aae3cdabc7a4a7955b06d15f1e9a42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b421415726b1c46b31bb0e360ebf0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d09f211e283a9f9b09b90f94d38b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef9b3b681f4a400ecd0e07e8903812308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee2810070501c238249c06ae5b3593309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94873b147ae982bbadc48ec333238a8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031aad4741181e62bbe21ed132563616311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9437daa03292ed27685b4713fe1d77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea1d790c385955e1d83e152bdede54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf8133f2b5fbc3775bb2bf2bf96219314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c427c8a6396b184cc3bc12c2af54e07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9517ba48673f419564a301416a1e48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08d8a6e680940c20f5de60a084abe0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1191e4ed0f5836631f39cde800429318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dafc4410d605d8bfc659ab549bb87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d802b18dd56b407168e003de0b60d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a3bf687f7c4bae080a82d9fab99a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16923b2de9d23ae401bae77f94f6ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f087552796f6ec56384ddc4a0d1af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca888f99c4d04f9617d2f6ba5c93f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58d220374ca316b4fc200d723dc79d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2f5bf9c25502fddad39fd5207a20d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9b336485dbf132e55c10de1b2e214327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc8e6fbfb69350fe46ad2ae8a4df0f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6775ac6bcca514271494162fe85d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d236e7785e08473fd9e7035d98ebb1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea464c9a757b0162d72d83364a29a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608e68fca25d2914353b72f4b34dd92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c448c5220af7be2d5bc6649b0b0718c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2c35938c1385b2059164b4cef60e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c21fec3000df16e2f1001d4b200f19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439771cfa5a51a7a22b7d20f4cba96c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a202e07cbc08ea7df35ef8e8b1cf69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd83a5207c6c33430765257a6ce45c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bedf306bf40c1f79c016cb16df3870339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2234cfec8891cf1821fb8e849d3d21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f3741c6d2e0e288e703ab4150420c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9a5ca797864a348ace86e8bbf80a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2998963c4b1480b7ec031400269ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d668038f0c405941ce1868b6830b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62625fb501261143f9d8348de1691b71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38325d559a25396f009dd59edacef9a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a320b5bb2f649517f0a161ceaad39ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd63ac76d503647683958ea645de2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792f6e8a97408e372a149a7e869e1a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe0586422529ece2129270ce678eee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbb1c1580299030fb50eca2fc7518f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603367dc0dcf22d04fe1ef62330819c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61a58735a165adc95db6cebd46ac71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a066541497a90f2c15cc8d201e0545354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce0f40ab11cca8fdddee796591426a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896202d654e5e317c9c1e1d4da7d31ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04bf51c52326e405ff17e5d746af81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80305f5cc6636ea24e86e5f8f80190358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6903e95beae2f5b710a6f681b19f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daa265ccfda6abe3d7183a6d3a3a6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c29c2561c338f78cc6dae09372e7ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670042c39cb20408ab0100c1224d3f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf343ac8f3ccf1624c4dcbbcd22d16363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2aca803c6ab91fdfda67532b409579364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ac40c4cf68c6cb2852db3fc2b034d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26f3e20072c3ba592765fc8db025a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9f9ff09279e805621141ff40200fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8b287cfa829c7a94c0be54e1b02e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76eed82efacdc17e753328bef28cd65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adc1c1f45673e3ba77a84d25d46075370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feff65310991acdeb90eb720fa68c92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8623669dcd7f176b9d4b0f68891a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2989fd220448d4a70f50d967edbb20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb27a6fbd47276b1b5cdfde3994364374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc85d8b1fd9dcf3b557801691d62a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e38bb3131517d782db20cd79433b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78563f6908f757db516cb102bf10cb12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e58acea6723ee26d94d76e3346b114378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635bb8a87e1eecc44c09f640580cbc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04cc10f6f263aecb81689744306142380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbeee9425c2991b26de668059efa621381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe2dba95cca5cdf7e2c833e1e32931382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8631c17d4d62a257a5c38ce79104cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d435f042e4e655775e5e6accaa5201a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21f15b462a9b6f19f71e786faa82eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26683ac93958d1e6f687411f56c51084386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918260dda3031aa28b74c79218d724c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf52da850c4c38e8b18ee0a91d7b92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7a4d55bc71e02b8d3aa8c805e1bb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182595dd384cb7edd5a22d1e7d79365d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad793467f7d56dc216fe4a7b5f0f18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7874dae2fbce302906ea6cd59479f12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5519aaf8f6b4b0651191bd4622dd15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33459117d2407b0b4bb87e2f9bff7e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058aef2833ade1684e700db318be6aa7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d010aa3f4d8423d037ce973f1090c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73044bf95b32b75707647a4c3babfed7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a74facc9eb7fcbcf7914a5f5d14f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6b43e87fc92c336a1c5df7e2ff92c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6e99b641cf31d34eb84653a7fdb67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62695b28648e8cfb781b304d76216ee6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f42e16c1456bc07a1cfd1b0b51bfc2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8db10a639e0d4a48159ff0f9be9d81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e72750ffc2a692fc7ff8495edff9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60957ba1065e6ff93d06f702ef5e8b7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3bbb76ced6d842a86e465d2fa40c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1becdeec47d9a9d3ff0cd9641bdd5ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101b757959294aa1b77bffe9fa99bb3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c06e406d742b70e1e75ee424978d42409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49d8b331d031cd8e693496055c8c63410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df406fb83d28714d1f18f6a08840134411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7ea4f1cad0e25fec37e97f141e9dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e3bb300873e76d217d236f3c67e8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d7ecbd966dd04843e1c38c98034d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e9a0da734fc9d782940cac1d5c06d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1e84f868ccd79c3ad633cd7c0fdef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91457acf152a903bc921bb55f1da29c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb5b283e54c6fd0a09c9307bae7901418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacf3a909988c025090135cb0ef8075419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02dbb9a0106d6126026ea86a58cf93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c0bcb9429225ba4ce0b70de1d2976421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2ce8d50eb3db38d7703a2e2f3235f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e247e11b670c9acd245fec5c997bc5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524d315b6db496792eefff3c56e33e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adc6709883bc1958ed5b4ff05d7474425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89207f29bfe4ab5e603102ed049bfd9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ddae83d88374542acf262bccd301f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5a395412a9ede2f93ec97a5d8d884428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef073e65a2ee06cd8ec93671a90175f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fd4fc3847d001d1bb8df6096d6963430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f32add58231c211dc1aaee6bba3160431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0978b43ad9e4434c1853f60931f34b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce0d79aa754353549dab8f6c982408433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee4c9026e7f4c34008d6a6315fd44b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918e72550bd5d1c9ba1615c0fb529bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fbb54db3ff753ae0e6d47080f1b0f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96085b82053588ed52aca8b106a67333437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e29deb0f6a61653413228e96d0999438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1e2a84ef38e7956e8317f4a85bfed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc17414998ec5d3b8bbc8171089dbd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb758117b22f2564c3d9d591dba6ed43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a44388b03f2260d1948301eae8d276442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5318e624509332927564d8554a12beb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1349097503ccc27aa827ba0fed734444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49352694b8a0350a485eef35896f49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31355dc4e008579d9fc77dc50ec211d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912348f3883d542a7099b1e9b9e2a1a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f09f1ae13604886b13b312d12f6f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534fc32a44bb0e255df5a2ae7c1421c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8da0a5752b2c8b8da2a2a9ff370935450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31f9a62f651cdccbb5b96cbe69e6f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cffb209241fbdc0b057b1f4befbabf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aded314810733ca05d1c38fadea1152453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb3ad6266c3e86d121ecd3657cb2df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba9aab73224584c35b5654bef09b2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da1e20cb8d1fb02628511ca913fd19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d896abbafa09c9cf12c66845d7cbef7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec76210877b3d890b6966eec6fb4c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472f02df2f563ba30de5f7bc2ae98cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1040b075c30f8d89ebd7ccf160b2f91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cdfbc33636463037b1811505b6abf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5559d52b2736e0932173eaee75c4329462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4119e35b7dcc544bf5d611c7c88c8c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4487b02d97768080f9b705de9edcf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abeaa89f3831165d1eed85b20a753b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a1d09fbb160c3ce92e0961dbbfe9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621f43d55b98f1b18baef9c763290b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9057c3a9aab93552aca94b99805efc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3d251f0e8c0cd96c39e5d876de32b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2ae5a2c39f8204849fbaee1c80021470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84121f43fc5e6cd05efc111f275d6d5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6365efaaf27e178a31977bbbcd0a39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30024a684f29114bded19fe2f3f7f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa563c4f589de737f8f7ff87795007a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908854c40c9199f47069c0c935f5c04f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf7a40853aa9fec99c297343d794c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4d83ac310a1ce020f7df83dae455f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9d62ece782355da63cb28cbfba8cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860ca2f83822e2b160aa0b0a1fbece5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb71559507a8f53931d8809ddf1846480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82afca48e137df977dcbdbe342c89b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7720ec1a73735260c557f91e93f59b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a60081051305a86c633c461750f76483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3815c6ae82c3c4794345b525ab3e033484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdee64686880857c6d2edc671915ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd7ef1977ca65cc7053605aabc4c27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cb4aae0fd7e78acee952b1324c512487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02a8d2fc487c9183e71f9557584e63488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b8e286a275eced618f4f334df7913489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ce369e26f7825df5758b075ee3bb1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c89f7e4fb0d938acb711fe34c3321491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a70a409eb13568c646d025373a9ba2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd68e3402f80b76b90c6589132ce25d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285bcb35ac4b0033fa6e67f0b5ba0b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13196d4049488747e7f40f02f03a76d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163576bfa390c3e62a571f972197a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac17aeb58e6c3aeab454730c13c6d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce242cd3f34796a164ffaa3adafbfd38498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876af79c113d2dfec50ed559c37fb79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afad39cf15e6ca36a3e3e2d342d233a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fee7b36bf83f09a4622b35917c27a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a748d6ebc37ffe6fc2cf72fddc51b8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5334a9b1c623bad15b9e905936112b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb09a5c6410d9e0b8976ce30be7d5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d62f24772c64e7b6e6abaddbc9bd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0261f0bee6516cd5b23198bb5b6f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe74738099acb321e27d96560fa82a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32759cfae5e80dafcc1b98c9826d204508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f6ce9934eeb142f06ee6c8b22f0cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b6c4e0d891f0dc9df67b249e02b4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb7d93945125184d1c53a63ed5b8e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56de1fada65d2e417e83ccd906b15e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77ebd90e009b16100b2b91781be2b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820a5f70797341cdbc5e8a7aff92c38514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051b9e31093a3150fac92df6860a724515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbd80fc3af700fe2202ff35604c7a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1375bde4be9e6781595b890597e3e87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac00a3907dea66d68d29a979ec7d9a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb445d032e3d19ad05fd839771ec4f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ad5a297b924ad1c785aa3fea82f52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867f1b1e1b949577830caa89525dac0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcb208c381a4427aa5995dd83998ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e95c95c1ebd197b6326ece9cfe83cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ad7880be4f1501c910efe742330ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55dd81471bc1e420a8fa008049b892525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ad9893c331f776a9fc115733bd090526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1c33d7e1a7f59e887df0cc56cf446527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb9048d5b7d1038006917acdfe3e73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda0a8ebf3723cc3e6e364f3d3773a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff9d44f9bd4abb95fbff34a03bf482530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199eab1525d352382af3d20eb0489de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5fcffbbd5c7b61f4a917620bc0d70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565791d234de92c311bcc5710feb74d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed28e15af6eab36a3988bbea1dfa2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c663482155ef4af19cb69ff65dddab4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d6e19c6e1233f71960489bbc1e5de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f43deff1d95c37fb0514cb00fe346537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08ff1e98f1eb6ce600648d2754484e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4529a3d9b407654457ade1d05e2eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832129fedb916a7671bc3c0123537fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121f63d9063247b013ee61d154eaf71541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9222064f78a4e847a63358a5d6e9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b2c7242fbeac823876fb0caa177e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4053639d2997f601f3bb46a18d1dc82544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31e454fcf09669fc0c83d5906ab6ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38f11daa49acfef20f7296ad061a02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d213073edce1cff95892385c96d2812547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03340c77670dc5d2c960102c983abf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606efc6249fc7efbe4b21570309d0d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56016731958df1887e93b193c3f56ed0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861464fdb8ccf02f1f295d61e0e9eb57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f04633972acdda6e91fd3248e5e33c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4d645aa1751cbfb3aa9f3dad2c583553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e89fcbbdbfbce04584eafa80703b67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6772914e3d4793103391687c883e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2b266641ef05c029b57802abb959c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b7fb4f3e1548fda61cd32e115d833557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1803562a47cf36f6efa9775927718558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68dc1f67602a1f9deec0d9e79302c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e604579a0c0c7626aa1481d4db304e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f42e85b5a2cc92a552fcc82680b08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035c3c1e0d8060daa3901e90285e02d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee242f7c6b2aef56ebf3419301184b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb8fedf5d81a77310faa36effb69c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974c0fa66c835e23ad8aab8c09aef4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8e485f93a9dbdd0a4faf5f13751d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d1eee5c1d1dfc1909d9a74db3a699567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef364a65167e5a52d6a2143846d71d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01354ae350f1d80448a0b4aeed0bc6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8519a82207fdcfed822011dc8a846570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e67566d7f8c2aae1e764dcb15231d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00292e008dff09a4371ccdb181754a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27a9da659f0048e0095f3f0f7147ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e093b7ed3ba605ddd02a58e287029574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa114831d02557e561eb96ee2971e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57857a534d2068bf292a73f2feba9b2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65c55a9e8fd3116d419a2ac3b0b0ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bf56526f8c74494f9227178fdd084578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feaafae41aa6dfee029f7bb34295ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add93289fb9b72fc9383f09c8ad8528580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc44e4dedbeb8f41d8e4e1341af4f15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14c24377a4d64950114a0d0ff7ace2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6428e27c40ae735f920019255ec55583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a09bd67c9c307915ad8457952c98b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3484475845de734762ad34100163a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b32a7a28ea8b6eac24fc6cdef6fe72586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e281810589a2ad6c4464609c5cad508587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2de6220e77b0c42b5cfefdc0fe4b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c51da3adc04eb670aa4b91c4022372589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db478c4d858b36bd2674a919329fac2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad470fa0a49d9e35ff3fa3feb2cd3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ba86d6dc7fdb4188bc49ded1e857f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94540d00bf1b81876f57750d37f82d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99043b41b95f3561b283c35be6a96b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be40d5f5ac88c511a0b7274d8355412595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33acaf668447a10a74c514731d423ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a4b932b88fe7e066e1690a02c950e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb14ca512f0306823283c1708f6ec9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1b769b328ce3f0626d48cfa9b1582599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869634cda1eb4ea916fa66809c401ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed0be5153d27fdb09636fd11359b50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6377c80e5d50788cf228b29c6ca1dee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6e199025f7d8fc30bab8c723ec37d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1122b8f33a78b2c4bcb1dbd4b10080604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45915bdc49b48d03aa2b3d1f4f4d31ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d558f1439fa13354ec7c87ef05f36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac7d6600943d53a4067ff3697c298b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591827258ee705703ce08c14bb2d52a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad602bb40659a0116b7aec38d750100609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cce4f9c2aeb2e596facf1ed9ada84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12202dc9203625f490f9a4090f093a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a04a7491023f8d20bd46a29eb45bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523ee4a3a0bb883c4f52deb74f23aa2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078083b4df22ac7548783de23ab56ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802252341cd9064965067310bb2acc9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a647e9ff59a6c9f2d1ec1d2b29e9289616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aee499d12d0aa3bebbae3c37bfc7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ca0ab25ea09f6ffad6127aa070ea9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779fefb9435ec8730a23bf164c35e39619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0313bfa258df90171df10b0f98678fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aa965caff0a3ca6b67a0144e39d43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba80e897d6bc09e6d578f39d679785622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f36ffdc9f410f746b13b10b2e9253623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217696f6dc76f0016b140ba9df234a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d8bd305c694437bba5b3a95fc571e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61eda8da73f0df40b4dbe1840b2944626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52416e0a90d42104a01a32e663d7e42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae2bb12ce233b613a931a24179c767628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444386c6feaac8a3d4d2eeb5a748431d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3db38343c996267a52793cccf234af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea5a2224e5cd3539dc88e150f11b54631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981dbd52424b34323d73f9e9d5a42b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a9e9cf920854fb338e4db156a1fb4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be26b93f2d009b2533f3c05d4a5eca9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197415aeeca42e14c39cf6466493ac6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dc3e5e8083d4485cad8b99522b252636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca425449a46047b0d1ba43c1b6162454637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784500b68278cdcf213020360282ac64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93612848f38caf79e1b5dd769f9a60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535079025ecfd4cdeab611548c0bfa7e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc501856557a5e55aac09bbd764e4baf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df1fdf7dddf84c53cb5a89db6a89c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdce3ecaa0443e2e6c35d0f48b5fda8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8cd662b8e4dacdf2e59d6a9b609cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587bbc5b176dae34960a0056761cf07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6190d2d01b64fc16b2b5a6fc23f4fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ecc8f56029c7c2d3a2b119c252e7c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554e26a3562eba0601dc54f09c38a90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c74eb9dec7702b62611e2cf4aca321649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f16cbdfbf9c6f281e844d97e56a758650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67f9e18476747802be9cf6953d9491651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba2782be3863951acd22215a4568ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d11e39896d240222bebd2fdd396aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b043d535a1ce28baa4b907ccacfb423654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dab5e0914c291abcf6686ad7d5ba74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84e7f0dc3b6a1760ba777336b1f07c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a46174a6c0a75595bccd53ac084cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095c89a43a6b458272bdc9613481879658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125a1b655d5f8939df6402224eb184e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2367dadb6ef5b3bc0e5244d3f347f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76c93459cf2d046dcfc5aa0d921c4c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713440d50e1d845a9febaa80a4082376662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ceef8b2b92fe89aacbd7a0fc4f12a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21792b70ec72a795ccdb78feea04c16b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c94e32483921b5567f40883432faf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd624f90ef3673b7ccf104d66d80cc77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5a82ebfb6d53e353da1ead4d3c2b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9aa74e4bf958f72c920207a22b577668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482f3dac3c117bbbb1a3c321d3a7929669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d7b600cf6c14e6978bc4e1cd42add670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a16fce905a9cb6485c71c6b5e5b741671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d397932509eb1e506ce66afd900b0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cddb39ad300fea84416a813c7970e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab8efe3a20f51ed956f24ad1c78bb9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36176ed3795f24aed0d3769de647f9f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002fc801b7f5c6ec2dc64e5eecbe445676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97e5adb32dbc4c7f739abf536617f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f67e3cf33b97aea90304f8d4f6f019678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff84265f3a2905cb74958c8facc498679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508621f10165029ba6a922ad6103736680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f73040689fb3b556ab61f69b2f09b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c9dc7ef9d294ea364c2b701425dbc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6e8da2261dc985c9c309121cb0de4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bef4b1dcf47bed110b8166c9207209684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4839e3e5ac2de7edd9e46ccb9b732d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca130df81b427d54ffe5b6bef27742686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce066d5f94816154cfb8a1b81ea394687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba26448951214853f14ca30f23f219688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdd784352cd117fbea37317fa8be84689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf1f01c48532dfdd080124259c6627690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab88fa3856c301bdc577f046b8e96fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9592a81b6fe0ca76f1c0c0e8131886692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c676c331f724aab01614635368690a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836efb95180d500c066f78739dcf3f9c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3039a97f614dc2a406d60edf5b2a3b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c8fa25a34482b05305d1cd3944020696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ff1e94cb277488f204b80d3ed83a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad733d2b9d132c85bf41ae5ce00e431c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971dca864d8faaf1c5e4a57d3cffb39699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae3bf345ea9fbba0a13a9dd89db299700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b57797f428ef937a0dbd24407e587701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83340f5c24d2e94b179ddf8b707b9e7d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82736a893458fc8512b12ec6b23237e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83be689a4bf4930f0dbb554e21f233704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab757cbf88433d4a8c74ec962fcd7fb4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee3689155b9e1c518cc4b46e268c5c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67b8c784be379d73eb75030d192e79707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611d7aa46ece41decd83bf525b503a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c996f80331a0de45d842064df78144709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa1c7497bf9766394b769127aa63c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5ee871d8fd3b19783d87b6a4a9312711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3003c91f7be4c43440953677c5a08de712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126f829527d4faa9a4c356dc2c2449d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93617fd5409b72e64ba5e18b80e3a35e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1745ec67061571460500f5aecde483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a509c8c0f835eb32aa7ff83d47b08d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403d93a79bc8ef3e9f93169fb2fcd8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc094e76cb2c3af29d09379aa372c5496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b28cb85d532f46b48f69a55361ce07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253df156cd49da6f85fa3013b4befe678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fcc74f544818ff116bb58886712e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80185d5a823d5da3f8f894b712d981e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9488fa2b9e563bbe29f24832cf8cb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138066e7dde91fef5463d1b2b5a939a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d75c8d5534da17c5bd4f566817c0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f578bf5cae6b6ef5b8c1caddc1ee814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb602827514b710bc7777ad2da86ca515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491c3a347e91cdf23931cb4324ddebd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dade1b86114499abcd7d6dbeaa9d82717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125a9f11d26e23b5e37013ee1a8413718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aed238bd66d47a21d39340c0a0ba2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02afd41ad74b52ab39c71ed2af119420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cddcc2fa920d4ec10babe695448b5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c23f7f99dd2d62e5b3ca1eebf5240122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816a7e2a7714d635a2d4d0328d882b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2806e2143aee824990d76f5bfc01924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ecfed5d2fd1edb9a4573d3c6072fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e8c85a7eeb6062ef72695304ef8b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1acfe2180ffd0034044a3444314dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c97c5b9ca59d082e9c2cf527ff4c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0c1f81155378ee8abb6e14e1c5dc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63681cb5e1e16899bd462289ad543c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09c4c03522985ba7d443c0f79d5ee631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb3856d672ab3f42c58b8db33fea5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ff393e092f106cc1ad28dadc2fca233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e42f9d924fb119bae9cb5210c7d42534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf50d5e9eae6e4e538f1189088e477135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028e8a74c8274a56f5b05ce4dfe53e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721beb4917cb2c421a9ad70898909a4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd792ea0bcc192e71600e2daa1e0d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f72386e5a9cc6a23c330d1fffd3f4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482a4c7e0b4c0430bff2249e1123ba540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063bb3cfae4c9e141d98630b225f4c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6150da5a37328dbc4f08ce41b368042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735f40bc41db2e4fbc5dd267837d4bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92d3d451239a4c425b13cc6126904b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26ee4b80ba8b4b8b80194604506c6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ce3b964e5482d7f511ad98a8ecae246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0e68c7438e7fc1ee72a2f1812f98d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5311e340f1b7ed32a42b0a3cd2d18848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764255dfd6ca0947e06944cfcf512f0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1c327cb1ec0c74be661b083badaed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e8ac59dfb72726f15a15db7d67e3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77355ac376669a4f8880ab0ee2eefa3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9c1ee3c01fb8accfe0cc3aff857eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac15b9bd2151a48ca5d1cb669f4b09f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0737365dc6e241bab044a40c5e73455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b401579f436a57e8f71d86656292c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb24e5b3c9aab31807c11c1b93f014557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e9259ed72dda055e57bef53aa647858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5765e5d333ee932421249a468e08d8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860e457f49417fea66f86e0225d124660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61e9cc4b97741f58e5a99a10bf351d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe60dbd074761eea85628cbf46c3a0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501c66f13f5333e170570a289be602c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a9f71e1d152d0dff07c07c090b06b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ce46d7c2d54497166f1d237d81b6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600e35f7087866e3d26360e5e49a52166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e334c4cfabfc4a57e582fca8e17dd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cc25debf58bb7f76b9971782e21b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f7738ed1b6ab811fcb8835b8856b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318bd7d59e75a181a0a099aca5f671970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbf9593ab06249163a6a08b8eb87d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e70f3b31141ee06e5bc722f97a06b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f17621553fefed15a53f41777d319f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc99ffb87898d50a56712392965e04674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc649389bff9a7b15ae3f8e2e8bd5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c19c5fc114549acd0d859db7860fcd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd49c19cc80ae8d4836387fbc8c1de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a0b3dd111a4405f30fd529ecdd02178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6b8d1d8e6c6af0e5e1efb37baa2f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0e1a8c7b5f9866d3f145acdb6274980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21a810cf76fa62dc40898459ae513e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d39e2c9f15a89b41ba600dd25feccf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb34f30974d4d2224e4310db6fb7f7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45615cb0c11e7669331c9f3e03f9ca5a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ce7e200b78917174f2a31706641a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaa5e214dfd86c562998c245ed671986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c32583db08395e958acfecfe6c9fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e284a556f473b0f185b5a1a9f3e5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cbf0b5183155e88ab59417233585e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3284e8c0e63b1c0402c6eecd4e8f0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0d9527fac51a85585658b0e15d23991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9245608183dc0acd72d31027f635b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1035980c565759b6f11dfd24fc0183e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d42c20def91619269551ca489035df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e33552ab2f265265c071be26a1d9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6d4cbbcabb57e8bebcc51652df57296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a77c11659e5dafd90b17b7fc73ecc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fd2090fbe14444954f0f496af7a7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af1363a1f74209494a04be4e3accb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634152b9143efe1b22d604e8c471cdb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099ee299f22e11c0ba13aca422b8892101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073073e48ecff45209249658c80814e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17cf0d5aa8e25bae51573639716c51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9aef95a652004eebabb5ae47b7b04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eeef7b1a4b5df9ed6aa52341e4ac8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25925e9c51e62beed8290f869daf499106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39764243531ce3cb732ec22fe11fea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b69e51b453f4b3b8c89e2f2aa6215108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee12a7486b745e150fbc088f8f6315109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15056330326ab1484d0ea9a0cdc9924d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29852b2df4bbba5084f684339c5da0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9321b62e87a01218cd9699a2a3994112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455d6bd87e332efb51dc98e34893fb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d1aff46e321967966e9cbd351bec3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1d4d88a153cda90be872434c8bc58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57283f36ca1e3351e9fb9e13ca526bc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48685e1dce543b523d1a4c76f242a6ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b773ce3c86535e66e5e7f5d7e60f10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786523813a1247343aa7d3ef1a864dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0904107ed138b7293d66cee205082d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2c2c5f58d4681a7076850a8a060fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883cabff03d61654e0530b15653c0df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288ada7ff3d2f88eaf7006a494e344a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15138ea4b3608c852dc403066559ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388699b4553a3f4da093853df360c6f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6a324be6248a8db560abf3a5f4e27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e4ac069ecaa3e0ebecee3095443e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bdbdf7d1afbfc2ec5e95c0f658409128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295c8729e8646eec9b454ec5de316ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f34d3eb75383be4a0100feecc8da2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17923f101b6a92c10c2224bcebb5b89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8b7b1d0825749521fec5bf52654fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db893260b43247ab647d47a59a1b59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f19611449e9b9f41a4981abd0ae4dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29701b03d2b591560e9f6f00528392135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25c42b2491a45a93d8206671195095136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af12733cba7ceab59d3be634c58b23a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d521bfdf6ac0fc035c7704bc88aab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee08c5c78c28251a2a8404f280cf2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ce5380415f3fb946e796317b29369140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62e77073fd005aac0ee9b184d682f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f709f49c5edaf67f3be4b684d9cb4a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b148fc00630fd0879024e145d35606143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a18e48fcc407f565c195ac8f2f730144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d736ed616ea7fc3e0bb48ca8dc96b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b50bb82eb4c760669ec29da7912e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4327daf45316e8e8ad994c96f313ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f81711461bf663214b09f3ec7c027148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ddd7280bec73580fef6e30408559f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c65c36ce6059fbbf14db56bb7ffa32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69577256829aa45895aa49e076246677151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c277eb25ef79a044fc49e2e30e59e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146687ba9ad4f565e3bc7faf1e917312153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b3caadeabdc62f1e1bfd5f392b651154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da540c919318730066bc21d7d9216a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad7f3d7c13cfaf470d7256fdc27909156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adab0e417a98138d360b071c3a8b9d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db96bd6bb275f1c531b054ec5818aa7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196e48b981e864478023c842a7b9928159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46c05dd8464c06e830e888a1ddb924160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57a28877b631064f606d26b19ea729161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de04508b69370eaaed514742f74063162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd16227caaa6d928dfdb9c076f3db36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54946ede3425a45ba0ba097c348f5b00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3378525d2fe9321755b161469bb81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1652f1ee21ea987bb600a35ac5b40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570224e74ba5e0bfee6b743213688eff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08e9f4c58d76b6c09d934522e08549168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa50ff4980b0458faf185d829c036ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d19583e802be38a15ad8f250026f94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860d1d12df171e95a3bcc5aeb500ef4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057d28f37fde4ab1c79d325ee664c78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784da6cc8034a8d6d31343cedc69927173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a5a4da3044a8c34424edb9ad4a8c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4a5637c6b6854533fe0cb20cfe03c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba7e17c80d7dcbb74a4ae8732aaccb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc07f26cc38672f7c528a955b85381177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dae5a0d8024de897c2458fdfefa399178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bbdec04c9325c379a4cac847b9c0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cab0f6fff3a16a40565a3662716f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3524fc2edefcf38f68748dd6b4afe5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb747d96a0b8e72e3bec43a49eb84586182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff45d8f08e4b13251a1ed1077c2e7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed134767549931cef65e3ca1969083f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526eb5691f8d9b0e10017af22f1aa48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f1e70cbf584faf4b7e6f04b50e978186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd354d8ed1120c319bfeb24a0240109e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221fd963dd5e400c7e95a9ecc00b068188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cda80dfc460aa4f79b8e15179eced0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbd494a8743ca1ec2512dbcad7f372190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6135be30dc46ec11eaed589bea862191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cd38d3671513b148bfa8b25d194f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38793671315f99b62659442a07ef868193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845f122c652bc37c45cc6704f4ddffe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098b5f9d1425249cee925e56e02976e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c32be7db2fec2f8b9616f7135cb98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526d54d0e1567b9a8c8b48f5c745f0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f212d6c010990166aa870ccf0f8ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5377fd6bcc3cc712c189f0524432f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3037f8c3b6957ee4535479eb669ccd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a07a2dc3fd3a49f3a06ca7b2c54a18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99a33aff651d5838b44dbd8ddb5716202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3af9f5759bd5c9d4ba12225883be72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dba8bd4647f3eb893a75acf5e563ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914b804137faebd0208f20898ff45a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b335d943dee71b8298690233c17d762206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfbda01b9d491d2cc3acf36eeec30a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce1276db7b6e47ce00c91ba2260226208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22a559780a179f305fe5e82be5a1cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3132ab2629f8444092426143189004210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510ad059540d95334de12e4cb0d86a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc570d2a0fa4a80af2c4d667eb88bf6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d93aff37f13e466f4e07a091623acc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fd05c34fc05d028a31390dc83d8ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be09e2ef1375f6e4b5499b04a38160215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286acf38adb20afe13376af835d86e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39520d5fc28c53092705045b473712b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16f4797570e34c467d1db0d310b6b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001985713d251f357f890531b79cd8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770eb6157d610b62eecc265e2b1dd9e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecd5cd4fd0ee525fa7d4f3eb3749b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976c6b279a67a833840919547f93a07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4488c3ef676e8fe4dee4016953e5631223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4d70bfed53fc8f60d6541486882b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303a9cdcab0207790a6e093850d3005225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854c4f5842b2d0fefac69071fad4b62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc541e08df3878c4ea6c03556ec49b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6579e6403af766ed23648678ca56f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef382003d757c62617c339df2e4fb2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fda8d02e41ee34e544891d2ac1b9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cad42041856bca7b96cbe2a86a3b65231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76798a9b0df18b41e0be4156c3b063232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d038739d3e794c103fcd4a2b08b1b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cf2fe13b8923f85e7b68e4098fad4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f26b05296e7583090a130b1496531235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9712632d252dbbac46d3e501d4cdfa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41880221aa8e87ccc759d5870401f37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f171c22ed63b58cc1a11dabd86b24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47856a0b8e2902db8689671fdda2c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03563b6368910992a73e9f0a023a7d2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c225d645ab683db86e9f9fdee5b8de6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92185fbcc41d2042e293358767cedef3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961411e06e90a6e5224e28b214490588243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26da139ae387967a08f7f01f2e4daa4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654210ed2bcced416b75e09ed617ee5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a6b3938940f53a8e4a4d34e2403ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2944601b2c5728a69660212369ab35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd392be6dcf36d14412fef2f0be57f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccca7416f52948c7c360b2dc5215b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfd5ecd0cea1c20265369669d69f7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9e59aa4e5c27b272936df936ec6c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7378acf440233f81e3251ce148062252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97372889461afa3a5fa36fafca7b8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bd511da71533ee6e5c51c05979864254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bff9514918dbea0a4f7729ac0485d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d572163a3be704c20e47e7cebd458a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24533c17ef3083c046e34db8b1fc370257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9190a0fece79ed49f33ca46abe4b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df786325056880189cd3e90fb096d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653d7725132cd0eb922593e9fec5839260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdec9316fdc63ed5b18df04e99e26a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda1ab15ea72dd5e9c4aee8c958f058262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4759bd5e6f56fbd3f23463972db82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74058d26b7a6b22df91aa23042acfa6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a8152d943aed2bff3ec6bc542d3f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe06c8e375202805cc0e5ab9294e19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8938722a0f1d36d5561798470d5ac3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fff4b5b32d53212ecfc6ed92993eef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41851e59d0cd35125328417dfb1d95d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6b086991e0c87f2ad8602490cf43c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea24f9169b1bf59df87d718a2f8ba2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff85ad27ebb87fecf4a5ff35fd409fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fadc2b43e6074b10112d8403c6d74e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e23dc0deb513b5de71ebf97760ffb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61c347c059db2b6110c099f1344caa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae534aa2668d5bf9ba7d212d36c1d7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c1071acc73487f021ee16749f77e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea9bfb833df44f7f528ebcb79e4d94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045fdd4093f3d6bdd1c32c072d8490f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea884d630d9cb8de420e61a861956f10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04135183034ed9c6c19674af15a4f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235e8083722653e3212a31ba533cac6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd4f7d9589ae8df3bd181458d393f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47363834b7f84abc18b86e2f1fbad57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e169cc63934c4e05a8ca3c4f75ef1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cd5f56600863564574c1074e45c4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278820fac3d2f721fc10cc1f622cc31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032965f7d432c92fc312621daf3141c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed37f23ccfa22183838c5ae41f0444c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1360703ec41b80a60cfbbf0ffaec45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5cf5f2cc7d34036325695e4ed0f11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974f16f142947e49f60a8f9b3ea10b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ee9861cd4483f94e65b3daf30ea18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26049354b2e26c3f0f2dce231f3966294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a533b89eaa008efd73f20945dd427e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9bf9f22da47fd926412b909dd1f02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2874868a0a33644dad72b55b60b79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72829f376fa5558c9bebbebefe025225298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8f9bc3798872539060819dec776b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fa25ce1943f5daa8eb0e337f99128300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f018618a9c81316d89c2f67821d638301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224415bfba7148444f31a93f12e752d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeeb4b3386d12208164bbeeabdc3639303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149a5a8c3952d804e21e31da84ff31f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4f96803c0fc0762f87598e536f648305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c1267e0ef0f4fb97bd544ed6fc149306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd830ab8f1592a04061af7c02471ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a7611cbe8a064698df834f0db472d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d719538953deb73a7c338b546c2dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226313b246a2a1563bd0661c4fcc7ce6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09986eb75bd39785a06868d1e69a5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6ddc5eb78e17a654f7a8944489e3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986ae1d3a6a948ad3d544bae8127e02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8d8d2687fa65c2b353f929edbf525314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f67263bbcc780f110781ebc310233315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879945fdc9b015eb18191169045c0c66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15b3957c0b4a023cadf608a946b7a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aa1c6587ebc4f0a4fe2c09e3c56f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54b6e3edca4cdeb696ee274f2f6291319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f656910ebdb0b7bd09eba0a33b7f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53599fbb3d28a0004677eb84ae4f5ab5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99703a8c682ae1718daef0683976a94f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf412dbad5e18a78fdf49269d689f0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607e8a18c4c31641c6d1c6f90924a8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cb7489650272cff742e1fdd375015325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f407393f7bcbe2c0a068a2361d767b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf614ef00268e1f7056976bd75999e57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3af00063edffe1718b56889052b795328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fc04e25a85812e387ba7979e07c21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06152f319f7f2b4d7be706e6d89b616a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44970d4507cc57168ef97ecaa1dbeb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81c2681cd6408e0106b8d3e516007a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc395b97561c195ff5d8504ac399b203333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44655aba9a39dd0bcee0709d2ec0742334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190520b0afe1a5e5e4abeee73538931335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eef1bbbda676ed5bfcf1cf0c2dfe45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689df10448ddfdcd0357461064948f63337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f0a4e3b9ad22cb42953e0e594935d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64dda0b0fc1ec0c91fd691d28cd027339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b35e1616ab4fcb0ec7bd7e9caf1785340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4088e2f0ed0b6c87f8c61b31da5d1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a0c0a8fec8de120540650529f8a3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3beeb7ae23795a6745b7e9d93d6c1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893be17e20bfcec48bb1bc3dcd1f5dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4ec8dfe23d4b3f8b819c92eed6e1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f110666cc2447551fcba05fa100791346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cf0b85b8a5bde416faa8152bcb585347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3075ade1afc252b1d2926470066ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedba3b899f5b9bb298ca6bf9ef3634e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d797b5d7cc1de7fe8b1cecaa78217350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f51e082c4e38e7b4deecffddb6732e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc45d5c7b2f65144f73eea4c8775af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962cfeaecc0db3d72e5a67b049573a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41125c276693b191b6a98a7a3578916354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca648d9ff7549e79a4c257cd7f18797355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb56d96850c9c696f997642fb2ff99b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def974a84c19bd8a833a0c9b195e45ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabac0bacbbf6dafba073cb9c67b2174358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032214e92931e742f008bf9a17988189359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d4036d39621f3d393af92cb6f4030360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e30ed3e845bff75344b8412f43e0cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113245c6612ae4febf8e8c1d977bb6f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533089ce3c8e20b83684b89ba66b4cc9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc9ffa6dc86301485c4367067be990364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345fa507bd499825be33a4fd4489a16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9625e96a3ff2533484f6c626a01646366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18834beb9563a3bff33a839cf3ac4198367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804d6bd12a50f2b9cdfd846fed23c18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecde242531f2265679c4f6e33f5d355369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10508b57ea0d59bb01beb132b4a711df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9dd995238c645d088ad47541cb8ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2826d75b93e7dc665c993950b24b676372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59883248926bdcbe7adb20c8afb6e1d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd0da8ba9d07c6a4f2557ff103fa12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3c74b7ae9c8565fe27b3c43825fed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc443b99498062808417cd77d615f37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0af800a4a3455b6ea24016e8da6536377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad416dc545c1daa98dafe0d164510040378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86268bd4b16f85e6e017ac74abb91e52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e74f76c1e05cac5530fea0c2d7ba20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa79d74161e61fa9ae19871036f296381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e84a917591ca705f8f93e2c2b2f54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b61f95275667b893673ed0959cba9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924ff8c42b738bf53676a0eaf1c3c35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf5f589f6fe037428e8d2cae80aac6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fa38ce3883a2dbebe74f3693b0d2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd23ca551993844b33abcbe94018424387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcca315c9af385fd6327c8d9b1d235388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c5af3b3d5ace302ca61fe7aa2544e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b15785e31bac03678469c5fe6dac9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f958543b953d6f0d42ccfe03f13d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb344affaa2da0c8e19753721777119392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2eefb46d061bfde118f33bf815431393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df3e78c5e7ea2db1bf50b599ee4f25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78beb2ea486767df00e8a7977c3862e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e589849fd34f9467ede01ac1f3a7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4234c0235a4c1416b71ebab2891c10397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65802ffc2fefccf836d7888726affa66398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54313a4a267cd61b7dbcd1e6d1d3b81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada71459c81b67e1af7e175c930e4919400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a88142e2d9bf8e2fb942e8147a8384401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11954ee1a407dd944b4aef29a030be25402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cb866471f6ecd4cddf6c69b5343a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867b597953e3760353842fdeaebbc95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807eac23b4bf7266eb297ebdf1f9d9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058571156d70272dcadf86674d96613406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6107f2543348940a203c7bab1a767407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fcc1d3f6daf103da37f3e1da7073a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd076bbd1f02c4e9043491e3ca79618d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ae5d786f64d9850cc8c3ede0a6cd3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f69b82eee9af10d6bd51f8cc7c7fab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b1bb695042b6c037d5c3d37194eca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ea6c2aaaedc223a83e9d64d0ed274413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b6822fc7f37d481b14990eac9828c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62324d87d56bf1162e42a027e7117833415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4a42219bf280afddf5dcef69b65bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0da022aa8d143549e54ccda31b49e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d2428a9f6c7ad65e064968801c684418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e4441bb7a2581d4bc12330fc8e799419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f8709a56c3eaa679a63bae4787e0f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998b707c947be11c65d4ab7abd5cc44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aacd279080ae22fff8ad1a4f7854a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd6e5f88b498c0d3cf7a9da8c175df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a0ee84ac3f0e2059f26ca0fd75cf4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d93eb9b878e6464cb864744cf3629425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e7d634c7b91256bdf4533d6369bc0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601d2bfadef01249cff205433ac2bb2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d6329629d9a59dc35b062402ab14c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb11d94152e48f9133db8c86bf07209429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fd2f68565468d9a63379b808f22a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4de3eb226b3c6d4d823494770df473431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114049247aa96efe74e48c38e1b231d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcd217d6ebc02ae699f661caf516bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3a8648fed646519441c4dd2899891434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11634418ef7a8cde9b990c8dd3c5df19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab263fd2a288d65e9b4c31f25f2c00436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f270d0b50e938375cd7bc3f44cbde437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b64f8e7870e5458fd32b90e544f472438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432abcfcb3603a1a1302bf981126c78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2e28d8b5b58f40f633af2ef8d5dfa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152328caa30dc791c3e69cc365415c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba823938b4bc0147bc8786319641224442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149eac2a61ffd6a5d5d8791918618501443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d616c5040f55652c696f979cccd88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d9e9144540b539cbf4b1fe703e37a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914a0be2987f3fbaf10e45b9a8f94a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97422c19646135e99f8ac15e8e540e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f5db3e4e81fc4f1daf64989cbfef4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccc3264d0aab47159a12872364d1ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad34f709bd5ec3f0519313ee85a5e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200531191768cf6a7e4ea8e9544887f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759d759e9806b5a223bc10bccb4ee79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfe1b6ee2c28b1c788d885fd541a5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43ffe6f43f649c6dbb76da39feb7e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4897e8411c3ce8df7514c27dfc568f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359f395577d12d373ec51759c21dad1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b728110e5420ff8cad43f9610cf01457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7221a277dc66219618d591fe756ace458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fd85a6465e567fab5abf6f90bc895459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddbae1cf2f44e94015747ad45fe38b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99933778b9a044f8022e0c33e43cc47b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417fe44f8415c3033ac879b18e679d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50332778aa984678d6ddd198963e349463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790d9b30fc7e2c965c6fa6272159a84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fa5880bb681b1bc3012597f82ca3a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fec8be2575f572f9825d17dca6db76466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824b3b8e73928c04900b40a9da0c091467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9038505f4fbceabc71e71a907e077468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba26f59800b37971318b037b713382469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b15da7e2606e05d93659a7b0bac291470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915abbba09e5cfea079883ce42888be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc224875a5bb5632e1e86e0c26a877472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371e3c8189b6ce65ea9108e860c9542473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00101eba4ee01ed0af7550aa00151ebd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c678a66f4e03cbc90087d89e27bad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46316ffa117df34a8a78ba2eccc45089476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd9cb0eca65bfd027db6fffa082f2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ad187d339c5b6c34cb3a3459bc7be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b7f050144f73dbdcccfcc998b20d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca12ea67e1a16137d4c726c3382fbc6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcd6f2b2d1d3a9bab308c21904271b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39320891d886f4ed4bb58b5cfbdf461482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa6d68306180d3bb8ca1601862f16c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bb3a82ab018ea8557c14dd3c84d6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fac31d2cf7d08772efa257c72562c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e96bfcecf12035b395ed9f0f2020f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfcdef7b8163099440717959ce14b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303eee47eab25db27456910aa08ae5b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b281a94cddba7e364255ea1c0775a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b33fb46b1d1c07ed50f625555156b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbfad35bfa4ab384cb21f77d383664491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8c4d400ef9568464484b804852f03492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5ab1e6065065733dc949c2be6ad92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ace7d9f9f06202399d85dc8e478798494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feeea854bfc51e6e96ada24638a274e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6661ded72b19432811a428f9f8d22496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a704d1e81bfbd231f7157a6aef5837497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f24a8161bb029a03044349b32bae37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6e32ed4e55a58a345761f9e63f455499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204721cac4bc2ceaf89106b7bafe222500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bd5df1a0aedffb754f07dd605db02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38157422f12457f17f8b5e0d06f90cc0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100a7a8fe33c7a535aae416b06ac0f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1edcaec61abe1ccfb72b0a353b073504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad2400ab8d1125dd64c530786ae881505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7b3d101b07f7469a2c26ea8b45c99506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc054684c4ae73ca8ee7a55b83311e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0029a0705465ed7b20f999f77087214508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5b1695e755b18fa960b847e9a02ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605cb6af39ec2c9d97300988f8ae02a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4249430c5bf27fd9e11f376332ebb0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f65b7ff4705d3b41d24182e10cf346512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06fde9c0bf9ab79a175f3ea682b2ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ec65175607cc406b5a4bec64fd3e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedb089fe3fb6445223903d9913e2c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c5bad2eaf87fcb7f7b353055f8bc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aa61ee0853244f26a1d25a466d3cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7001db2b47205dc263ddc7bfd754d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc12f804361d42386ebdbc2da855fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ad97e3b7a338dc4cc152643c28689520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb3e1197fdd27960c2b5dd1163635d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65cc469d317dec58684fe7a21299ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151e3e255dd42661008373ba41550a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f785cfe6e168fb2cd9ff7626825ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ec9dd2744e3f2fb65581a55c034cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de39a0880ba0474773f17f6654ea0c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85004832c1d99a0faddc00f8457275527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ce87be563bf561af580a9c4acde31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7db3a7fb92193f68eacd7e3f9eaea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0c22c75ac61f1f58f31cfe140e28d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e0d643fb417bbfe330370986f02f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960892cfa0851e874db860db4c814cd2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc00e57f146d97f625d5319821e79f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c628398b6cf3e1d2d912e1fe86320534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0f5ca90b871e0c7dc4c689dbbcee1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bd2a343db3df3082f75c379dd0dbe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42948260d6a0cca6a401a1e9d5c12ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8f355a785f3a52d8abf6e68c1b71b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af76e92f71a982c7d7a870ebb33e68e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17f205c9065d315d38a1396a650415540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6c7416f5f4cb6f364df5a85177da6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe527faaeb4753214ff97ab7f4d0b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a69a39f926ae1c948af7ba5c7ec696543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6a22129ce1efd0fbd37bd0ebecafb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7db3ab48ae2d2f2cf7282ae4df0bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122364d0d821f160bf0a36dd4070687d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c26636a744eedef94779fa8eb7a7aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aca88d4149eef5cc38544e0b5e67c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1fd6bf132abe7fe01e06ac194e556549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fed98c9a089d0bf6f5f1710277c6fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45a6ac11a8acdbaae7c7a01ce53cb1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de78621829a458acfb2d4f7b65ec5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5ba8b852c2ac48b36b4c81dafcb7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514674f6d010a0728151115fa05684d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd19ca5a439c6a92875c112e4414cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94073a14e848d00b3ebce825b4ee18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a3e3564bd4d630a30d8e92f7ebab8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7cad6deb8e2e4ff1cd733e98bc00e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca3f95153090ac954ab16ee033b9de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6011486625d08f2d30d71f281c14b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a86b8fd2bec72a391401e849faa796561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917ca41255aa799d97031742609377f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384d9faa1e56a24cec9108095012fda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d366378e6dd0e01057e5d344d76c61e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d0c2343aaecef775f1648c3cb9e6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee77e31826d8e4831c1a0c81424247d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6d95f9b8a83a1be41c685062062d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669749e35f7bfd4c9e145c2e7fc5dbf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5c6c70d869aaa452d237c1c741196569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c418aa35dd7a00078d0f60fbf2a32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29ef231c8c9eb74a39d40bb8f7167e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd4b793fe02701f1da3016008c2bbe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43982aa41cbfd04e7f4fa555e795d62c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21df75c592a33a891a24e20b04a3733574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34d5c92563f57f07d4a216e24c92c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6986c4b2a8521c2e2159bdd629c1916576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464287033663685ffb09628e2cef4b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eeec56f42bafa06caf396e3b65a373578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99ead1b6045c819431a3b7289c7c2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01d78b849fffad4fdf7bb185b21862580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674eb8d43acfe7e686134c50b7567df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e469aae93a86d3e9924fb3a5edf3968582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4426f9dd00209e1c780179824fa70583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f57f472119d81fb1457f856133dd77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce0ec2b20c241ccecd3097ffc816b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af41e0c71a39888ed3cfe80c5aedbd2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015208bd5e323c4a275beb7e508c6ced587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0f812c2d9381d406b34bb9919ce3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33384a58d5adc52dfdd0445977ae2c9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0915e000e5ee8814c2638a8d980947590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc5f9e3b73fc0ebce73c4db0129b47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505b348b1c3539d64cd412da511d7f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ecb46d5c5d9d11e82173f3cbccece593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df137eacac345653e52490fc895ae1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a572db1ea474e3053e505922b0416595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1cf8c90db0f94b2cdba0720dc7888596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f68f8a4244c3550396baef4df61dc6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402ccf8be0fda7098fd804af00fa685598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3b2c0d23a2269755519afc1553eab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff47bccd5731354d075c48fa2bd3f81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ff817586bd449beb2f265a38800cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddab7c257127982392403605779fb2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d45c4d1e1149fea60f6f648129267603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d95cc550f07bd030d2a60e7a8a691604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187817c09bf6aa32bb0133f101f51da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcf370de07e2af2a3b337102ce8718606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291980664d170439f2be52b84afd4e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3a40ab49d94f74af9abda8f767cdc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138ad8e38f5f464a800e7e7720ee247609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a8544554b4d13f5dfa57e9c27c115610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274053312d4696808378bb671d9c51d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550783d6fbe23488ce5e35803677da35612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3960532cbb96ede4cd597cddb1b374613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82e47b3b02bfe5ba8a071d666cb17a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7f62c1870a519a3a81b777a92df3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8dae166acee095b318ad46efde7ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0457fd6eb96baea5ede647737f99d31617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385948980a5aba1980cc603d87f358c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0971fb3afdfadcc2e389a02f5a1c9a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309771e18622e92635382c6b8ebc17e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9bbbdc5550a63cb5e0d3c3f79d8cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4809f6a30f4fe525a6ff1074f6237e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5594833d468946c3047697ca70fcd8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6a33eee006f6589e1e4a730e8d5de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169365639c5efe0b1886bff00a828716625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105e6443cf7d30b5fbe9c8594754410626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb3ffe983626c2d89a13f1fdb01852627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf870c945f89e48274a0a0b558408fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfb60629bb2f57cc57c67e5d085e39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7f15076dfe0e57a31e05953004780630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0482be25152fc28a8f2b6c1f341d3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e933e9e9573d4f0cb5d94737b26b77632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006a9db05f7d373c408e5d450228640633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0225081af9992e635b256aa4d3d43b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b1065d414ad056edd3fb07d928147635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a1200cfdb2836c92d077901da059a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba193725778c1dbeeb7a6041f0f5404637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cffed0bfba305c7f190edd39b2c90e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4615539bbb40e7d3496da5c86ce66639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94515cceddaf7447aa4d2a608698a76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14524fe0a6d11a292906b3272397e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce37d531cd33d5812648dc564ff319642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece038ea78933a4cfbb2c45b43cd358d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea495014e64ccf5da4fa18660807d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b166efde3fda6b325192cf1664fe73a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f683161b71f344711dbe703f6142705646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaff2256c30934c3af9a3e54e212e02647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8859118ec6fd9e087b0008be151b9b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9f7094d7d676a6f15a3a9b8989ab4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa16a2ec55b4353e031d84dc9e87a96650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bded6c355646b1cbcf6b2259e96775f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e89f27ebf37b5a41a23d0175db4e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf4ae8e5c348d3307df26c378f289a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2054040c3a4b6108e1f51af08911e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994daf6dc31f401635ff8be9eccb2c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921743c1bc83398d9949009d1e18431656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2484ebaccc841d8ca66668d505de9c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4ea091fca5a5171aab93ff00a6a8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafbd38434071bbd7ed568b91e3ac4e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64317b432bd51810953f6ae783e531e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a44707ce9b43d436ec47b293c3071661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d66913856e201393673ef33bd83b0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031f25d91bbbe9300e4193e524258ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa81176db7bfc86cf03f4308578410664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47018fb2eff1f6084e004dcf8179d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cf8812f8092f246b134047b4de9cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21178b8ac767c6fa6f1cf5f51ada28e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b6589afbd9b27972fa701e09c207a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af416b79f1d721a94641793980e0044e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c1c852c2cfd55a6ad91d05afac1a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b03930cad076a2d5000634dd0b75be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cdfd6b1062f675415d0b425e646bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e4d3066dfe253ba5e08cc00ff05c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d32709fdd51f90270d40d37256b511674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e403bebb14e6d2fa365f3f1d81a2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88322091fd598a8357e2c7cecaa3265d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7ccaee2ecb90c1a83152c608a9c52677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fc7d7efe3d3149d1c2fc8fe1dda03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2fb864fe5bf75d161fba14049a33e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d3de060f573d26654d12f027a4525680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>