--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257450ebfa6fbcc2b01b40725f843851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c04bfa2661aafe0ec8baaa3d4c2062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c2241e9788a9565c09f7db3a8900c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662bf89fd5d182fdde1cc553bcf74454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333d08e3f3b69796e05f592d00c42b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c151d28dfdfe2bb31b4f369a558ebc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c80e306c978e90aca98c28871b82e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02190da232b5061a99906553a3a81ac48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa46974346c5d36248e29f1b7cc550e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f404bd556f60d7d301e44fe3f2b8f2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b03541ae9073a97983148dc4d933d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc64f49fc6214f3d0e051ce2828d44b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ff7309aa632ac4c43a05dcee9fd6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7279f47058090b6e775f39f2de749414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da870711d3f3cd8d3d11d6e7ae5810c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d7f6a230a5cdef2a8bb43dce522c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fe6e3be2ace456961b171bd8bc21817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc904c7560b926a8d98eb0ecb9c88918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8aa130c11f5f19458c5873d428c8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ad4f39138fa139c5a9c937c38bfd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7803ae49eddca5bb59d550e811236e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8b5c56739422f49b3c8870aaa0eb222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2e2bf6ba5c74b88621bb6b9a61a0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819611305acc2e6467b81544451398124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d4e149731790452e67ff8dd76ce3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9aaba18b7e1d4efc86296b601999f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40022eca223d4e03a077d5dc934bfa327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324855e76e7c458061d37cb309f69fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e5a7dbb9dd83634598b2310e4a2e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86868f6947dcc0dcb014c99c9a55b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acf7a13cbfec458ff5f76d32e9782b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd229c30b533d8dd1feeb2bb706c77332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bafa779e3aeedf774b916998eb63833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c7b6900949642137005a54a003cae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba1b71cb12c512ac7efdd208fbc4ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44faff5bcf78e9a85ad2bfd7cf2aa0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a70761cb28779bbd98c5e30ba560837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c95a1f780bb1c747ed4665e01a21b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf9345e6363de958af062b239a0bf639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf09dcb72fd3fe04072d0e470710f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02e525824b78c248919d4ed070a60b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33559a25d94a35c73f6e8b405f8d6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601e10594368800aa851354c067288443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbc8795789e64d3e6645e835a4705c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66ef1e9c2c63910ad3fbc5a2feec9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a615f1c578c5be5e028d6eac3e806f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdb9f4395122142cb6bcb86a80ee0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29410e4f77e31ae554c2cf29b6d1eccb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4d0fe6829d41368307eb9a3d1997049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721837828b8bfb3ffe6fc7572dd5b52550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0cc7ba7d08b0da50f53744ccd982351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d552726fe4519d1e08cc1d2354c6c3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679ae8c0dec76060c51d8dc6acfa84f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6a600f5f6558ad0de74d4eda914e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca2be864abf774bf18d8486468995155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0235bcd5f8b3e1ed4a2293da8f3da056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24060acdd1d41a344cca80d2e522b96c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac29c4c0f1fb14041e31c26539613258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2592758eba95b3686c8549eb267eb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b731fcae69e0fd14ad8802d7e47ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce28026bce7a4e91857ffadbbd520461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d6931f7f10692464c528ea825693d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b356c6f365f051880b0f3934b446c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca738681ec18f868be253c8f623712764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f9358a47ae9867b57b34875c23efa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f896756d6b4deb3f21b78dc3a0ecc6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe5e363fd4cfad0a5d8b6afe6ec52367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15606c7a843f9f84517eb7122e13134b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a3487652f1df1289b1e0408ac52ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfdca093d3e42433f1b3677b3de13c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed964a01099ff5621cecbb9e91f114e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90078f24978abe7eef194632f05af1f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a31f2f87ee6ee5df904966658a927773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a64926e12738bf8170c4f644b2e2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7eca45ee0750df1b62fe9ca674e78275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c35cb36ef6956ff190c1a88bac50d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c3011955a85380b9dc1182c3834be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bb02a7a044edd9d54352f90de811478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f2b748cc8deb6430aada7a821fa7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993637a4b40e8424d748226bee7996d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580963e29c9267a30efb60a4a21bdc781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588d88205d488de97556f36877ee68c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628f4c5886e61c8b58c93568c2889c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d270d781ee670847df51b724aee184c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4c94e0b416deff948bb0a98181c5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ba2ecd05bc72d6751cbf6148bd5fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f28824dc48502198a235a2b0e200e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a76ec646ef5c2e3f6ae9a1120722c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dff312ae93d286389fd8db5ce237bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019495ed82505964ced9775d2626c2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d3e355c304a14f3333e97f609132c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446aecf5688d7aeb774c2a71356afe792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05e773990178cb9e278b4b8b661ba593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dd27cb63a92f6b430ffce071d59f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b20fbabdd99943f022b2ac4181c9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88e4d8b77a711b9c19dad13cb08ec696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca39fe07d3c2657b6800407f621d7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f437d514830b162e85208cc3dcb8b4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818a36dc6f919b11c65c23e83ed882299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e563324de2472072d6a3c784809cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7bc0f83de1f26bd62356228c6e8c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b64bbd0618e3f18f9bba0ecb0b6bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5da1f6f6f974b0a1f50ea693fbb4b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b17b01b1bec96d5c6c10556bfed190104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9233eeb72871d5af13a13d43839be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42425bef3682eb8405cc0c10089277d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1d64a85104162879188ce2cb55e95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af027fffe9a57671fde2283b531cf54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143827d293ac25f4fc80069956d876eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd8477c8fba10d6a0481011343f9a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807ca42a6110cd2a591646762b5db48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38054e7427c590a2a7f2ed143992b95e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443cb8e9ec819036a9671c1ee42fe2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d2bb262ea07eb7df14c91040f8ee3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475ec4ae8ca7ead8856ad0e422e527a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ec2228a928ac4afb20019d83739bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a685041d268a2e1776e88739065f05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99420f55c5bacc4605c0ca27464f52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236d633d3b323a81443ab687177a2ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb895ec58609a3d9bbee59a826d28f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7e4bb9270d532abedf6584e9d4373121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cac2796ee2142390ea8c811f0c23d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346a7628867fe2e25004eab201d0d77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd596dfdeffb87ee2dd71e4b5efa1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897e13855c19eec2481d5c4798dccf4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563978094a33fd3beb23dac702186fa5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281fda0bfec6285200c134cd6a0dc22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3979f4173aa9c4a6c8b1a7ddedf7ac9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86873f92798787565ab6b9eeaeae2dd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c47aec8a3f91b42f705fdaa66d566130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584a17b219e868ad0d1d4739ec9772c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b533ca2a1fa6094618f36840680973e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e5dc0efe7a248464aae4f00ed0702133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43142277d3e2d2d34c070bbb8f449423134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513caad50c3d4bcff3d7b6a6f44c62ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaf5f84a67aba34f9346c5f43cd3e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c79aa7c751d8145524c8d4a818545d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491e3817e49a186fa7749b6052206f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759cf6e7e4f38c1f222f285920ad41c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2b54e1a7517f071391556bfaac027140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f00d22ecea982798a3027f874c4a78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd57886a4ed23520027f5ea49b7f8be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8405846e9013fcc6c835b1eefc0aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5937530df37ffcc4c2f1fad2bff5c98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefb13448a0f9f8b26cfe7130483ae7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c97b15632926427ff977d2cfd2f2d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34526d2a6fc98084c7c656a5e2c5fab8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be14f80cb8a37e33bd90e5f541c9a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b240b672005cc1e413b07c18890ab25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838045c1bc3ca5bdcf78ad6f9abebbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d77e642436e35c9746aa87a4d8c431151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebd25c5f0fd1f0decec8279d0fc5c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798b098e2b40df69e4429ba813be53b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259c41b78be881dcc7f33f0da8ed8f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c59ab7ee3da43ed93367118cad6fee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e792cd59add140b3ce991bf7776705156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c22c10263edec8165594612c5f9ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cf0ea981e32489fe30042dfba3607158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44225d392f3d7b6d82b5e400460b6d1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf53bae71eed6785060ae0abecec1c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a10437a7636ebfc30b08ff655ce621161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40596ba3d7f184c7d805bc227585ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564d3c5d28907d7c9685bc1d1a7fdab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb5242abad58a083b450d22d01f1e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ed492ade335a08c18e567edf16861165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab42f84c6f052e915122edf2c78a0f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc2331b6eb90bdd2c38b16c8b8e392167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea898aee2c33ba762d9648dc8f1fd5c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cc71fd77ac3d394776b0e23320f27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb48f0329c6a67d3996149e028200d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0ad04cb0543baecda367329b26eaa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45a8eb202eadcf80804c03716c7564172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612995b0a1c37beee8d9028786cab8ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a2d53dd77cdee1ac704eef98b89e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7416b3ece3396706d16f4b61c765453175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c6e059ec7da52a2052e0dac1b4d5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b31abfccd0bf00d1bc8030cacca037177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f594770fc4b057ad21a7f06cda75dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9e9c4d610ebbf06776b857f740159179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e45bcfd50b688338db8d319e764cab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc457168461c7a2a412ec654b7f4d60d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f93c0801b4b0fe5653795f444d1ffd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06433b320f97a6748e04db3b5d0202a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832416609a154c0263a3f53d1d803a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01361fca55ab22d59a64069f331ecd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ff9c73cfd7ce330ecfbdfb5a683ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8941d0508a28437befdae91ffa9862187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860197162f9e225c508b5900837da195188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97062ad5f3217b29b4f6853c4818a420189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dddcfb37dfaf2f0c518f37a14b90b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f83a26b5aa0d19d9292ff6f44bce1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aacfe8d8a1dffe33998c45fcd6c7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0090ad07555c4fbce6a9a753cf1de3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6182dc8d0bcd321ef8047a3a8266836194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5fe81adae9ab59a3738cf19017de5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b3f4d2089dcf6163eda4f99726e47196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0c37ce541a82beb6bfd6a8f7d6eb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2b1545dab15c22777cbf5da35f1b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aa6c23c87db117f647dbbe596e101199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9130c01582887e81ed9003ccd0a94e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc742933118c868894e8fcedb5a88b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf4030aa7c77e96480230ca6f817ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81928964aad18ba1048587f88f82f97d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2b326a171f676d328dae0951a4e4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d927af2519c848f3cc9df9edf34638205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ae3a859fe1950a019c0d5c2aef5da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85fc2ccaef60fc08b28bf93b290c15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25681b8ee92c74d37ca3fb04f3b61fc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7afa8b7a7d2d9a3b35ef28201df95f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a292287ee7ae9549f4053cf2f1cd9fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb73388e82a0b16a595729d75f27e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befaf3aeb805b4763d86e2037001d35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34431c14a7f0ec5409e1bf6950b9b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd4202d3c7a777d2444cb701848f28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c83c03facf3e74ffad1a808101ba4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8622e9d68ec177a0925b22a848a2eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cc077538a3231811e19e4d21239ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb9fef5f37230dce0920e18eeb546a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59662887def814b13f0c71e092f360a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c6210d2fd0cf1930fd21cbe58322a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318fe66a19da6778a70c1bbfce4b0ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c8fb01c5ebfdfb44b0e123eb0b30d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cd5ea696338561bd432ccd0377024223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09257cb8a8643a5d077f4325a67c5c0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6466cbb2c7be8613f27e5390c08492225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4866a5b88c11696a5937fade0ad3b7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da2c28eee844347278fe15f181cbb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a0c9a72b24cd13658d77d9836518a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7b4390223b580d2717c77b7ac7496229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd111fa669e27990f4392b0aadf448e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cc2a723ca4d85fca180f13317a2c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5b2eeabb3f18eeab7fecd3d972641232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99156c648de8065902d3f837875c71a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830deec35463c2dbb9c1850b0415311234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201df40e1cb43203ec4304eb3bd456bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e1a020307491a2f40cbed3e2e9c4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9462c10fbfbee301862de7a707b848d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830de7a5ed56e0f6e239a9bb5c796035238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cdee78fd2b339cf0be1b88913e692239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1725f0a90b4a50d03744dadf7626830240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4239f3bd33f79bf0bc9d095421f7f3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc674521719f0f8975ea50153a55203242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34863e6a7b8a511daa187052f3d7561243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0798f0d699029007bb83861fbc5e91f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13c1afa03eabcb9d51eca77ee29202245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2729f7576453b1ceb961f34733cad5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60603385419eec8e85e2d06eaad4a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77b2352106d21daff68cee33059f4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aecc8bd75d0fabce19314fc9c1bf4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcccee2b6fb65384f12e94eb208ff24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e38bbf41be4e6880b9803aaa790e61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ee7700008f2bb3ed789334dc0bca5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b446c7f8798076244ed8fa07dc09660253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84990582aa9c9f42190bd199d70affa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bb0fdd7e6b9217737a3ac6fdd6a38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ff008318c6543f6a5bd7c79636b15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d56d4a388710827115c04441f6c46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5331354b0ebc9998daa532bb382abe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbcf323b17cd73e3373c0588f2dd72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68157969d9666e25acddd25b1c180214260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4ac1a8a6854a54361e8b1c0ab0b3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592882a9b2cd3198285dc0ab0ecf0e25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca3b6f3fb1e3c7abb63f35f4fe80a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86552861535a445682a8b897743976264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e6c2819ffbe342ba711fa26667ecb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736445c646b050466c03ed289b55f4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee90832843aab1fbd712b4f74b2949267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c423761af8aa23d1b32e621d0fe269b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b9233e560021ad0bc14f5fff60161269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45a7bf9cc32c3f7acae27eb4998948270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b115b0b828232d275d5ab61f5a717271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463f7164e3f76d7786c348a22912136272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642400cf4138c9427ef039ae23100d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687b45acc495ac1d0fc13cf65806edc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256841a124b070d48c379204a9a1370275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6087527b21b55eee5abd2ea6ac2fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27667044f72727d8842349f15e216298277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adff914ad5094456854a56457b0ee3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96a3e8c615c100149b9900223ea11a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a0f1be976a03ddfcae9fe3f9d97d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b7d68014906db1cbd37a34f478adb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb409179ff5a24d0a4ba66e78ece80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebed8a0840622867645f6840939b86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742436625e6d60449365f96ec43588c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d66690775006f488f04d3db6172ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9314e21715604bc4043f6dad03d9b84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01fcfa1369c2c549d31982f1fa24eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457570d2586710b3b8a0c8bd97de538288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65c9c1b3b19ea3235c302942f046ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c4296d4f0337eca6dffd33576e2de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0245bf9fb089b6095e69a3faf1f2741291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909045841c8ffd3545d1c6bb4981d8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0207d5b8ee06bec3d13f4bc8dd05d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ac63965cacc10baa2d8611f5f69bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429be55cb29e19039222cff6924977a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6a4800a2391cd4cf655df8f710d03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda97413517f8be9c7efed4c16539849297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8afa83efac58fb9c7e49c1230484d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e24659f7608087af033a74bbb1319299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e3c3864c6482fbf0f6f6c25208f47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83721982dbdf48c3c7793cb222f63b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d92a692496d679a9e10d2e0b740588302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a33871e70b2dc5924fe33f356c5b4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9d1eae93a8791749414aaa3710587304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1998939edbd1457a2706669ab5e46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f3bda8f60c50721b76a946fa12fc6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6db98e4673d8ae200b852ba76f1b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74540b1f8d72915dba1835550b6c0d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0d936e99eb23cacdf1e7237003516309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2879e52b47316b058ecb39991e25930310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b202fd664dd7a0e23adbc80f83fe7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d7081be3844636b92402bd47f1571312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a48569e707066bccf544b1f0c6112a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e966991507cbfff3f5005d0e1ccdc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced11f2e14bb2c8ac20f6422038ba0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db831e72c4706cec181d685d21f4632f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e1b7f3a8e1f59c8a1b89ecf19e09e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635fabd8fc823e1badccccde1a932e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d113dda3c99505f59a3411e30a451319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97053fa426c74a9c03b55fa9feb0707320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955876dad409c9f3a344d3a27d7d15c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a8b20e52e6b0fd49f12043a8358e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c7d3e97dd2bb88e108d77246a693b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128fcf9790dae26b4f8276259856a6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83f54d4b6548f3a7de6deeca0f01db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc800a5ba64d5a7393cc0d2813164d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044529b564504b6770421e67f570056c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7b2968ba9ae4727c6da32dfcaf71a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82784e7292d291ecfc8ffee1c0510916329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa945827f445315fedc8b3a21b6cabd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98cafcbaf33a0b78b6c789b2ab6449331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5268d1ed0ee5086e20a765c27c093c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0b5392d3cedbe2c578f71bb253408333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f9e6f8274571d74acb241bd6d98c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6670872332d1bec13e998366495c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebb0b032b241b1026ca5f3f35adb4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be7f249a8252077094742175977177337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e769bee1499a6fd620f8f225f7fc8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528dcbcd03f7a278ea0f4829c5f36b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6548194f6a5480089c4c0b8a907a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78833e941c5a7f11caaba4010a15b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724307f9a7a8a15ed78564ff3f025d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b861e070afb30b4d4fdac9042163a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544a7e38dded054d23182217306831f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a8c6f75e18362cc475cfeabcd57c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db471dbd02f48cbc0e0aa29cf6b928346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b915ff09e8124a9c42ad023ac7bc0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bedcd8b9596ec176406bfc89d2f08348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8363d004eff72f1f89ef10f3bfd7a18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0871f5ab95032f3ea00b1ed364f99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74292187bf8c9388e638400e85b26fd6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f7b8822ec35af34d706b1b98eb8e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5652e84ad50b0ffe304312166fca1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626c3b440d852dc9ae847aa4a58121a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46884a8ac5358055dec1e3c304bca49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31aeb039c638c5f64453a2b1d18d0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c78c4401d4521cf9146fac3646364357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c26dec64d6de65f037b090f9025f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04430df7db0e8ce24320414a90fd4e1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc3ee6d8ed6ea903f90ba3896c045f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b123ab6e51c176026b442ef50f37e64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04587e5d6cb38b4312c2fe2946c668f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0f48fabd822c6aa392f5553c22bba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba1a00c7edf9362061de215bc911ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1235ae01554508ad78a193696f797365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7edc2351b02ee72659b661fefb189366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d11ca607e12dd909ebacb3e9722044367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1cf039d883fcb3c8fd5264e232b07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb4446676b3ebe187662c1b4241601369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e56e3d07f852793e9115ecf20aba1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e002e4ce8e114ae03d6e689752527b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18271e16e19e16816cc26c0c393a7a2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e38b79451eae0e3e7224d9da5a23dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de189e089a5f7426b038ab8dd1f79da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeef87862d3c864f9494e6d5b519ca3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3a7c35c57152ae045fff2e0abd111376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3be3fe334a141842eaa2a26cb6d274377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca738bebb68a7ba5679717395e752841378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a98d336d56f42d6bcc7effb168b78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4c56d85eaccfadccf63f15c0f40e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b3b073c0b333d214225203ed7d302381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f511e61bf0c0ce3c24aee9369756d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a088df7cf05d27772c04f4f5cd25d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb558e9d6df44804c9b8c4791f847af4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0371c6b6f01a6c19f4dfc363553d3d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fc60c6e8361ba50c9720a9632f8da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7cb8380c89ebed4d6157501618b61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4972d372e09fff4c030080bb04456388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924220a1e604699a955c24556d855e9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e2fd1012f93f54a15100c26fb22f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe733fb02f600cbffcee686c9221fc15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94143a6ef698d99a83a77c8df27ad5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113268afca04d94415f18e8e0d6ad45e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bea24dc66f24272d1ef46699602943394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306773bd2637e198f9f56fe817faa1db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984ddddc079d3fa3b1edeaa900ddb2b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6f659d8de231882394ec76afda540397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde875d490e3d230e2f198175351bb23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13199db0d3ab7cc053dd720b347957fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf093b5cb90c9a81b36e48639648da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005be51a8726418144ac4ca770b9611401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54ac2a12e4f743c8f4d090d44cbc5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211a2342f9844f57f1359b6acd9ac50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cccf35626db814c86ac52da59adddf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b5e7a425388a5cb7883d7d6d66ef8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f0afb979d56697d33bfb3bfa97040406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90380d89f05ac06f1d15436733b4dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18573ddc253d1cdb8f3dcf7d088da1f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cc9ca8ede4434b743c1fc58214f4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b2c43fb0b49b8c8ec26acabbd21fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441979291f9748e422104bae543fbe22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45b6d106d8b37191992b72517011ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b7b3d58fe01373bae11c82f2437ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65b25c0e98c1a547cb58e5c47d0a8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448a062ab2fe9fdaa54105fe926bc01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f271f1d7480ae7dabf1825d76002b91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824323323a30dd8073a2b5d4b39d32f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577f77640e63a13829b3c4e14100f94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adeaa767142d724e297016edac5521419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948e69efc788eefa8e6fd940d0e39b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ef5e25d3a605ca3c8d1e0f05a0755421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac417e44f69dbe3f45dc5e9c4d7ef46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeef038bbfa9641ca0174bb0ee772a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef4da323528807b816d8e4d144dff9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82934928ef0fd049105a5c9a6e881efc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dff1abd876b0bd522004a3f0d61cc2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a7df8971fa6122eb17e0fccab93c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5157b6adce110cac1a1488ca1e9c1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df001fef8e6a8f24c779994791e201d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09431be9a1293b2350f6b51ca0470c70430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdf4dbd14f978eb464854de0c93c7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ddeb0692ecb4ecc3e293896ae6f12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b519964406bfe974236dfc94fec257d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e47aa392a450ace3e3ce298d63c21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd1528dff5b3bed63567d3430665f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c35dcf25a81555258cde186399ee16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de9bb46d52fd856559e63ad80fda7c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0413ecdaf343f859b32831c878228438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9abf54d0e15764e61d8d39f7084b61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f74b94b942c0ad07e6efed3ea68b75440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb17ccd7b88fa445c98e71f247d8df0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de453f444d45430a7e25bd7943aafa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff5dad3a80fff958dbb7d5555f29ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6c209fb6ff217da0421364c0029cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7687c0228bfcbd7489c983f633f345445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fb7d5d899c2d230f3d0969fe10fcb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303a42e1cae8895f7c564bfe79b3aba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91e02c9e559426093a5bff281a5265448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce811f2df9f2f7bf9bed54a4bc30b795449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80747e611872da776dd78de9b8d2b5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df352e12ef6152557a0f6f69006b39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffde94f5df143a8a598e978a628216452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4980bf50570ee1608384d4c64596dd8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c3a3d27b8f19734284705678ee0d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0af36900820c605bc7d8ce2b52e400455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716d2967cb9c52ace11f430499cc92b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b429b63d7f0ab3db0abd3a8e458d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c89169284d0feb2bede24c972940db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd93a627d61163e8529ad8155ab522459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89f8fda4265fc9245a8a34617fc376460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1171540de00ef31bdef587e77e38f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24cc512dc7e2eac67c7e62e44d9ecf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518d546e2630edc09030758046a02b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7c09829b9fbbbfe1a38056c1fceb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbad024c1a161baa4f76ee5692c719465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077ba35567aacb2d665a40ae516c210466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277f94c2310da4dfc6ea072734252ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b570a328708b8271ca0a57b45e7176468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cac68a7502fde184b52a914ca5e353469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146605f5eac03903e54b3c0725000114470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551bab35a1e3897ccb8c821aab42aa7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59b9e166bd95d0e50007d1105cad33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56af40cf58c446e3f2a1d11dd5aed0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f87f361d692f53da0006ec014a8f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7658d1e1559aec773aa06f1cc0b489475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02270592fa06c52b6383d820c583d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e965bbcb76a32255de1c1d59b29a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162c41521bbb21b07935910abf0f0ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0776b6d9d81b4563606c1fa9b7f3f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d827cd099a2be0582fcca34732a54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444686846f6417c9e21cd8a7284cdb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7af2af98e904ef18894c95e63c9646482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33232045871a3e1d3811abd8fcde746b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593c39ebff72843f4f67edd46b96961484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9008bde7fa3013fac6d18b00b1e6de2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1127c2d8e93213627dfc1c2e2428d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef12a4cb1e0b37f12e196ff7871dc54487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd23289b3edbf3677f5cfad57e739c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e7140964cc6fe7c3894b05f356295489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473f90758d9fba0eec450088f61ea88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729be3454c68d4c3ea69611a238ce25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e7800cf874f66a13ffebbecded607492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed6f14f3ce85c19bd5948172043736493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ef87e085c21c9a21d55540d4ccafa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f964a78ca9bb6f235657f36235accd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa19c0e4cce9b3632b3eed74a112fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968603332e13e2064c84afcc2f8d6584497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5da6d70c2a9e2025e58e798caf2b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41038d1eca8b01a871baca2fde64f21499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae27f49da16639fecc0642335318e15500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c760615938a65a059943784cff8f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeda51b35ec8db1c1db4f2387dc49c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b3287cd0cdabbd0afef1c2eb7e715503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5596a2aaf13a1d72a75a8dba329a050504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e87b308cc8bad327ebfa45bcd103c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96141e7f98a3d5fe799575998b82c0a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234ca08c20b67b867958f584c6631b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716edae38921ecdfc86066edf33f2a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9f8205f53837e330aa9d08b6b38f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b4fbfe7e9d5046a4cc69dc13ee08c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362861282e9616f5089a6ae9bae67fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd141e4b547dbfa1428543541e30064e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697197ba7e6e1bf789400104a3ac3a12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72397e149069caf53ebe3d6be2e8b955514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85867c9aa7c53fc91a84a9bce1b2c95d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aa23265d591b390fb5d90744f9e75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8b0d7f387001945ae434b3e64c07b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac09679d78bcffbecea4171fca34a3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda09f890c943797909cf3b7e029c48f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41c211054489eda231db2a81f89c97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d0b426276801deb979d34c39a8238521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0a54a02b9b3e8ad24a6528598a12d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db20314452a8f5cf771c98dcfbaebb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac82dae9a3f5029cced2734e0ad9ecf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64cb64b9063b1b3f128401a5e3810e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19020af72187f17dfd682e45b6aa878526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8598d45e0de6b701182ce15c94a0d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f635d17089914dc1e921ba51e6979528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19512408cf7a1ea69b0c2ca8c217a0e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73320a39499669803c9211129ce580bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a869a79bd68417bcee958931a014f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5245fa32066aa902d5b06c56925ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9428f27ce43c4c9e6a8068e62ea136533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd43cb9040c2e7c0f41196236dadca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc56105ee6254fe8a804935a88cf5e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645a9ea75e0e4f37d6d235a4a213dc4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b3febbb10c064948639ed155915b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c21c42b1b5560cdfbec264e32c9b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e9badaa33fa971ece1c3dfb473e71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa079e6889e98e31e2d24a901b919a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680f326a3e0ce99a64efc715d1c03b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f82c68808bae03ced879d87988442542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caab160af484abf1eeab78de5f22b5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25013236aca154d4d323ba44072ba82e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8348365359ff8280f1846892888a690545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c196ff2f41839e76e94354e6a8da7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7705ccf3f32b7cc29da564305121f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d233fc40ce897cc8ee5f0f67ad72a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2938d9e4e3398aa9ec677f09c44f56549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758f4b498891cee9fb976e9fc30cc1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adcebe998f8dc47abf766d92f2ec11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295582994270e400aa8d6af3d67d4dbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d121849ab487f48a63f3807db7a7424553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcba20e654ba0c2f5ba9b7d241db5f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4efe49809dfede9424d71096f058b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea833aaf7c5001bdc940f6dc4a9a9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59ae5ad59ab0592cdacd54c17d45c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d703765dbe9c69db4c7a9b7519f5db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1c9b787941e6cb47d8427be78cb51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cd58fc30892f97bab76b41ad3b88a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5b1bba1e394079068cbeebfd759d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eebfd5fdb7e2a7644449e604ff359f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bad467bf4cb7b995be8fa320c98c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56537328d92b87c73f585a2d6311fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0829d85cb09c6f7ca2c53f8d9a494c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b5c698b4c7fc3871a978660fc889d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27e85f40713321cc8806b19036fa33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69593c35af3e175c31962c0da067199568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d0548f7998e6e88227854bf900ea2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d450b2943b83ce695a99012a5069427570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804179f8e621c23c180bb75f5a2339fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572e43a334771212691e8b176302c8b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef09e737a3ca46c8d9e6ce7f1fdfef1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd3047745724714eb3bc2b7ef40a1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa74c099a2b5f0a4a97a7c54e997c57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1e63b009cd0a3f890c5a923aef248576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e3b6268ad473600f7f9d1e04d28d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71aad7027f32463f65644362fcd35e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb23c3677db9d95ce548c19bbc205b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d1dba4de2dde22cb234e78c3e8d13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e8791a1263396e00bb15158a908ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59671024e62aa13ad7d2b30af2931e3a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1bd14b0f3bf31fe7e955912bbc0cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd66dd6ee489d5f88a187a7caa0705584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd97dc2879c602b0efd8e7363cfabdf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed15afca566b52e575dee56059aa3db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8d81024f7904f5046bb9481e6b9e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8e3f316c710fef851c50989681825588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759c981e2a5c0d11bc3e5684f5e7d98589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ded91a5a39ca53c13cc59e8b1f843c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29891392dea7ed433ca6e6a514efb8cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a965f9f945945bb0d15fb6a737abcf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9caf8b64aab9e70652b6909f2e5b96593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c504adaefb76884dcb5135b007d0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5225afd04e130898f23dde6036385595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960e2b1fd9184df8a8538654f1cb975596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9fc9511a30fb59271461968d1514a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762d821ad3194b5d2f5e3324376ee72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef6f9b416d432e7943334ddebc5e3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8e105f2799ef1f0d3781c95de04a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c1f4ceaca022e328d7506520da730601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07424baa5dd8548e8236af19eb86a1aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066f7f9f99e637144bad7728dab0a8a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d817f34cddbbf5599a6e65616196555604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88351127b8f5b610d151142360d7441605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b759adb7f1c2d4b4ae0d141d7fe2bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151804d6ac3c47c34656ea1359c6aed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccbeec42085cf58641d1cb10cc614c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0f7dfac36d60678beea3aab8cde20609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c23ca808ac62f596b1ae63c38b7fc0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a78c7c76e562941ede170355fd1484611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffc59138c8a8f480287d5047d0c6f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5e9ec2279d735d76ee4f52a494ffb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e086b58661e07bb604c8d0fbd3f2d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea05594d421aa8c884bd8dd61465d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2ed143b270e0d0e0b8a111201a013616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21029d1a0dbc51d9ed15c256720843617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c6eb7b62e71da70e326b997cf29ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8958467c35a5ac0184e132664c6172619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f56f46448c1192ab1d69c224642906620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712148a1a6f706a50f7ab604d8a50726621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c81231d2b3edb3148e2ee29afc2d5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42835e9f7945b79a92f9d1f35ca7200e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c210f48e5d160849c4d9356c04ce6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a987522f0edbfee8b8fe2ce84103c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1488635503bcfbfba793abf8711251626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539ebc1b5241e1cc7845d708d53066b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c3dbad4e0d15c53e3189dcda6545e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cb324c3ec6cb41adbdd4bb53d89af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822e8a2430bed82b36380d747f339cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f114f25fbfcc0f4376473711856f16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d20dbc9c8e0d1a42fcf2aa58c97f45632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b73852441ac48ab900bab2067f175633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc29190b7aa42eec230d9f18bb126fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7475ed6543c9accf206627c0a084b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b1cf910800685a804d39d7a711397636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9faece00735bd8f9eb052eb19e8a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c8a7e4317b4e427b76a12303e6dee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2855ec2394f93697acf281801e6db2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7eda293ad8126c25288c41f7149fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a9b8b9afa93d8cbde2697401ab73a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d561604d267cbd16493e2d3b85536d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26486f208439d7e339ab371f940ea178643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640a784ccfe5f0e20729960c6c91ddf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbac8046a1a4ce8ae1bcb5e8109b798645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32818f1a7638dc4b3c827b12171a3ddd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf34cd69fba78600baa7c3a77993121647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544f36263f0baba9eaa2dfee7945fb3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e0fd25ba01620bb79e47b3e721bb8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71c4b7f47e94c5990ec1d850d2bcdf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff929f996d6d166f4587cfc754e9db02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c904e34273cdab3a966709c3964fb71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a766049492be2016f97c39c89735c0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb41c5ad7dd562cd0973864e76a6f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013e99ea37a6cb06c8d559471c4e6ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c74cb87bc23be681d01fe70371a3d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e4d7275dc538c0b30ed6bec950ed6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57bcc1d016e30de9d419794f686ce9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54661788251fc642e393100253a06b80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a4c6932f743f182c8f2e00d4d57d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916b49f3103b7984a3dd73d51f2c7d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327904dc3e7aa562fe45b7358eea01d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3db6d9a98c4c75f802c8f4572bd3b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2c0dc7f986d1867ccea576722d9f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd86c5f948b745f828af8285160ff2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd145720a2b992be38c1744e8e1b71e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf06bf5acc08442c63e5781f50de4a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73186a9d9e87c928deba9281028aa4e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b045f6b54d1da491bd97e01bf1de35f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b411a61df26fecaf7ae676615325aa5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2135a52e2d6fbe2c37381b7c93bb7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b2433576cce11a8aa8f6a7544f706672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc33324526434882532dd64b89786bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888284f981d34820d338578a93cc913674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf747006dcb20753f1d7ac49c377f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8867ff1b77eba5f7077bec0fff03dc8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2950b597199c21f3895c3dd62b146677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888ba0e9acb764c5ea02988eefe4b09678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db695d03e496047452b10090f5db7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd89d1ec4581df671c6eee45dce809680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf259e7a10c0dee2881f0bba07604fc8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabf7fbd5a34acf327f60c0327ded63682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919019bbd1b1ae07dd2a9547fd8ebecb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b496c993a3e3488e76cc98fcd08dd16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b1c08985f9c3440d4a075a80fee56685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47395834bf5bfafeeb85997583179fcd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16329db70066c27c79194588c730212687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfed95cfccb74408d76b728104f04b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2edf4541ad6a2caaea6c71c59d8cda689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade0c5656ac1e575057175c6259cfb9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375fefe5ad85a55d3275e6156a3f9a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfce8fde393049ebe519e22eadb54a4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac62a294fb2386497c40868926cb5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490416de9a893119b75dccc6010d515694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03e8ec6a7739bafece42778afd1749695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a429bc4d2719af34e9dd465e0b5703696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff11e64e4b584ed392b87e7d0a820d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ad6e860b353f3949a07e5670976bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb0a07d66624ad3dd8e0e7a0a80ce5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8c8b5187b7ca41e2b30a0a4c9b685700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaab422d25227590477d5f3436c551701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea243ca6f8b981254b613adf52901b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657ecdf2c74b0b440db93631e1474b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba6d39a3dd4ed05fac6ec604467dbb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb323dad69308938a683c3810626fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23532088a864eb4d0aeecafb5e91cdb6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d187d1b4564219e9e26a318b728657707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260cd224faa9e444cc5c528b2fbf356708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe17305a44a6c15764f4388023c111709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303363b90f460802c783350651d6136710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80d7ad87c2ecc799191544458c1f38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c149add93951d32f082dc047de29517712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1d4007bd6b597d80772d315412f9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32357bb2c38f5e72f7e8764135d9174b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd23a58447ff1ea984042a2b6569c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c013c00c45130df00260407cc52e604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdd13c63d717497ebf400e5976e00f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c17822d84bcd40785ec9d7f2372786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b0dd08490e65ab4d3994973184b947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ae7aaa77e378c21f7a5d15acdf1998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba2f182c500181209aa4d48bb4af789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21990ef40cf3916fa0e9f66d8747a3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24522e65188f25eee84183fce8164f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a81dae0c1cb5b4276c02af1fa29ac112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda1e3e9be8d4e8f824a6074b73a85913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8b0435d277ab2bb3377a6bb1e7f7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63f439fe0054c6ea5b0ebedf35348c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb965701506f88c4f84f440a87a1f4ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e1112369ea429ed6d779ac78659da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffafce87dfcdef89b4a43da6aeeba418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5297362984c35e9d75e3214557c8ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9de9041a5a3958d51d13db6ee34d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b7baaa7c2ad8d2c76b7868cc0626a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0907f008c2dbe04186be74882e0256422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716bcdb5525be1ae334c64b108b36e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272564a94c59ac59791a02da271664324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6014e5678fe538e472047e0734c44825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0a07b7eb7482cefcb792ca25b825626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b892192673c9701e9db7d5ad06c541e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073899efbcbc301a7cb0a814f86cb67728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8943b836449deb13c4f9548907b22e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd46d4c0a5708c04bd1d6cd545236f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90cae12e6fa034090da3f46156902131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada2821033091545b9a45347e8b0c1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fdd26ba293d52d87d7049cfad283e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21605ea2a2d896f98108aa79f2a85c7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086713a899c28e1ac9de4da2ae1f31b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfedb2f43b2c06bddc9df2b3cdeb78d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc5021703847d37a772f3534fb147737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f155ade36059cf07ca4312cc8d54538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa051194687068f6a8c8e6b8179bf839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286f10ad3591029c4e84ccc493e218440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba78ffff519e4f0f712904c63f63dd141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53996345a3acac8d789d8612a65b5bff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a79de2e2c44ee66104fc41f7146c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd7b6a8e6bc2690a4449c4bb17ee8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48e9f2dcf9eb0a47bf26a405c5e36f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5606804d23178659eb51d84ad9ee8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240ceaef4a733735ea7087e4c20fd1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac82ea9f8ad4a96ddf5c95923f8c7c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79d18ac135e0722869afa57b1122d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2fe3a4e025a52b5f6cc2e0cde224950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb714468d0d79560908c8ef998531b6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c3cdbd4494128a520a04479837e0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d8bed65c8bad42f4008e9f8d45e9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef216f023341c96a09c3637a28f829054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e08bf100589b9dcd309f119a88887555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d3a40208c35fbf0f50064f548d2a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca894ed3a20846fb2fed113d82fb6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0bb6b3b559f303fcd25586f1013c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3562cc1679080c25312db501bad13959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6efb7b5dc9ff1f189d6b101e72e82160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f5fe043e8d4a14de20ba96130f67c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402921d372d1ff037c8571e675bc8de362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c409f98a0df5d9c3b9a55eced5a10f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9007e355f686c65943ddf961020943664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba5105c61687437d69cbf7639503ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ced8ee38a77f2976dc9ef0e32775966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d7d738c40c88f90507f177aed30d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753e24933060a7377b6bf0049db1ac168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a100c696bb3abf73155ff7fff2c0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcec1f9e684797de750c70812c5a73c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd1e317d14681e522c6029c2a59afc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6db074eefbf941282ba0147d4384072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916b6b47ed1bdad210619809de7d80573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4377b9d3b0b34118104a54fc02713074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24167d42387a3868cfdf8639728dd8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd250de046b03fb937f89e463917c33176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055a213a7dd6308f2feb75de076acd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafbb12c59e136f242dba917558481178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fb1902ef9d5ab460d40387ebd712479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20641e1092704a0757cf6b59b9df7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c30a2942557ae585670b4c561f04a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf34424e2a5814c1b538c51785c8efa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6761adc2f7cf126d9e69c2ebc343283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604755585e6cfc26b9448287540f13fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b458535ce6c88811ac2319e974b12985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43e29ca1eb2e7a862cde98d44c5f0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdfe398f0736e632a7e2a7586e2ca487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9e888f9c225c13859b50e5d85e5c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ff66f1cae013cd0f74969a2a9d86889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ed9582d7ad9b2ea95014f3191a31990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e907929ba1a0d901d20031d11bebe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db540aa9a1cab8d1ba12d5c6ca11eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ebb22f82ebf0fdfcf3bebed2c688993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940d9415005189aa5a3eb61b8af544b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434263c556744cb855ab9be67b69a08895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057fd2930f1f8cb8c3abb761707d88396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c1f15d64f8a8f91321c831c53750297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778c2c80a51bbc301d09862cc43579e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baad9c5a4caf2106c1c8b216d79b4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d707c0a1b9b1deb903c2854bcca01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668c5db69db3d908b8207acb1da3c74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f7124217121c65e0bbfc60cac4725102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d755e22e6b2cc4b71f5642a459b88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d9fe974e20eceba72d5e49595dcdb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62263526709a80da2296961d9d16f9e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8f357cc4d45c8b4cdfad47cbd427d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427d661c6c03eda3dbfba6b278a9211107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9f67e348886a9f68bfd3a63d0e68c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b016062e8b491a60f64311e0921ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa79adeac48e008ff1f3bb68159cfb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390bc52082fe864774e30c6ce29441c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba21d452ad7d10d209900f20a02d186112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bd8139fbf118f277cd8d92c6876b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996a31eaba54a666d9e82aedadcad65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb879e58a1908704307250fff0f38020115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179836ae9ba10f6d9afad7a3993cbac7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446cd3399cd4c0fdd94720fd3369dac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e575d1ce38e714d32ae4133c713e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d4c8122a9f33460b46e7f18c8f516119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b3b2d0ab876ebedbc3ad285e75ddf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706988c71953216ae51016e1dc28f5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3afe7407f658b96f24b40ec5ffebf7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2b5eb398d4e780f8a6fdd521a6db2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ade90099a7eb4e5b8a948b8165dcd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c945a230fb7f1d828e3e5780035efbf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea302954d7ac158cc95c158d768318e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c80ad53f46a844cf3afb2fa7b63223127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ea412d046f6bc42831b3295d67793128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e45ae01bca7c1d0b163c8bbdff8b08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c7cab933b011f695bd574652e566c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820bbc6a9761489c4be37855d7788d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03b406c0747880007a0a649313d592132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88460c0bbd7ae57ea2e9c5b6968873133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0745141ec2d0348cf3d49dccbf7158e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0681a74f722f8ed33f6fd413bceee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94666cbff0bdaf4adbba47af15d4b596136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038120d7f907c5c95cd87835615c725137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2d55afa161eed9915d3f2fc393981138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bab4539771277ff4e5d5e899938a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067145ed654e067a40555aab2023848140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96af8407ec426564b623f5c38b1d297141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a8547647f20cc2daec8ccded93f0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5131cfa4cd14aa1cf0d14d6edcd4790143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd5f1ad2bd16b3a5b5fe6df39700e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445b034a0f6dcba4f63264f8bd46f55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbd335cebc78e7d38c67af204dd201146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84177656573a6c38aa9b3b0334d21d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac47ee38126e983fc2a0cbc7c71cac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0317726d9ada582308d2fa4dc5ecd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb872c1f363d160b43ee4dbc457db8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221591c202d7f3e35fb40cd2890523da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69040ec8284b4a6550eab047abbaed3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973e46398b79f219ea611a34b470c01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d15a2e40469f9e398a0acad7ad2af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf9ba2de04b2aec412998f009a4d01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdb1f882e32c13f6b63c0ac6e74acc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a62d9b0b87d157ded415f21e0bf5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7618d1a490cf6f75958b1260247c7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb586feb6dbccd872c67844c08f1be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71717583ada7b0817d005ac21c203650160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757c21cea2489e4315cb814752612f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab4ac21de63e7049ef0f8d131b0f7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e511aaefdf1360122535d76409550163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fb34500a3d577862ebe821fad3288164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64cd666bbad32d1e91e2feca7cb493165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011296eb2094f102fd513f3a0133d7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6046fad89153c2cd3382953c537d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d90f726d14bcbc288f5d20f5c590e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07643555f1dec28bc4ce0d1466d1cb8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1e2b2baaec4c25aaf52b3cfb62af5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d6699111c99f9c761e16b74f97f0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c39806d5a3f061c0420279429600f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66350347e1cc2d50aaf89cd64cdca977173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bafe7a8c89bdd3ed085adf69f24b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8761b980a2b897f720a52fb2eba37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5cedfc42d322236a6c0b55d8e8760176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f4a6e6e395806624c3fd8a056df32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515229f7c418827aa0adaa09b891e87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fd6b32ebb049446b6675491abe88d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098173fa2c00f64d4a76511a656dfbe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b312c71dd3391700619a3ab65bb64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d218665572024f14b3f0020c513f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e7210206e0d32128b9c86912180c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c15fab07b17135f527712c62daecc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13933b0372d6c97d412ab2a4671771c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae05389a3836b8a52d787ed81572f12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04c0782ed427e242033ac6fc7dde31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5895cba1e7412ac3164846574c1210f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307aeee1a58ca4a342433df2609e5e86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d263e73ed47a1104e2ef2a3db4a8e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becc5e5e6296cfa93394371444ca5e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f1239525a533354a9ae23d26f69da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fa7bb6e82efb4d756a8b58da85fe2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f1cd5d8f75e8032d58b4000cb1811194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd254085e27eb67107cd72c1411c5ab2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89320fbf363f0db5318cefde64b1b8df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5504643758f6e9963927e5951712d5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0f19fcaba6dfb0457c2f7d3d2759e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ada7523192c7837ec6f3693a126bc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e906e77e66697f374d3e7dea70b75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7493414570834c98fdcc183b756eb0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f6b554663c2f0be187ac9f1ed271b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0c5ccb20662c4807e9f63de23c0da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9d54f0ba9a09aa9229556781faa4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c21183a0a02790701dbf3d046d15c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9db4fdb39100453b5f9b984e70476206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f287438e22faba70f0408570175c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c1e88b00b2b8991d67bce322088b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2800d1045ab96357f1961d265a9679209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8be0893475a11deebf751636d6188d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60514c5ecd62a1f9ac8ae0fd348ac71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6129efb3976efdf6b788d76f21efdbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673f0ec32a8103894561eb91a03cb0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfdcb4ccf7d8259fdf82ff540614a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5c89581e43821fc5944cbadee90e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a93ce3b7cfd37dec30d886193d1ba0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ff643e0fa157c8bb717551b4619d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7948dddd15ce9490108ed40009e00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aea72ed4ae43de068f06547db0607f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62b3729e4d052dca3f594b4197eb18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dd9c307ce49e572efdd5c6ef7e5e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d416edb71b626a6b3d4ef5cc48d864a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620d56b8fc6d8d0f641fe2d7f4c2e4f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b11ecb2fb14ece3815f62b291c38f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf8e64a1eb08914aaa5355b9edfa20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cce69ef4056629e7a10682b29d7dee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a474e112b5879b91de3072d11a098227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141e7ef689822fb64f67849f819daf9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4bd2d12d12b78dd72ba50f5679130229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc86e9a119abbf279c9df2580b5d452230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915a46b4c8f76ef02b1131a1a6f5b34231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3cc055a69b0e8fb6b13f1d0480a73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fda039d9117602c0054a5debf1c80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb2ca5e17f58f019a983cb2cd420b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa5795266a893f806ec4b1b1bcab49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11da33f5beee682416caf24bedb747236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed96ef0e0c94707cac33f2a96e543b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac2d4e82c1da0a641902f635240c3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f499804106f543bb59dd2d89fe10d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b04eb40afa901e01672102fcfb492240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6787022d51cedf5f400fd3aad1fbe4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1212b75d420bba0ff1d175de142ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756b7db36c81ddd97dc51b98161c991243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef7c009cf74ff681e2cbbbc37e8b86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2005e3a59379637dc46679bace7e7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fb27633523d561aaf434e77d9b9ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41cb21281bb769292ac12b8df4b618247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587d673914aee94be8a04b126b2397d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ada7c638fb51ae6b2d384907b5891249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84111680f02c4afedc9f2ababa754027250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae59d3e6a5f636ad347161c7406d42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb62817446e527925233927ca4fd40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa03b5de44832754138df52de09a290253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cf2d23d85254cf2e279c930d511ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970cd8bb73d8a6e4898000a9d91c0f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7072311b792d0b207311d140a0fb4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ea6324db631d690a3c7ec3c7245c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9592bccde871bbb1a2eefcad161b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55f6a7e8885b03fc622d5314540094259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b036f3702dfbb827cfb2cdd271fde260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bc099ed22b839563f629612fe956e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8ae91971d471bbe39bc4a6c56cc92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b83933cdd89e150a6b2463d50ebdc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dc889cff0e6134d9bf2fc4cc6c563264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb78556459e4e2a761b2e02e6fd95a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76ae4cd18e3caabfae841dea296deb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618aa8477d5d6435b556ade1f017124e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc7c7d517f4d4158594199d65c9a35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72beefc165af9e7302ec38accf0be49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079262271765f5324f951c9514982ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed60f8bd67fc463225239136936547271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bc92d08200a5c2f6a25969cd396a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa82c7891b57afbab0f0d76e61b517273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e28c16321f0b1177d2bcf1abaed573274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fcec36adf89f419c6a93dffa9af41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999eda0264c0dc39af1fd420ec15286276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d570884e2ddd3c2a5932a8a130a4345277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3540c90b0039e37ca70f2b22a2190278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2822759e066c5668f1e3c85f9e480279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a7624a3e2bc5d5fcc2356fc8fc8ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643325c41987aa0e02f78b1f730b24e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf18365ccd91819a39ad8876b5079b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab170b892f9d17734da1d3666ca8533283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca360d1da29dc083a426726677ef31284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39887e57e9120be8c1b270639a3e4a74285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652d5403952091d270a84bab16cbb70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3017fc0a4a8c0afb3e221eeea13723287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee5b9528adf18d5657cead0a995f33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f1610fe2285260f9220f2f66a5f33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442ce4a3d36d9c19ba01419b928076e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8472bcef9b28d129e113ffb26ac7412291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3f178650d68b48c694d4fec05d90c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5755c85d66e92ac91f52842362781293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee37f9a39abd5b3d82537d9c8db6100294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91d05c6e078ff9db1d3f001932d634295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd732a2a3a42c77b0ac656a17eda3cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e453c10bf6593dd7659de8b31ec77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163b67ee5b3e87b18e6c1f01cc7faa8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc0a1edc53113da3fa1d6f19c84518299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a342d6ae9b56b331e8a3616b16ff91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca168027d30daa2a7d53e3666731fb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f74b50516d217f3a81ffb1fa1552b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dc98f26a3ea751617899b38625b64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224c57c88e9c013e6f22e7d8545ecc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bfd454f83461d509575e73d603b36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cc97728b4ebb1077d90255fc1b6ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c380f7289fe0eb113d5f28c3dca6f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bab7c627b7c411cb7e4661203444ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260e938dd129b1bb5b7419014f899aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266509091825989406e3649b39da8ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148c99ff275b7324f60a4c548690415311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2dfb055728cea1abcb48c8fefdc13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f43b3603a04317a54710bb2f09b2db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ab60983e48a077629dcd6e0b3fc57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9073345468f865e69cc2fe946592351315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158f3077571cc86b9785c89644b10f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3e8fde59f769614ea886467f48349317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3f46c26822a288dc4e8b62e3ad053318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26da4b117271a3b59d71bf5d0941ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c865733f26ac48051db8035078a575320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b620f1f5cfb94b8db7d901eeb5054321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2593d233b604f3b7ba0828ef1a696322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6bef71aff03eeb04079ea3ec37a9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab9360028569317f4ca1e8c3cc4724324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63780a8e40fa8c78eff9aa087a42f5e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecec2da09a8c96b6d41064304bf247326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eef36b292ca55b0ec0598be5007b6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cb40438161b1332c9875b641983ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2c46b47efafb8be30f84a7144c748329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633612f8a618e55ba0b12adc17abedd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f82b77a0c891ca198470f89039a5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef419081d6e73a8e20f29d772f3392e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfa8896fec9bf010a288d667b6c5e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb97eba4bb975e2f124e21afe361f82334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3305a142a7cff575ee2038db05ddae0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fa5780294508aa49491c82b546312336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedec839d132af9a4dd24e1eb1e0d1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6b82c96dd5b890213f430592b8bc1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d75d8a57f3aa0de27a38aa13c67293339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fbda61ef4b1d2acad5a7932a7105e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1962dac67dfb9d2dd5eb5e295609f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795d1f02e9b28120d3684ba44eacb2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416696d56dd8608dab8fe2dcf8c74ecf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22851b1f2980c83be93c55ef98ae39344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4172535df29f3403d40be52e81ccde7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f70590ba7d14246296521f19b2cc4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a537591b52ce8333b5aa45c6357bfb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e214e7dae0945cee54b74e9d6394d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fac60b8a3ac999997979cb72fe05a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bb64fd7b4d1f86d93ce22ee7e44c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391c8e84620a2b0b0da9405a90b4e00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb04b55cfe1b1ad0fd9263464a678b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bd9366e453a0673c0def6b139b2bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fba1392d673c491f2a99a9783dcb8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee006b47f0d10ee17dd5f8d2392d48a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec961d12ef43ac13fdbac4f7ff333e48356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc395e8a84bd6fbd7e8dec1dbeac05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591e2490bb3b5d37506e51344e32b49358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0e05bf1c7c41b2d4b3d148c18f8f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726bd7c6f6fc06829966ef908648be4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ac887c8b9f3c28d458bc3c6cc74ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dc8a58ec6ac4a0de7c3a64c86f772362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d86138bd8918865422ab49c63dd1f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ef080b0039d3ef2a9248c61567532364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2c3382483828bebda2a5695135d27365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf96f8ae2ef8c011abee084da6f85e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeba3ce4269b608e2336d720c7f3d1b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cb0df531fba6fbc3537e98290cee8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17577ca66843d392607d2843de09e6b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebbeb57f4b75a16e250a723acdbd61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b895127506faf4ab40454b6169185b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eca1d2637bf89d23f7a28a9e8b06f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523735c81466f4eb5654d1b484cc4d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b288ae690bc19449ff3988290a7aab6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7cff279e0978ceb9c67a9bb30b6a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7e77c72ece91b1bdd1b38d05b4d18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100d8d6845578744e559c6aa55b3be9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade82be8a8966057faa077d44c6b12d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029ec5dd03b4fb873f96be86dcb3e27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a878ae0bd41e88bcb90dbb360b36aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f313b91dad63675dddf779f8d1e0578381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6b605e7babe64363eae4798416880382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9019050c241a569b5901638c2353e7e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fd0cbc7af2fc26379fe4a55d13d52384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644251f96d40e8113c256a94682bb605385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99935fe436cbafaf954c31422e863e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f1af3e5b5cd234789362ba970c068387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df06fb5c7ca13ea44139d1965798924388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740148c1605535997bc98974be36555389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef3f2bfdff8a07fa428a2ddd4ebe94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e3ca06e8034895c86c00206e73c95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c9dbf3507801c4a2cf767f482d697392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa91d41f688e9b7d231dd163339c6b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274320696b7122abafba457441461d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac1838312f8195612e89db48eea041395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a98c6c6ffa67a639d5bb9f289c485396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a661b31efc9939b4e07f0d62e790727397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126117565df1310a9826213b8d1a2d87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e599445274febd5857682f64fa627399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e6029e0b4a369df8ac57229911ee5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272b6b5fc8c10eeb164803dd0df8aa2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757b1766e681dfb4e276903fd705497402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591592b58a8ea631850ca0ac509b042403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9770e38920f9aefa3910c5e7be748404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248b20ed40ccaeff3cbe35f87df73b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c9ae16eb48ef7cf537c846bc527d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519113e369e578168d80b9a4b0f795f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea37b2828e1bf611d11adf6b031e17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d676194b5b2292b73826dafe0e266c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08439a1bc9d7785c549375f626e876410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76beee93abc64ccad0d9a014bab5aa4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b186576e09546de54e210e261321ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c94f71c6d26a295ad738fc66eeb08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4659d1ffbaa1480de264e62ccaa76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae91bb7e9541a30afb6af3f2d2b22bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b005e0b550a76dee4ca3d3e956e039d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745fb0ff88eb3d34db764feeefa6158417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8000c6e1c66585f21784fb134c2644418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dc376ba71ffbdbd1338b7eec24cc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792243ba26b457cd7b8cce0450942815420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8177a2d7917bb194952048c5fd7a6f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063f562c0082083b2666fe3c8420f19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466010f2f734bfcc3e088f2b0457fc5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acdcaf8f7a7d6b557ce64c49cbd462424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e56cf2bedbf480f84f3c341cd184c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cec7c181ca8e3d55b4ee305f273a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59966cff55606108246f58eff3a911e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87df48afd133442a4267ec222e5228428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead64c01d51ec26434dc2e82588099ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b403bdbe20cf1ca67a343cc4f01ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b84dfd660342e223e1f7f12d0816ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e81b7101b2ab51737f336f3a883674432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b5ae3374b370c7d35e2b97c2b4965433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d772ac941dbb20c3255de05f646b1c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16733d53710e90c39cf062993d19f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbac5bd9d43f267378d3017c02899ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852a365bfa980d2ea4f0d1f6645b31f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e3a2561bc2990b38ff12cbcb7d953438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110dc4f9b307285c9ba5fe85c1d608c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8bf7042534c7d363861ea498ae483440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43314980fd298cf76fee989cf15d27e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15db918265751c9168295e242cbcb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0ea997897d7fce32108f1cdd2d901443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f879d5b356fa7c1ef39405db2f0b10b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767ba0b3302f75b287822310f32ef92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f7a4c85226acb051ff7bc1e8133b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da148f8bde742376e8a5ec353cc0ffa4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d901b1c6d0f8139fe985e135ee7897448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d970b154631e4ff62399139a5366b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228b88ecb362d3207a191e99e18d93d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff917b379b8d6ba71065709bbea93581451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16392be9ac31770cde32ca401913b9ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fac6717901fd0f4b09d97be98aeed1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed72890e4bbe915c93456f6433b326454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe2ceac017e287ef15bb12a95cc20e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e0860f5e0686bbd1dd6d1ef47d9c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f72757b259b0de4557e7856320cf70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426847b2e6862ef6215b48a9e6e72aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485be53c9e0d7a4fb8395c6cf59a380459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d20b2df1060f56982ac915f4dd8032460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bcb69a93b4347b596451f168c9711461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cc4ab1c559a8fea161ef07cb0302e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3d301d7e44f475b839cf8345b8735463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174df6dbf8dc0599d4873260b3c3f3b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d62b8d4be2cf653f4a1ec60f79fa8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7d06dd45c3c27abcc938f9461f98a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf2c9cd23b7190eb99a2a681f1e7fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2203d620abe9363afb9a2c5cda63b11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac7abdd5cfb18649f606addeb76acd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997d7bdcf6b90ae037c372a06b57da6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a1d889765b16d78a8508f88b64a1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dcf992544b8ff97c36529166f6685472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f6d864b601e706c4209a53133281e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d120f47e9d0b3f2aa9aa7a7746f8f71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4215c74a9dfe7debb906eb0a2bed1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cf4a0e8866eeaef02bb8b70e3891f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2b48bb42134489eebe88120fb7817477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18026a5058c5de9fe88ec1d6398f1f1d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276233d3eb9c9e63464f2ed6226e533479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c7e8be38cc73efc0aacfd31ed65c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc095aea9f5bc9780acab56a8ae112481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419022c7cfff9696b2b7001775725cbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b9768e680f9abe663cf4ff469ca19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffac07cfb6a09da4cfdbb750402818484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567370947450646421fda4c504b3ec99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c3e4d7d08dfb142d297f8576cbef4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632643092b5b7eb039983fac1409817487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cbc478d256a25eafdcd9a0c6d9dd2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec598d6015b0b0439e50115d7ceab77489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357aaad46c977b54cb0347928ed09b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da16d370142aa7ff75d980a418a9b1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08430bd94cffc756465d3b08d60e5363492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccbb0a6fc4a32398b43316df938b4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ca290931df174f7ee0d0a2103479e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39b2c09871d488e28ba8c606c2011a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3354dc960033708e232c1ff7fc6149496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ac963374a59cfbb7a458b244282da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783df9d28d93518a819c9e3bce46829498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ca64fcab7aafec66fcb23487e80b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a507ce9241ab5e7ae560acff5169f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499825e3eea90ef5470f0a705135471c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ff03fe4b98701fa81e4a663f72854502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77f7530c701f37e10e99b856c11d2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407efe25451cdc43b09adc528a2ee2ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8ca447f82f63eb439ad16e9f137a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63078e341450759861b46c679222b3de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb13bbc9f21c397b138f31e13d1ce2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123b60f7d665e80012c994067908aea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58732ea32644311db3ec60fc4080a66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a601b038457ea3e349dbb2d0051c50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e9c950611ff18c2d0a88b24d51b67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9109506c5739129f7f61a95b0d79cc4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc4344c319458638c0b146224a46da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f88fdae6fb484c04d9b844837f6f4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761abc7324471526c8022401ccc1d26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6771b15307425cd6a2a792d7780d2a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf50816aac03942362c4c652e5a778517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdde29977160c174b64acfef6de096518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9af215a5f570042e32bbcde8dcfd2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aa34b5928b59d6fc69fbb8c525ecf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444626c6098097a3ce3217da3c2531d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98970ef9d00a4e9b3edb6e9e4f9c97d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bcdc9b7e3982b4690991da7745ffa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dfe058da8cfd037138ec327bdfc13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b83d13794f4fc613a46c4e37b89cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32c58ccf3bdc2068ba1f57ff5ef02a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a08c0f2b54f105ed2c0ea03ba50d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea62acc93dbde2fc97c49e013c12af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e6eaf3d63ab4ad7cc380d4bc1d2ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9fb1969e14602b3a29dd8455d1ad0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceb7c2634e96666674ce7ddd480288531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a272896aae9658f48642a688a80118e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0184de78b03708278b0189a1320b8e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76437a36dc64b028c7118b5c28e6d604534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90891cbfdf3b7ee20f050167ee36a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e40d40645e36c4440257baa143cfaf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecad7b7b468f3e0a8032a760caba363537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e20f3716b2ed52bed38b7ca16830d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7043fab06b3e838c719db6c678078f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74315520a429efd8e6fd185040968a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ae137f382a98f9ad344154726cc0d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb98c993a80fb3d843b8c502b2879d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30953e4a8e783cdc5eb6e12028ee8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a361b6f75936003b33ce53f8318067d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cec900a4d746fea9aa3f647dd37c56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a47f30370bdd67e75e887bf604c9c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06131c12367ab0eb90e85835c674da3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa716bb109f56e8e541a5a6cfc307f03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2695acfed9fa604d8debbfe6d1505bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f64784f7976f48d1d6eb07357a019a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412401ce3abd6d5c9682e0ac1e48d459551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b4eeec2de9b2e3ceef80eebf1eec0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc73e5abe045ae10902017e20228224553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef855140e819629ea3edc0f9eaefb11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d9e3d4a3984586da7c3504515e2bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17f96a5d9a1fbfd8d9a5005eae0047556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44498e59a58c7dc39b0ad6c0ee25bf30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672b240a67f2c701f91f2844aeee294558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b49a893a999cbe992e5e02c43589ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca71fb6bc2d5d2a61d409571c19561560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66a6411ae6cdd64da03a89e4575a60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2d6ce12be27c547302c11c5911fe5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529199fad0cacc2bf258181ac8f0f19563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5817d8831c3eeea9b91a2063768a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ab40e088d8ab8513f8e3a70702d8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2369d4e26de9052284d81ee2aa403566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb411eebcfe0a5bd346ef0c00b9a067567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad8a0e52c3d01b05d0aa85b403f188568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0913d0f729e1d9b8c3d8d16e48814569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2be2dcfc1677e4509b8c5e133564e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc40d12390e1d56c6e8d4b543fc03e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17c001cd6c5d2c67b9d533b246c24e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d9c19382f877aba367835772a29be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b47ecd02cc5488c028277bc67b6f78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729f13f412643060635125c800857b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6df550f3bc44eddfb51f4658d73cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73470b64461870645ae9bbf453f6999577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0fb8ef7f31efc5696e2f59bc7d095578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57262f2ee3efa42bd692cdf4fcc60b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883d2f7f37b973d6ccf9c8bca12778a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daea89ea757029ae9c9ce85fd44db6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414ed0133511075db7cffdb67b4b068582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed2d899270bedf764e0223b7f09363583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c49756d108ecb91e779b5883ee047584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6616673573101865cb3a88ead34bc0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148914cc88677953dff97839c233caaf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97a99fc682904ba29f6a7b69718150587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd87d355c6f26dcce170f3b0eb5ee0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9be24c2abd2b5b6ffb5e017a55a2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b3b119b950af518e0f7576ff5acf4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ddea9d77b81fbb2475939ea43657d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d068d0b4fc56cc492eab87b1192e20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6611a7ede48b9ea7e826ecf3217938593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7972fbd68fbb2afe2410adec3697023594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a240c6b273d7e34bc0d9ac263a640595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dd12dd8b8098c956e273c7beb1276596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847372d76c93112871eb86f37b5f3f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ce74a07897960b66e76f4487fe4dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7882835432904869c6068650a11898d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3493692fda2d759eaed749636258f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c27a17bb0974b2c725e7cfeb2cd075601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec102df515d81bc5dcc468ccb62acd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fef9a251aaaec6355bc5ebb4953b68603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe763961de7ba65aaae78a31607c59604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b89c0dad0d6b6b7fab8d5acbf7229605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb4cba323eeed75ed916c511bdfae6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c61d52dc4b7a54e02df92f52985f0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc8616fdd82acaf2253c9cdb83e28b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c04cfefe6c8f64ad950726493ed531609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8006de9544e9e028f1e2bc32a7ec8d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca43f3f63f3e9945ef50c155ac15c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced3f3f67e0e38ca59d8f7bae4a5e46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b301e9fd583187dda1961924e6ee58b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab314bd2d17edeacc0e975e99d61e192614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cd21bf377cb68029ad1f12d61a568615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656c0295e1bfd74a76489627e14731f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b369e0cf9b0a6c600b664e98a71ac84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4de009608754f7546d38b801bfd303618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b3e513cda1ec1bac15d6491e232de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729c04eb357651dd817f11eef6c8c34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2e151604828f3d7f8e63f2e6b7aa6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4e5ccfaea746b7fdd659bf3643264622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fff8fcc48506e70fef0d65de1c7206623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec0540c17b9772af44a947b819a40f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb72644d19e6e1465e77e9dcf899107625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3954357a516e773adee11de22ed4b5c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634973295c15226ed2a6d97b3260dd2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341173571b678861d264b57a7602fa26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56495f5561342993dd66a0fd3c814ac6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a467bfb6f40988202645c807706551630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbb7a4ce5d5017c0ee9946b6a12461631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32afef35bb934c66b636313cf2ab3d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd98c9a76aac73b62f13662940617a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae829255a9ca876dbfbd31a2ef4b418634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9869f8d0b13a46cd6e1eb3bd567a12635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7685ab178000e0cf6c786ea8cbd9537636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85317caf635a2a28c25bb15b6a637344637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e9d6715a71732a02c75c9cc996a34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e77b72f04460fa5bd1f25305889346639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c4650e6e1c3dce001cb2fd441fc35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a601da73edfbbee07e92396c06424641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161600ae57b3a88e6079596745928714642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68461c48db51556a4933c8e833c3068643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dc24b86a4eeee095019d5e26a9108644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3f187717347c6422d31de36782df0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4e06b9fa7811ab8977de3613e388b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81909d5b048cdf2f620b4dea7b221198647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0961dc3af5d2539726ec9866a1c564648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c289d963481254d7d9ed2e65e865c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e48e3396272aebdcec8769a8191a9b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c718e829fbe992c9a20896b8b1d7c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba281f51bf63ef43583445c26c8445652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9637ec6fe1b1d05ebdd2d04c22f69dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97038fc5b01409e4195b26106c75ad4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501bc1d821abbf27eaac4a3f1597854655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5adfd4da9548c58f6d8ec557b3af1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa44cc72efecfa945a1cfa2a251ba6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccd2be5cdfcb8e4f3a4fd13467b3b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36698fff3a4edb85a13160db3ad4b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055707a7db15ab203cb020d3f41b07e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fc6e2aad92b1fc7897575a08efd60661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cbea0d6215fcd0fde30af9f27bbab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471598b3fbcb02a4c79a748f41213bd0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510520a3ef2bf248360bf2b7f67a8206664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45403c6829346817344700c0024bb0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66805f52d9812bb4c792c8f06182b527666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905463d51d243f576dab19a2485f6e5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5250892da2dad566cd6a43a5fcdb796668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495817cadf55c5ad46e7971991a41e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cf95a8e1df73ecb1d33805e4ee34f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bb707debd9b9dcdff141828f101de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689a7f0815189e301b9a0e211789c4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a4ea71b474a2a4867600eabac3989673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcb64a1c63a89a1aa961886b99766d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10673f712e25a24ac9930b63a7f485675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f591a013bd8c92dec90eef2af200c96676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36018931a8d309e33b97b9bff27999d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c0cda4a27220b175cdd3dda108bd8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b3bbbbf80698f40b73e06923b9289679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f832f5a811b133cf993d725b351a1680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>