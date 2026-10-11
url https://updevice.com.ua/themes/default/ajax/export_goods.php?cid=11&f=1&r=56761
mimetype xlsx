--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed432a6ee144e7d40ed19eb4b19f7721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4fe70182ce3d975bd50735b48b1202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153d522d129bc8d2d3cab3fe5ac567d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc9ed02c0c482724478735422112014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e94b6dc3df6c21e905cd9e5e2cf105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71d55712d6213d75b53b687ccc27a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40c17c68c0abba9f975d818a7a54097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6e16bc5c6bb8b7d220fd69623ee3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d53772f55405ee2c2e24105c0163f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd8be685c1946df6a30ef2a99d7a1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc3ff17c62e2800640c399a6239e4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df75cff1bd0277cce7fbbc2e64a71412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0d4389805d421ccc1dd5a946a06d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf73c8fb7c336e72ebe328d7275fa714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342835651c2267ba9ff9d7b5c217661315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ef5cae754c07c5f3736a68c439d7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d53a845072aebb1882297d787a7ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf376930c7c35d8c921157e231e6254118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40810f9531765b79423fb0e6054fc24f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea0ce620fdeaafd8ba6afad53782d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad84251af7a788e8c967146f630664521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed8fc6293af61cdfe5855304d35d0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611bdc9ca5e0c445e0494227a06a9af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc676a2cdc853498ac9d79e093a7a00624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2563bc06ab155fa3f6cf6ab4e68108725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cada7c2edeb13a8ab50f0e8e47a02f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97dec0996ec3f81e3f612683dd964127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abce8e260cca43a67e4135a5872957e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3550a26ca157c9666390dc90c4b5d8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467b6228d08dc60339bb8613778ee2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5ae568b0fdd04b9673a478bee159d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95935ddc2fec1374bdad3601308cebac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33e9987a35c7e473f556c582431b4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d81ecf740340c634540833406099934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32df0b7e081f97f6427a6ee8bcd27335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2b3bddfaa7c150e131a4535eb86da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af17a1a4e6f3c76b3f6747f99cdc8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef3f82f66a9c46da034d5cd5b1d85b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a7478ff1193e8465be364d442a66c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d533b43873bd2c359e4e6503f0c2ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746da5902f274ef098cac9e4cd30d9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924161f4300e4522fa917c8e3b760d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391814283ba5fe3416a102791415e3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b20324a7e2c0500863a9b98489a70344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b4a07c3c5f2bf00596798b523398a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95789a1aa2d0306fa22581fc5cf633846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81df44618de215e1cdef08b6ec7ff8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a08f59456abf64e0d991f2eae96f5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38f1aec1e498891b4f9091e7c9beaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d13697770ff7abbc995db48054a29d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f2df6692867727d85bc7727d36d3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250197f3877c4f876f485052b13b0cee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523a3b7e67d578278e162f0fd3bef1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667d7f3ee42260afd5e84b5fe7fc83e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec54d20d72a7d1cc72fbca87675482955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1da16edec8c2e32f9316da57f2750c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d4adb87c4b911f34a1045700e988f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8f15e617459b49639869bcf65a11458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5608dca6de42cbadd61cbe57923b94859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1d875df1a6fa3dbc2ad51e0c6137e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe11448f5cceb9637922aede93cb4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff450d53e8e92a2421e2a7038f8e2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb7d9dc215a7f7608ab797d490354663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31735e5aa048477479aea13e455f5df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796882a5e841e43903a78d53bc33e23c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09284efa1c5b4ed21a90d98251afcd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479c5a1ab26c211aeff676e1c8c627267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44c983508de4dcd8018e16c7362b6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70db05f7e1442af83f033e7f50cbeb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d34013799e4187e7c418098c7c87c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027bc49b9335902478b550cfa278c4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61677ffc6c5b34536401449c15fac672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0a3e50625d5dbc5b1f85a596e53fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcff378671a8f116cdaca4664fa50074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd567487bab6d3e5ef8ca47b2c66aed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9893573a29ae09c26d21662d7a17876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1e4d888902bd410acecd75da9759377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e75b0c4d4ef25f8083425347c7518b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a460eb6fcaa2ba0cd1446d5269c2ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e064fcff70ffdf49e75dfe32100fb5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902ad3735f997e32139ae3dc605ac8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f4b4cde9af8928016a9db294d840582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab65eae78c8cbd1102a5b45fdb08c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b559f10c59ff351b0e1b894c90abbb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa0fb1dae7990d9aa3bcb4b8f574d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd351aaa70f2327c394171b98a29048086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8d2ef4bd8aee4aa1859b495c7b28d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc3471216e45f40ca4f14d1c04f40888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af719cdac82744b42be3a76e1290ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0f2c8d3eb7890e037cc715573492790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5af4ef3f0451eb18055588dc2730f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e51a0afe6774b97a95ef10743d0ae692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823951a1769ec714506991e840c2943193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a657387bfb35856263f0555907db38b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4576d0fcf34d6c89fa368ca5f38a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287095a0938288072b1eca11324689596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1c3fa04acaa581e861eea8b5566db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e320a0d9d9da997d2e531478d738298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b15380984913b1156a83cb900948f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34c3da503306fab00e2a38240f25b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88725a83e06e544e158bb56a67ae86a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be83e170ad0831f12f236af704faa3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d34315847d4e935b8130ac2e16333103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739543cf99511da052e67d9a86a39973104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ba621bfcb84d93d55ea9bddf98ea5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93de7f122cea105778045c89fd73ee0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bcabe950d93de21a6bffdf72836b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f53e9b46d34a3d4916bc263ded319108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0a48f5bd5ad5f8b91795aea8aed29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdbe96cb9e1c77788d54c6a95555a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e0c310a8daac66bf7c46ab40d01aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4df12641363192e85fbb8011670c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f041eba9bc5b40340b2e75a6dbf2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6be46cc518974c95fc706003351bae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd24f97aeed1887fb3c032485a49349115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1eeba7efe0bd0cf7b4d7f8e2ef016116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566e00d7b1ebee2081124fe914ca549117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b55ded6b28fc3d9ab3d631e72370b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627a6a5a05993df28d99f6d99304b2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f9c8e7f7f59d169542bc01be83010120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8742662aa7c85e958e62002cbf1b120121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefeab61d0c1ccd98a7306b95273ddc5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbfdc6418460a50f5532a6577d7498123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e09f9e524020c110de5e2e351bd811124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16532b433d977ddb0e021b224f023be0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773480fa6f4b1a68c9af883d961018d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3032845cee40ae1e6ca962856b32c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4fa51d5d23b73fc0aedc41afa7344128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc491ab4334be3e6f6d8a5fff4e497129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad236ea5b6a98bfa5890f8ad93d8b85e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6b5a223540d9f8c3071ed08786414131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5351c2bbf248c2f769ebcce63c33b67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830283021d2b0da2f2ee0afb42a0d75d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7604c76a72da11fe181dde2b60e11c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916403cb830586e8d809dd851bffeba4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663d0f640af8cdbc354e7731b1ea42e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e0516c1d872a39fb17534ec299a82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec047c139f92147e95cf93f4b1fd37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49082e3330014c0ea7c9670b8bd5b92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ecf7981379b13a92c2ccb8a8a0f42140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f847b556ae842958ee7d696c191519141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2df89d7d4e8f65e820696591210fbd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dbca88f1a865a15e0146791549c8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf21447192d83475fbbde8f0ce799df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75958c5bee6102c65ab9a10e521d925d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9136e4c0892e7d67d4d214679344ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdc66d38c8f954970268553a783457147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03f9790041ee3dd18e77b3fbf03fc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f98966e7cf56073febd826ada2e40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204ac1b3b9b074f193e964a4ca2ef2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50045e08e16247b858896bcfcc6c7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bb85e856a826202a7e83c4d523fd0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8b40d4c5f916ddf6c7d58a39b0ebe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd502aa127c07e8ed5a4a41d562e23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2229ee4899c0a85257c23de4a14f1e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd42fd0a024c2f04a3818007b8d52fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4310178552f2968008859b16401ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1043f2a05f01f460d792007a73dce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5af2f64cf03c7e15a25d8d4fc25d5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce255146793a364b8665a7a0d5b471d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7e34b2f6ccca9dffe62120b6e411e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e13f6b9d932647f3bfc01a910421f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0857f3cbcadca1f51786040d4408c5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c79dc1f70265cc85f2cbc513c8301164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e6e5fd88f56f07640610a240a4ae5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217304d3754cbf83e01d998690deb95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a42742ab2e773709f05c1ad2dccc5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7496ce76e272b4919a7c93510b95d65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5134dca791b864b11fd698277fb937a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a3b6b7fe7cb5790e1abe45dfa55f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834967ea54f32245b4f7f7fdaeade3af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0759f403c55778037cf58f9f2a5ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a677919161d8a79fe91b8814f7205173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0071e5a19fefa5a816894c42381fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658e2b9629e4951c2046a001b24fe53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f5e1503c6d1cd5a263ca7bcf1d78a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867c0fa752645efe2d5df3e3c3381b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0a06e4d5d5d19339a042c6b688f50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827fb20c9972a37d5f674f60055ba4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2971515e4b542e4df1fd87edc8a303180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5085fd1e22f3f5c491777535a2fd4e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6341153a69ee74b01b6dcf408650f80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fecb52247bd1a3454d51c1baddd131183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8f53a6a6f14aafd6c7d4789ed8508184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e76d58fad1ffe26d1d0131bfed1c58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817c9bb8b3a2305bfb3df5d3297d6a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576c2e2e11bf3d5be5e9903de33fdcf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1fc76fca052b6aacd14374b01e06d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552af5585a9f8323ec7ab105e661654b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3cac9654a6d130744a2505e9c6d60190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f917956af8ff63be1da97bd8d33f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152028cc6916dc8c8e3173775b2f5afb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deb84159495ca303f120d4471bff96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b18280c5773994a80b9ada3f1509f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e89699bcb827877b8a74e1323add8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cb3900870880723b88a450df7f5fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355deb961684e164119537d6d043f925197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f140a48b054401ee3cbddedda4c22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23fe20fde928f5f896eacfed2de823199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171e7395f388e254224b1ebe571aacc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f85acc997e50cb225101bf1cc0938201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e07fbc432e23d2a17e952b335837db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40257303c973d6eb5826d43abc8aaa7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a63ae5eb1b40d5b6c5b036b5661ec9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d866c18fb1e71dac936da02b3dfe81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249284c9ab0277217d2dc8ac09c28e79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc67a0c1efc7a8e0fd81b0a7e9ce508207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ece707bdd16ae1782c9c7120ef05d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a9aede2655531c5ec8a6e20b442b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052ef9c5ffe7b7b1d33b6a49e21879a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65b4add1e74f8e800b5fa872a6cf4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7597931a4c9a7408ccc4d92565398a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0dea70cfd67936897d0359caa1861213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e54568dc3815aa3d6318781075216214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478e9e6842f5922e8781d77f5cd1f57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408ceb24a5205145af8ef771dfa34a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19961fdbb12641a956c1d3a2b3b5334217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76df3203691d7450e21820b0ecbeb66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c28a84d9e201459025277e503d3d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c02e724eee8fdf43ee3942489ff5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf5c32a92f4ff6adef68c16139ba90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb07bd3b72cdfb161bfe9b827e6d56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cd9aef0fec5d1419000ca9afd3696223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2756726f8251c19e497b6b665eac7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e771a65c753fefe92557916821231fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821ed6f1af50a0d877d005e189e0800226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c559ff898ee5c00d57177c9f12be9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eac76a0b92c52ab2360923f36e345228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94bae6d8e9759617dc819e900c7736229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cce9c3c599c1b27feb41b2893d1173230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb41c3561e1eab20025daca94730420231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01730e38a03b2afb78a47207be427dd0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f468df6acaba934e75b37658b499e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca664cdcb887345e29a0d8a6a524a94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ec77a982f3c16c565d79ff13f3a45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3adee2ce3fb5dbd3f9e4228006e2ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524e68b08dd93cf1248a86376ef1b21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240bc6a5bedf0f2f138391fe3275d7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e00f9d20c77bffb0e401eca8545727239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd57a0c4ba010d909ea000f929a789240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c05f6bdff5848bcb2a2f2599104fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559293994ebba147801410caadba0cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554f211cf112a8ec6c9f089a93c1192243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730cafcd7355c8ae4eca96d06e098bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79481b68c3fefab6bcda35a46d7eaca8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6082d56c2d69a311c23df3f046a4ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff281b9c8bde4b7bd363262e350a45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab77e695cc7916c4749bcb53bd0f28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249b27c3dcf677a1d98523b837036e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f47abe2a3463c913a8079c2ce495d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625f56bc128ccab96694329526a77f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49ae3523a62059c26cba5d36f150df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb905c549746a7e392b5ccec8b9af1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321774786b1265afc1749fdb87a0e82b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405f7c594ea6b98235a3f0840773588255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89a6a89b69c58472a382c4b759ec55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65e1bc8f66d296ccaa20af50afbb08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f001a164892a0a916e5e84a693518258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83977aafe8d5b7e74e7fd5b689656990259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd521e462c3e79cc49d2223686b4b225260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a8e8530afd8cfd0596e6ddb4e326e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536a0ffd263464ca5ea5494a864172c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ecd0f51a4d158b647312a2c20788b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9b07c2d07862871aa8679993bce89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff4ef611fda1d808483d6cda4da2c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc094424bf58f0c9cb2547ceee52c991266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8faa30cf8b6157730cfe731d466559267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a933641bff916bc7f7903bd4ef3d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de9e834ea3db1b325e51f236733760269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b945b4523cd8b24a1ffc80f9e0dd75c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d258761a5d4dd00e9301d8cad8372271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f9b25ebc278439a670ac785bc779b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5763f7f2cee82ff18e2210185301047273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c470d1ff9d34568a7929497a69bdb23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd21ce27c373dc34aff1c74cfb0d827275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba88e8ab5bd0fc83ca2174316693b6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b6d82c283ac3639bf1a8a6db047de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c735955dee3fb79252c5e015b1106278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fc3d82e777be745cc9ad72052b770279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58262a542218db0d041c39d58cad6399280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e229655146a05ddcfb1ba97e4b20dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305eb4e95992c40194355902ce0218f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ee229a127453c309af2bf07922c08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b541ddaacc6c6fa025c3c29a5f5f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b448dfd53094529548e918258a871fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56092c11b2a88e676df7b4b38660f59c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e272d381ba297febbe1111bfcbd359e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e5af6099b1b9f70f0b4f038afcfef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347760f997d9cf8b6cc97f7aa24091e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a0022afd04c6b5047050e95ecc7ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0efb5518a82d2ddd6ca43835c3f9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567987d96e7472a68dcc0a69ccaa7f2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938427ad6d95b7c4db879aa058b33449293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72e7e69b837eb2e1979a64ac693d23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c9557504f1315511cb66ca9a0fa54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0100e2dbaa51e4eb81f05e79b6fdc6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d882aa556d3bea83655abe5413d65b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac99969c5b7510eff4817b27d64d84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5cfda61a9388813793a0569c82a98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48144823afa427d76f1e251eb57ad4d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306c71541d6976f318f064030a67ba5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d106606e70a787e4a7e623f3013fbb5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdd216858b8f1b6fc8e1955c25eae9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c96cb37879e6bde976464d70199cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80be9efc10b59f1f4aef66fd4d1dfd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c5782e8b181bd9ac20aaf0b8a4669306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80784960f4e46a17b180167b38b78c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39849a6abd9cbc744deba5d3ddcbf98e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db645e9622b3a54b18cb4cd24264cab3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f3991ca5ddbd3eb9f8cd538a69247310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e845ff03e1ffb764f9f3bfc2ebfa1bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febf6b089a9d962dc7fdf281e7414a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e2090e686f73b532fcf5e817b4863313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f85ab7e97e0f7d26e9343af61cfb1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9819040c63ce2e638e827d5d2225477315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53822dcf43e8287c68cb3d0786286118316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc67722f86581f8167a7c0ef3e04f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e8ccab6c715e0929153b877b1099f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afddc04f0781169cf8136aefffc12d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecb380cc314b260a4dee0894f019ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f4c321ae305c82a6afd1f87efda43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2cfd468c3ae0519f0c103eee675d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d7750c73e1c67ea4bb3253eef58f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8552a7c5842400582eed60cf8a7fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c648b613b4757104850e3bb3ec708b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb81377cbe5cb6e5d5c1cc5a7e061c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a5ab88b9279b2e5c0a0888544685e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ef7a72e5c57ff32cb77824da9d08a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec965baeddea121b1f98a26ea8810c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3c4ba952d9c23d1b0c4d72df3e3a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c188360d051f6706d1009e23735a1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d0d1a96a70f83bc2a59e98b3b3633332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69e9422b4f25cffa7c056b40433549333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc5776c3e9620de119aa6bf22f13d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cf3807673a0346119df4e51f9fd1d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45291d3737ba1075a525b79e7d2abd0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c3021a22b53c47044de64e6a84f96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc657bfe9e6e5e738d6444df3b629fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd574ae517bdf557c62963bf3f43bc6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086a4776d916097e4242c1a9a5ab1ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98defbb769015be311958bbdc44d7cde341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32dd08151058e3f6b621d84c1a9675342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048950953e80703831c619ef544eca8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9208cc241be1842878200abcb64bcd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d441260f10a1790e28fa7256eeea2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242538be509e8b03ba9e0e5ccbdad3b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43edec9d5a3222f977d4f2d04e91372347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee39a7d828350935502476961ed0d1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bded91e3de7c942070f89d64149b61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db14ce40e664de54f8a3740c30e5296350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf03887ca1db2caede2a648f6ee603351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c953811d07bcde89b14e845371a78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51267fc7d1d8727a536b9eafc13471e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a300b8f48fb621882c959d190c613f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cb22817f7099f959119efa304ec59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4997433b954b487ea7d2862578f03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90271c63df14c0886c8b502292273cb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef60f3dabd46404f2c59f1cc206d50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a80cde91a70c3d7cb9f881306850b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199207cdc6e6aa66d9bb4d264d3aee7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ae9b8b5c33f897384eba857ed030c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c958842c4a212baa7eedce137414835362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca2ed81b007fa372a9325e2e9ffe8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077ca68f6a493faf0f19c754ad9ee4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68b8c9617a5189fb4f30e56ca18f6d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b5aebb5256ebc36bc2d2dc91e9d8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72747ae699bc84208cb5012089c9bad9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a0e38dc221d0be43d671fbe15afa3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365a861c229e12f844083cfef6050ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf16ca8f674aa254431864d94f8bd4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb4c92772947412fa53d9e4f71f0ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450e4ae65355461cb620c211b62f89b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43228251184935f2871a2fa15b2fbe1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c1f2402f81931e1abfd64d5cd2d2a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafdf4e38d4dc3908fc7cd14a9774bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e48849fbcc5f5b198f3a7d23255c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7cd03afe2c1f78f9a979e15c4a87b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc7a1ab43d7fbee50c841e87e3abcd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d18b7011b09da0d4d546f9db54ce5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638360a0f6f9eef9b786331cac0e3c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cba93528e68a640f0673c6adebb95d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6704d0bc4965c57b0fa0a161110ecf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b55da6edf663980ff647c8f74687d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047806de1d536ffd96ff4b5ab60177ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22120a06074628175bc07b399173b97d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9eac6492d2edb99f37d718efe94e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c349aca6a89bd2a67e69a2e347756aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250eccaef64c180ad1712f8104b971f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6e526af53d285a32eb6fe536d960c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b8d0e68c7ec92bad907924afb0404390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0b427198f7db9544cb24d7e87304e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afea413800b868b29d631c54b01a9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0936423198ec09157704f9bc62adc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14419ea7a48819a2509df220bc0c78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddcf3916dda6247f6e5d9d9812117c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775260fc45979834d08530c5b5b5b872396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b4860240fd7fce511b824bc32ef97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0140b9b38feb580c3f1d78e562aa8ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4b94aee0718b17c1ea461e0f50e01399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855539faadcbc4aa788b6060b5440c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0519e959f1faf924fc90f8c5eb65562401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d9aa42d0f0896bd40bc84a29ba453402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a86ad4c053c22b72a45d3d5205601e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970c05b20f1dead2dae2c714826ccd3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f704dceaa9db09851988748b232ac1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05333911802e1f8ca7b0e7058adcbe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2391cb65baab52d0c3d4343e15804407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb097b898110f2b1e86f3807fa25f7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3357c2cbabf57daf0d86bb75891bd55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d9675f41db5aa0a8e4fdd365363bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813a2422ea6c8db46e59de9677398cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5226d8762014ab7ac34cc1448f6a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102f85c94128eb0031577793145063c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b2c4fcecc5e5f778033cbc862a372414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1a81cc7f6520dc117c0ef560a7b60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ebe9b08873d47299caad2013f7c37416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e3c4da2033691d89f14a0b3aeb155417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e37132e82976b12080aaf2f77a9076418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aa72c843b9769abd242ea575c20ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa081b5fc9ab5832b5099a32992bf33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c393779ba97f409cf7ff38b3055ff4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154e932504c584d4761d6462c06740b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9aa76c386ea011583f84aa71be2b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2e6eaadacec0c04dd134efd811772424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433aad09366668a8955e548679c7824425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e43387059d1892c88c29e427e663b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2d0b4f721b0099074ba415af333f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cb73ed69363225fbf5193612b82e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3d3543d417cbff24fc44dd35061bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564b36375d8ea89b3721eabcd82e6ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c781f6491972a15518c3c9dd0d722e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699e55289c1a34f589c28c985e21205432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fbc54c8f883edec27f01e9decf05e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2dfcf3b6fc770997afcbdeff1ed7c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e01aa741ccbbc615404c16738ea5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf88229d17b1530aad28ab15a9c215436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84023d9e7402b926ccb0dc91066c9efa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303d20b2c3322a13b56c4bc1ee996d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea371c8bed7e4a53c1c7ac354245d698439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98779042d4d8bef12ff92d8fc3fb328440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b675ab91e84b83bf0aa7d0555510487441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577755ffab927d0ecbb774a13de7781442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624b282e218d3372998edde19da44dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235fe135fcbdd73a24481ccbf59ac6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9475c3dba0a4dc46d30d90ae1b72455445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4537cc19f92090775b1ddc9e6ccdf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327400a7a5ca31d328ce430c32b8b279447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47b2aa5283eb517bcd9b0b30e1d619448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948afef022f4f8cec00db55bf8ea6a37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320340291a52629fe230e0b5c341eed5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81884a1de7764ceed82caf312781faa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532aa6d175df11f626f5ea9f3f63f81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5a653f1e28624b8bdc3613d324024453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de13d34474d3672098afc6e173d03e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cee23fd4e0b09fd87e3fa1981b9e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9d760a79f1c40fba00fd4b3766126456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef98256245498696dbc6ed8e53bd4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2696c730e9fd96dad0aa52565772e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076acf31d1f34fccdb9bc0b99e94b18f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab612a119c055297e5229394f96f196460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998efca3ae7ab99b7f8adbf8550d4b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413170975e73431d025ba20040b908ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a637e33deae78956eefce217ddee3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5053e46d7f9386101bd7118fc618a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7359cdd7d8daae67b9d4ec76d84ea7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9719f4eda274f154198d800f63bc5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1a9145cf803025bab17e7a4416220467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ec4192466b93d8507f4f4b68b643e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163183d5ac6bc82be85db15faea9433469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df460d0659427f463bb4be56f9c8842470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6612dd515c791491d87638b51406da3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ece80ba13285c639a99392a8b96d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ffaae1221fc0408d26c00ec2460c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84022b9a6f2a65d147d22e45de2ff07f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c04c950f6e22c31ce1d77881a3a44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a0c4e784583dd0cfa8c96d5503c1d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fca7c4585a40af9b06fa0ad71cc18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae555cc71374a90511ea0f051a0128c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdc3f3188c5c0f926de847665ecfd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b40b17bf3a682dd812a739c972309480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ce9155a5176ef8aebc3b38bb13f3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc171fba9b51cff5fdbcb8f613d629482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91259dad0f8939d85ed304d6b932a83f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbc0b8a61b822cc61a0a0aee8017b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b03c206d902dd08a0dfe0582b7f768485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679d63b03e7fab10daee43418735fa9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17084adcfb61d03663b7dd787aaa8471487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e77b6cffe88c91905a6b26be8fe5c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68520ffb59e5df0f8e743d30676acdae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250313e49caa80f3af53973e0597318490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7c51a10b9a77ae8c3c42045105d14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a24c1a2525fd13739d9d8667f1df3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015f23177a86cb86fa10a705994868d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec068897b56d10594bacd7e0f2d1e36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6629aa1581eee9bd4f1d5d4bf23b02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebbd0aafc07d9b8a1f2b4d0dcba10b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dab1a66179b158f7cbe12fa5d313b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2566e7293e0a1e368ba75f851f2fd99498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942b7bbd0aa1b1a81f944faf6bbd995499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14830b3f130eb84646ac58cd3ee4a79500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a316ca8e3c0a93f3d45a7220eedf273501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef76329008d6c16b0ce259584f07ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c4e9148e60409e414f10435cf2ecb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ac21313ba964e4fc0fd3f7a178619504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902493ea72aef9b7333f1026abe16111505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2e856cf788636d53db78a331836b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a48a39fcec63a45839bec8a9ee1d49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aca2c77fc35ca2731627be4411d95f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886348ab81dd746c9520a6e945fef28d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560fff57527e74bea3fdfa547541fa8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b6094a54178a14fb6e070c985e921511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba20e88c5524f474a1ae868ada10fe7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20af60803ce656cbffae755a4386364513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa512e208223ba1709cd46b0c71acd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b375624e42bb26d8b7c2253d5a255c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d774d2feeec40e4de2553483ed73a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff027b22a8d77afc1d5eae8a063d0b39517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1f38e0726a3c033dc2cd00bc1a95a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e1ca7c16eb9cda0d3f9f5d7c63835519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025dacd5fb8318813eac1ddb802c094520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc08aa0fc1bd099bb78290d823fc9a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587b093ffbdd60cf7cc673e973a37db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c239e64e9d9e6b879125409fc6f63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c6a763b2cececbb87d24b6eb1cedd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89be316cdd1684dd51f46a6686ab62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a436cbf90e7974068c60893dff3c69d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab04249f4d77fc1dcf543028ad2a78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64420ea5123ef3a439897acd7fa03aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51594fd2f45c7cc830b11da56bb1f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5af47b2395165399deb3bf4182d42a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395491b5999a60f89571ecf65830ee6b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22003fd08ae1fa413d4dc9e26467ebb6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1823c007c3057bd24e7fa85d8779bce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fae1aa7406da96ab7dda2de022a557534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92c73c6727a14e63c1d7197419e32c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bdc7df88ade217aa83f3e111437df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88f65d2f567f56a9b6495ea9045e57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c5259e20d26e10df64ac6975a2652538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f86fca42b249fe8d1a3df4badb5f87539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a62ca8b95efd01aac509429fde4632540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36f9ae91da2cb6556ce42704096ab0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840418f9ad8c92ffcefb9a3a6c30663542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d78716f0a368496b08596fc4a260d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8a0519dae08c5c532b4b41ce177bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2bf563c78f59dcfce27ceeefb96ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fcc21800ab33b44ac79a35e1b1e41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b611784e96a3ae15fe2f8c6be6495547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141656e768af22ab0f95393e51e5af3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9ee297f71dd6f2e9debdc21e9e5fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7728dc8c4d7b72d128cadb18bfc5e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4838bf2bc89b9dc15b249a0260fd2ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6f060c083808aaee207fc22eec3bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726471586716d5d9d382de3738ae19bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7841039adfe46a73f5621e6b5d18da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277c1d7ded2de9de6686362a2cc9e40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edeaa4d9dd6860c63993466dc157f33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cafd757cbc8cf55331a5a9c0b92efa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cbafcdb75bbe017d27ff511139bbe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae948d8dfce05163cb138832ebaac2b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97802ed8314276d727211b08cb577f41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b3c2d9a516f3298e959132e4100d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76989c7953226749637d64c2d671e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdd37ab3eeaaf183d697fb2122ee9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68754bd953612c33d3b051dce33839ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974927bc2c94140bb2755614cb0dcb74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191434c15ef52b8984b64a4ad296a2ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7132f3555a1deda034caa87cdd7d748567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0656de78ef7e2f8bcef94b460de9947568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db12874b0fde32cdc250547a9a5dbbb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94783c20e74aa0bcd6bd3f512c962242570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8035443407d94da088acd292c526939571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901f4fda1bcf591ed78f53ed7fae695572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaad24ffb9a7d1201ab3c5a155f12d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3ef22de33eaf58bb2fba5aa4babbf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5da48c438a049ecff3cf8591f9cb5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76868382a73ff1903e392c34bb426d01576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a59623f5c6c15ddb48f8ffdea6cc0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9420cc358782134a03c49fea256a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2f3c12cd143eaa8b994d29eeb40ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d06ed5bdcb1624993360e749ae5bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932db1ab675c21a4914763cddb488cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c741a07e253e58e4dbf634eb06561582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6118528d5e23a02b88ecf90268c1562583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e7fcea75e259cc0dc8615a1526717584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6d951a6b9c8467d7ff9400a6b6c30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d45298ff9bc01542085bcc23fec26586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1787550f2b68279ed6b2d81750491587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6a0a275a7012ec77c97dd48e382af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8503dca489291e843929d64843d67d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e479870fec9122cd79613bd5fc48e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc059ddc6dac6ae5d18b5dcd13b742591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037c29516ac78615fb9ac53bb2ae3cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e220076647685b041cc9a64f3fc520a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e293a21d438ec94cd7a04398c38c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb47a8f98e25b42a5c5d8561b9ed24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b4085e191d929f3cdb07d86ddfcfa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e8c659260ba70b545c5b00bcec03d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b1c036a9022c753869d442bfbf5ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb5a0666c463321320c731545b45c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775559fe959aac5ab4dea56623dd96f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574f6ddbb7430bf192fe3306c2e03a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d1509006af166bfb3529f868a0964602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334da681ed9f48104b5d0ea1d9b390af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c377ddf6d0cf75b52f56fa139273a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333a07a2e93239ed9c18c7f6c5de5c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c749e6c14eeeec243979bf889cb23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085e0c9601d2ebd99da912f57f0152a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf8e6151958049e48595471685b279608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262647e2b0b936c079806deb7e4c13e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd80427d5da68719d545440d721f08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddde8911fda79a9a6b60a6eee468804611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f86b074c866c03f5f039bad606d8a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99ce58fcdb29522153a8c8e3dff7ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bb625b63b34210265f3f257c7f68b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35baa4e713747c9764f893b218ffa4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34f69040ccb2b1e3df8dc2e80d393c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1656d0cbc281b80fb51c29df3f6747f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381bb2231b7b722dc8ca666c859b01e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b388cd6e0c9fc050466172f765745d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b3aa3a57b8bbf5d2f5bb92c27572b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ad394c56fd18cf54560d782df6909621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ef741b06ab94b0ff4a2368f752687622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e735679b50d9fd90db57bad7cbadc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197420fec65b884829fa08bab72cfd4f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85a7e0fddd0008c31c9f7b74e2e8fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318171bf8edc690ebcee3a067841ed80626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dd9c86e5183ff73a76cf6ca2830ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a81e49aa5ebec732395ecb56ca4526628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490193bbf919592a8f5507b669c3372629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da560b2024fecce6fe337257de7a2c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f29e6e3fd0174d2aa4840f65fcd4a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cb44679febb129c3702b9476ddc0d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee989682ea765fce62b522382509e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209fae9552b714621ccc04465ed8d45634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dfd10050148c60d28189422017b3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9dff88f5c7b3e8b0ae92080cf09a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7cdfcd8b8ac2463aa29f72546d2db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1920304e2a00d3079f2a958f6aa7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdbbfb74b1e0b0a9a29dc364506b55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a275d6805cff2c8b75bc22bc0ad45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc9e6506c3e767c6ea5a7e3a976de4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e184c02a93775ab817f420a4667a47642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262eff42bd249140c35f1b95c9b94d0b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e308ebf723c3db914289c8ea63239644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6caa9ee90291b91175e7e9c948cac6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d895d67fbd1dd17ddb558d35e969de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a25683493e5a62e61d26d883d343c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fdeb80263216cbc6134c54423a63a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb049e5ed50b92fe8d07a4214fa030649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0804c1a5ac4fba7b71dbdac92e3c54650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14355b54b8b28dda7f80c146f925f009651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e819defd735d3c596e041215b87fa4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fc2d6ee608c88380fe84ca90fac58653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81610b550795359b9533699df2afebca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68690f6052c135de38f91e69aab5db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c4c7ec47134b5905149f8c507b9d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db37e38b628342dd707ae83b310e0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3d2a9855afb2ca704d40f57f6456d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adc589c75357e9bd57242d83cf687e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b9fd07c9daf46a92061283cc8075e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fce63ab7f8a6cf1d2b3b86d20712e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057cca7e6f3de54031494546d380916662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131be2b32622b6d3a1d57ff06171c64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a417e7aa88634a9735463b7431f88664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aefbc03b44d9f1d1c3658c83b168d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830da702f9bd1eb5b0e01fe1308390f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e65c280bd3f74eef27045586f6caed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acf6c8272c324ae4a9441be0e68752668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfd82d77dbd0411df587bb68b100f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff32fad77a4c6c2b1a413be3b3e92fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87a8b13580a4615d9d49de23931863671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccecbaf23642be440c254870daa96c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb81c61339303198e01d9934a03076673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadab7f97dd4b1d262109f440ae4bf2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8f4e201051de90f1310d6a14dc093675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c00b5eaa3f1c5aeb449e85d87859c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bb5459ecde2ba0e3be04bcb8f5f7b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176abde2faa99c0625632267928b6d9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a435d1581bc005ce85870dad6f150679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464335118e16cefc4fc2739438ca1f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a45f1a59e2f02753630c044dddab1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaf65bedbb13845d2ba6051edfc485682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181a836b3fe3af72c876c793be5bdce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaefc4b288ae7237394a5b02d928efa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0f8c52102682c077d3ed9c51d8210685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e9daa4c795e2c7f7ffc1f8a701d7c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a5379937800d4fabfafe9cae426d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4f7324899f3f2529f1376eac984f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89077f8852c32bf7069a6e41b53935a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598b5d6e3b93dc91db3e468b1e805eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feeec8e8da1e18d4263c747d649ff9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08467b8674cb50c1e585b57ef1180439692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481812854f88b0d9da1a8f75d15790ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc6c2fac7c1d26d979bb004499a0b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6277b72e77928f0cc44b366867a4889695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa212f5c9feb2dc9c2c55942be25fb4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d1928c1480ecbf7b925c28cbb77ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa4a1b394649041d5dec83f573790a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be489c5e3ceb87b82f99591e8f0d851b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21e814c093e943a32c57fbaeeabb47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4bc0129b3d77c374ec4a5afc9769d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349128d9f0e4de7953d6dd54dfc062d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100162e57ca731aa140a394c4241ddc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbea8132fd42c65bd1113023cdc9e6b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7636fbb75bcfd7ae5e14e1ea2bb35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701af4353486ae736f4b28c954e5c4e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe1fa7b4ddfba7173045c267cbd448707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc55ad7ab26bba75accf59cf1a3002708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9792bb30578c2f5ac13eadb4580154709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cd984c70f3bf36dc5f198ba310a1c710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6ba0c8a6218890ff2ce3babc11fdb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b72d146a920b8b543436fc8a186bad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d6795619d9a0fd20807fb0916b59e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9f3e32d6e3a3eab31bd51795d64e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfac8b6ef0a7c630b0949d87206e0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45745bffefd611fd7683d7c1806faeeb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85157c728f462cb4db179b8a3b58b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127965287710c909a6a8c4b9ff865f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb12927d1699e104297375b410e47b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46919ca4477d35017d1def1176201ccf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50333c886d0078c3a82a11e170c6039211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a965601ac616d67f7635fca440d1fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097ab4a3aa76177ef6659da3cbeea1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a0fea259c382077637ef0964544af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a648a0befad8152ea5696c5075057b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081652d36036e506c1ec57dbe1f7d20716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9cf1363481f8783cab63b40a2c04f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b73b12af7ed1863e47924595de77218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f3070ba4bde5b82d6a1dae8f50a4219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd9020145cb1a361928e2d6d56493820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65f036010834d87c46bfd11333cde621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5f26330e1f01da302cc2fc205c6c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798c159bfd92864f61e9bdab52c091723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eca95eaf1e80bf23e1fce2d1a0ff1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504dfdb29b7f3f819234548a9ec138025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613068292efaa3eed289b76f782730fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0b0685a3a51b3404ff52b0a204b7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6e9438655ba2d63a814e00862fc3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a09263a1a48772ee9d1c69adfaf1da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9358d76d2972f912a19074e8d46491430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86634274e9d95fd31498b0c20ab1c61e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc572320e4b45a09e2f6e582e5543932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399ea3e8e48a2669ffd4d0db835836f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db4b2be77f6a1e0a9cf760213f662434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97d0d215fd3fa72a4e5ac8479b895135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8ae98f1128343b83b4677cb43cbfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01889c690d061c1197e356b5ab45552e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2b81eff8b894343b3ff3d0fbd85a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abe8818164cc26ed8fdd2ffc43f13439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21cf34b3024bc4826194c0234ecdf240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036aa8de2f3484336335a646ea6d519c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e1d9d9ef5b75c7db252d53a91d3f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f43d6b6a75e63274f63367868250b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3217ba77646ffd33afa9d7bbe1590f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0b6573cc6531209ea63562e51772e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b854898ebcc2355b9b6114cc59336d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f076b800dc00b725a59b3b8134b88247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671656ae2ad5024988b4bd0c16c1fe2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89d06fdcddfc0b2de63588504d271049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c884bfec7afed1514800792c5a9d7f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270107a8d8a4e5812267dd0158346a6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07f5a0ea71d2b94c8961c1ba4e290a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071119af0e77999ec733df919d0b62053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84f2ec76eafa32860f0d351d44129054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc07048f18af5f8c6d16db462f3e4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dbe45827edbb053779dc49a2eb53d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bedf9631b0ae45a26cc398b738c69e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ec7690600be4e371bf4d26ed2c42158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790c5de5e92857680bda98b8fb7659d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847652f5399cfc09120a140d7acd99d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d47499fe197c3f8e186fd689949f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42117650d42040f2cb0f95e1d970bb6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c3ef24845f5fc357200b58e8dc4ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d89099dfe5a1580574af6cd5c39f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae20bad4fd230da7269ffe6952fe57b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c2d9320105b89e15cf46cca58c9d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76863ff3694a6a0042e1f6746752b69d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eb7f9ecb1f7009082048bb2997e8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60f41015adb6bb10451879bf4134c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b80ec547ced15022f7479caa05f7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce485f4a3cfb7d51fa94d37e798d58bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27fb5a6ad8cfa5f630f7c1e169b08072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f74eb6ab4df4c3427d55bbc6a0c4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c20fc4bac63984abb26a3005602e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15ab2c03e8e2269529daeb0dbbcb4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db0ca3f13979c7a09e319e3dd2209e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d04de6d213512979a6b9fde9f19e0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792c158c0287898e08f816b5e716bbc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6533efa07ba37dce42c1521862d4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e7dce7ceacb92d6765389ff1f0f2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec8c5dc3f264ec8d7ca7262575974981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f26d67713442d4c9daa73b3f43a4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c9844d97030c3e80dd0e60768137583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a5e79a0f274a309babecae124cd2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecc758dc96e6e2ba4977f8c81ebabe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bb90a9e772f68203c97ea2fc0ac5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29f5b9b554c2f91d36f60955dfffbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26706ef4892173cfcea9ca497d6301aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d0005ccdf25abe640abc848728e2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6289cf5631d964f2286354c4e0085490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944f75fe9d8d3d8a7be27683871774891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d61cc4066b2bfa212828df225cba492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eedce2547339e8d47bbcaedfa95c5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb65cfd0c8baf97dd412cdac158f3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b98b060f7a89c0637865e4e6fde1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd50c96d51aeffa75feb45ccfd839ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb0f966979938067c255d16a2be88797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ec7663c7ea570e109870bf0afc79b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46419bd2bffd56931406eeb78b1d636999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5d5d9c56c26e3d8b3286029b3d90b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f3f0c6127c02e8bd399981d7093d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197208b50fba5ead444b63c3c2a9374102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f129394d325c5482400bd385ab3d9a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12b1727dee96ea9e85a5efa15e42c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb3606bf89bb9ffc6f7a7b5cd66cf6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f595917feecdadf1f1287dcd880dd8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd206f9fffb5a2bc6f020db7eddaede107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b83a80c876ac195a254832ceba8fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e69044bc1c6c2cbe2d14405b0934e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e3c43c0d2e2f5b10dd45aeea59d45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3418bbd5716b99df00229cdace0dde0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4589f1a1f1276df7fa92787a16153b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e419f48791b226412006a936b4f52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2aa76820b885f5729ef3c2192a16d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2828ff262a998e7d2e9a577a5d34a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb9503e478713b55eec00859c306bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b3049e028b8ef3f2878b8f6ec34ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05675576b1e16164511d7a8ee062f981118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755ac6e8a9f5e5a9de7794322b09f17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731ae9fa3a209bc6b455751b5943668120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e26352a280d9b7f3a948ac5a5a8a34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af4043832666255eef769d730c3cbe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dd1e9a29ae705147d4f2d1f7b9cff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc31065cd6b0ab5fb0f076e9d049ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cb3c55de65dad536c023f54cf94f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab29cb9e0f08dc114a52574795d634126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87deec44b3366170f89ebb46502c3e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96137d644e5250033fd0c97066af405f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb00d8a5acf7086445c9ed57bc7a29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dd00f8c36a37ea31dbc1abc8aca9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c013091f2e4559dd1d3408a481fc3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2195cad577a0e54b4f85f1aeeb0fd92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836e24a2522c1aee8d6e9e38ebd10eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72d30d3a75ca311b24a8979960de9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf76b308e519edff1117b455abd6113135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56ca3778d5b0dd9f19c0d76869d26d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7503701f6585ee0678014fc9e7bcd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e49b95a5fe05115794028365a05590138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930f07cdbcc2b03d31189be5adccda1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e96f076ff1fae64e52bbac496dbb20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548a8a94ac4834ecc4f11ee3f054cbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d6a950915cde0bf01dcc117b434d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fcae6e3df5a0a4efbbc8e22a06b89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbc3746d58c6e663b64faf44854404144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdabdae01b952595d7990a7d5d8c02c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d980ad32525c4ed99c1c9d9557cf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8b68ed9791df45f6b4edb42be9192147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c22ee0d172273306b26cf5e1b2bee3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5b0cbebf2fbbb6eaee53459ffa599149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdeb5a9bf644bf9df05ae2426e8a51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd3179a7a4171e77497fbfb0490f2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd347692aa667d2d6772c47c5050180152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db6cf86f80396e19fbe25df8294711153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b382d60f5cb54277081e2e6dc786c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb6e3dbf758ffa39e42eaa4a1c08f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173278a91353f8da82f470697bc73ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726b7b2c9ae38ac511b8e511fc3c373157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ffac2a5b3a651d3ba4cf76a74e6e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64256a4e9a51b47d9847ffaa133cbc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5c350f6578a9f293be44e10b2282b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f06cd113b561ce98268a1f89337f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b9b06312d1bb2657616d9236f58a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f530dd285303798860593a8b9fe92c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab6177f491fc9be816e1f4063e333c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806a2bdc5d71af531222e360bce1d07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6a309452518c2565d00be9bf5f237166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6044d2a1220c658395971c2bf5c83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b713dce36f64856a92e146f241b2206168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523041119f7c564569f4db21d648ccb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2977a7b6aa99c8c12372a03901eb81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22918cef31f935d34793341e052724a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d06ab4a9eedf56a289dc56260d3736172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960b09c76d5038c22211d54e1a82e00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577747e4909d892ca653ab13991146f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f24ae6c78c2812cd582d9a042a2030175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3df3c28255b6c44fc4867bc503c8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c3fdd4d6bc90a1dfe7ed7daf90aa6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea74292a095ba87cf33497dd364ab5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e78258f4ca1d9e6d2f30ecc9bb0e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de42927b5fd24506d463e0f3324458180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa6b6b5ee3d0d96a1d9f170ae704af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c278ec21b59ecfb6bfe9463f5e385e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a952fc6f55bac22ad67a474c191e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab4087cba59991983290620c6853a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aee573129bc00797fbec31d309fc9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32567681649dc0d111875785a840427186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3777d43047327fa9900fc210bb92d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b0f831ed8f2af3174646e3a957d27188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f061f236146c860b99a736fa2f418189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca13744247204f9de75dc88b21732c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5931ee325d89c4af5f45fd2ad9ba7c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908c683673b8dd8d9b3e17f61b2c59e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702d5d372473a8074e119afff0a64fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2576cd0c8e802d6c1546613153fb31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868af735c9c86096d6b05ac8f6f5ee68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc88f13c78d951edac26de1df59531196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c317c08e24e6bb1879dae5b7dbc9b07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b37a12a0fb173a1e426b22b358cc52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206724e35157ae4ed0306377a6fe8701199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869aabed44ab2adb47de580525a84ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1819d3d174b2d00ca6278983d11c3db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d238e80e70657d8f7ad7c1ece9044202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48532f5f1f64c3082233bcc7aa7e9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd128f3e9ed725c0de92dd9efd68880204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93449d0055500953228063f404f93084205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc400014ed849c93aefc758fe96027206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9442fc4e8deaf32d9f91d14a2f2237207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a470672e455904a4a8880231756e75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a8a853cf6cd03ae3ddfd0753707fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075b7d15516ba2bdaccfe1d8f4e92a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d63a9ec52c60b6b16b223a48b8c242211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b6283ae96c6a7ed055f6f06837816212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057693a3de7dc97f0fe64c0d934988f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb192aa1a5658479d6db369ad35443214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff370f771e873d3d9f03df8c24499ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcba4a863e45a6c99e0088f05da09e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dce17b285f5ab72e68bb8dbf3eabbc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11cb2457199068d3010c6d6cdb1744218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475e77fc4b7db6ba979d2395c849c52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8e7ae0b5a54559e619319f92566af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61c9b593c5f760141932b2ab3f438c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb70e36aeb90479a2abadec9da130b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab0025519ce3add16c1baebc0ce4c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41d097b531fd1c34eaef6fd665afe8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed327ca9703ab2baf759245ea21fbbf1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f7d86d96e5ebafda1d2e38855d058226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361c43ff646a1aabc037c445fb1e55e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28dc8562852e679656edc9bba6fada228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c68a1f47db659118777bf6b4bcdac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bb43f7aebc997112be2c71e6aebb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a106ac0f10b051ca39ae81ad3f3f47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae444c8d8b7bb89ab45d5eaef1b4cab2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fc95ca153e1ddd03e8ce116ccce24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f51f9a8ec1b01ad92fa8c131ee944234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ee78037df30d1c8c55b7aebe9ab0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3190456bc0b36ffb5845e63b5407ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff54270b3dd2e22750932cc8f0c4381237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95d911e8fcc6def14f6a30abc73179238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f46c5924ec9ed3cc721428da4a389f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa94793ce9e657bf04124313fd8174240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe1a6337e211e236c1c176331c05d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff86a8a0e11d0ba301023f3ecdd692242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7183005e141f26b8196365502f8c3a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0712c7ad339015096994fef873290244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd323fb72bd9765b877f24666a7e625245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1baa02db22b3b1a2edc149bc1e4bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1445ba023862b040e3861ddfffefdd7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b351205aca5ced01163a00dfb008d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac1f03697b490fe69447468f78f7e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b03093e36ad8a39e5eba6fb618c7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be915d251636733fc26ac85839fc0964251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51184d12ff19fee5fc92d7220cd240e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae9675f6899f24d394495c365c6488253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac07b5c8aac971a834eedc1654fc738254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd75d5e08337cacf721faa1c5ec935f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060d55066d3a3960c9f1e9edbf924cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6777c10ce3a9f30865575f34fa4fd0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ebb19a454b376bb3308f6d6cd2e72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c052355cc24fde966b2854dac983a58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb0bc0182405119773d378f8f9b120260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d04673275ae9fc97cf465bc68ed34d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7096f8372c7965a1610ab56d1b988f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a27e80c522c0b7328bf478fe150eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b4fb1ed7206308f0e264166443cbf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b059fd56e60bd5cf5a42d9045db96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68f95f947f679a8fd91f63843d7449266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621cd1505fdd1708b547a476ebbc050267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd3c858e47c242a3f4d83c17146374268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4b091697574556637bca9d3ff8f36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e137e9f7da4358e2aaf9add3c88fdc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4b2f3b9c6690afe1406f09fd8f267271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2083e79f053e22b74f1452b35032a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bdc7b0633e2fe7bae026485cbbf16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795d989f1c79cd20fd608c23eb0287a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a8143b7fdf51d2a4552ef1d818bd4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282129358913a840aa25f78e8e5a3804276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588b16f5cdc2f8ae93ef92afeaf1037277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d826890c98f6e849e371be69140e794278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a3ddafd706ac07fbb46d5471452cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960aea57466933a1e3f045b5baf3786a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ad1567d2b7b1574d8898c51be411a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2ef1be62457c82e36f44af34adaf7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706c34630ef5b07d054c7779e7c52c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c069ea6100781e6bad10c07cc32d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e65418d90ab21130115deb9defda7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083d5d45bade23883b87f235ac1b326286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63cd24471d3a0375b49d75a20a2045287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f5d85d1c7af936ffbd134294bb8e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310365a3c105eafe06820d86e5ee28d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb21acaf4079d9710115527dd68f54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb300d6a71793ee020777aa25543b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56c777b17b1584dd0b948a10a16d07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb343c1dcca6bbd2e2aa4b2e278b8fe2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b9a5897e2a6476a23fec4b37a078c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f2ac2e99d0ca33935cb3797781515295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d348869402aaccd3ba9d845693199296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d2a01fda871b4b491d926e24f7906297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87a514767b04d70fc1bb6d07e5cabe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7f3bde3ec28f522e712201b992abd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0c9e3206f8b2db26f92863dd3bf66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6cbd4c4a29b0aa7fe20f2a6816084301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d3f2b7581d50087d0e695edd48599302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314be66cc9f60f3cb00bca807084e7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38094f27243187763c9f789f589a478304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882b97d96d85494764155c1a8a919b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203a3e7ca426e330016f2fa83681f21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f0a854840aae9b8cddcb0e6f2eecf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f646c0db2935ddf6325af7304267a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabda2633d843edce6320841cfa41e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c99304c92b24675ca3ac8b57aad4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c00ffa846009589aa1faada63f583a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ea54e1e5c2dd480304667dde77592312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00daaada31422005fb55a848b84500313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616365beff48cb3f395fb9ac79324017314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e9bc3b360db272879a6776cfa3b8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce716be3b95b685e0cc84179752c257316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e845e9941575795f911e585bab072e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540438ad017daebe1d44a89ac3805643318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc381d57fa567805f2edeb0e734d4f26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249c8db7b7bee16d8b76bfe5fe253e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bde71b50861ba6ceabf7bd340042a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a786bffe6f30abf10880d1017a6129322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470c04f7820df3b5a21bf4ed24aaab4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0fce198687d00f935b7ae1f2b8d42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd054ad6d6f50b56fa6d90ddd57d1c64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dbf9f330ad8e9ba722d970bbc2744326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b05681d1409e7a49102004d5943ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27ce5c2cf6e9c4b631dbae1b90528d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd134e1bcc1c6ef588a1e54b7fff04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375030df912b30a0e5f0760d498fb457330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee340d5e5088e37e0fdef3b8f9a5137331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdf51077b385b49bfac4cc5bccb550332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baf658a451f294dc33d48d0996cbb4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462e66a886ebe5ab88d8afe2a061bfa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85021dd3a04b251d3ee723a682f5079335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f9777ff4989d4717d03c75e7de847336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568760b1c6a8713058751342984a9f3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cfc3446ec8aa5c7699273b00aeea3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f950044245f594908c7d24cafa9508e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fbfe52e7b38624b8dfc7b49ea6cb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e332c5302656aed537df93069be91e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e9d6873f95d1bb85cd2b77a89592e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1db8db642a4c8c53586f619b1df77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c277341bbc110c22c33c1ba360896e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3d955486b3757a74f9b74ce1f27ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29075b8c7fbf1234d4b5e65c794e3795346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be932f288cdfccad6ebd4aaaefdc82e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c67e4272552d1faf1d3f8d6b1c2859348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638c27b69539d977bbb891bf25557ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544efb74acc16f5b763746b12917fc9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8817643541ca668498ce9b34598d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297635b53f2fe9606ea667352d39d84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce82b96e937be439a88ba6e82010aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003bee3601837d04951feab9f684b3a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c21a3ac55ab566ed1b6df16d688f37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1314d58cf261ee976d95718501f8e5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3d9b38cd989a2bba974e5a6db0e79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4a999e679aeae6176cd4e3bfe09a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e8664fb80cf59dced51766b276f18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1a59bcc4fe1a349c747205111755d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b02180d49374b05966d6cddb374062361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6fac3a38f663fe4487eb197c5846e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85204594c6fbb6709aa2209964948bb4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21987e25a5b871c5ad3c477c74bec91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e61c7eee6d3d2d01232c4f49b1faee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3716cb7345685ba72faa7f0b0da5d1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e37c529bbc23b1163bb1558b2dd30f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea61944ce11378eaa8c67d60cf616c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002b99cb9bc5f94efc967da8c7ccf22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cab9c56eb5f5cffc9943a0fa2cc0c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74fd89768febe192fd59deddd0c686371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ce1a9bcedd10c1194a0fc71f57332372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe3bf0bcd26217a04697067c36675f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7db74ce2e276e0b8651085a93f1ddf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc8582a4ad1c7c0387703127248377375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95169bc64adfbeb85c659f3268eef8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3368b57af1c3dfc992953b30683278377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedf6a33047a11ae90f243bfed08854378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de3565dd104240f87281671a8395ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3eadc15a05a6af1ccb582431e2766380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd3238683d6a46b582669b3f8d1940381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905f02b9a2923f142b8ecde8141b19a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5c2714bfd0d79cb1d3dc7cfcccaf3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14df3e8c8fbbfe553d6a0690895c11d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8f2b5ade6cdaa3dfd0e863f318461385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78881ca3ad13d565e587b263349abfa6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8fc87d711566571fe1ee26a74d0c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443874f097d505068940293b3c29e91b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ade97a72d8a2af352dfa7978164b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab123873f7bb283b59e51912721682390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849bb44c56aa5cd483983a5517eb377391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2b37f59e627303311458bb1c2c7f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9232c77d157957d4acad0b614cd5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec59df60ff2a290ee5fb537e12c06d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e15ee2241c66bbbe72bfe8a062d9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5f698b0f8eff6b09007f0614c8e94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a073eab84bc5874a004dea93d4b2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3da9fd80a947721959ab6c0ca51c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7411dd25de6d6051183c28e0e00dfb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c81bcbd681bdf0d73ad6c99f11926b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66564ad01aa4bb96d048020130bd3ba8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06537665bdb4caf15605b612b4c907ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dd961dabfa7b6d0bd286a23a974f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb449012d8306f75f7b029ad19acb9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec60ed82c36cf48a6425bb042eb3225405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dda68058bfbe3842fb1e9dbb07d81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab571fc1f84c7648c6dfc5ac5ec85e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79415774829f5cd971784ecd85f1933408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641645da3a989af5166bd0c2ab6bd82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580d6e5477eca56a11aff0dbcbae9ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91021f828db0e020e2a45cf68d798f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f554774f6df4c06ea153ace11c7c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6004d7b550858642f1d0064667503413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14761b31453aa3a52d12e11a3450cf2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6b91a3bee23235a646c0156e40139415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c18a2fa486a76d53100dadea1068a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf2b5055ed3023afda81a94adef363417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98271acd235a74c0c87dbfe6746ca0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e078c30ddeb751a10647db979d5f09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dd3dd4e7e1a16dbae776e902cad6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492a7525612e7ee609257e5d04ec662421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b242457c0571ed3af5ff7bc736ac1e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4384655e3ab4ef9f4a4392959252670423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c070eea0d1ac151de2b91e72e34abb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0effda96396c8411cb9295268f3691425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227e0a00b3b9c4f24c9771dc493a21f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc8d8114064cc2818db3162bc457fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553f9f27dd9ae4c8bb0f0668cb2fed3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa0403c14ed6bdd6cd13c68cf1eb7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98979e8d0e623abe1e444a4d25bd1f85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a7c3afa8a423ffac159d72443c183431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a704025bc6708e8e7cb3760d6bd4a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178d1cb66ec58588c7e2ed026cf617f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa87368bf1f192442f6b1105f64dff3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9794871f3f667d0c6f15bd0d72593435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310e3752ceb30501bca867dcb1de4b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88524739f11272d933fd92c512b55738437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797f74a087ec613df3b44b71565c8ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af013f279f68eadf9d66687d273cfaea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0876540ceb458157cfc25babdf27df6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e94716955ad0dbff8987044eaa5f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1288b7b10cbb2cb728b457c07ea1710442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ce78ba4b09eb50dcaa94bd3e7981c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199b8e1c956ca4fbd3cb4e494cad363444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2338f2d3f7f87e0ca42efa1f24f13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffc2dab1de2a257da3382be5fc7c52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ba13c2d8f518eebb018b92f4b2d6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f562c4769b57c1f609bdb2137de40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c11d4d4b306284cd7cf3918db63ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2c7d4dc5628ab8217a8b25dc18381450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d339e7ff21c58c31524814f00ad617b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5042ad7e3183fc1691423f39c9b3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c8477debbda5daeedc89864efca02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15364a8e187867afb92fee8c032d622454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d7df4e9ad9d23d73197148759cb51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3e60a2a357ff4b91075f88287ceac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891592a26cdbb1736ed638b78491d65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f0a1afce74052d1db397ef0d1b4ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c799797a753fb4601e144ce624a530459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c51e3c4ce16a1e8c327b39bff2f11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c35529c9dbf06c426383409f763607461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c4a86affb2215c844df13dd025121462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639656699a4b28e00d7f9538afbcc3a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3eb2adcdd6ec5b0b0e9fef2a16334464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098857f129bdaf68ec33c509b26c22f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86d2b9b38fceab7c816fa82a19bce4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548238e33b538a65f165699ddb1c96b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9337d724e3bd14b930c94b405c67a01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a42d44a851beb8fb987cbaa3cfdb6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ab4f32dfdbfcba755aa2cc4f02d45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba69746da253fad6819e079a8ce0fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa94f42721c7ba5dab628eda51f3f4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a27a16a031c97d5232b2e129cbeb5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a260aeb39762895afc813fcb151bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cb4c830f0eac8d395d3fae8ec2b96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d738711eb9b96e36c82f1dad41e4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea30ade2d58d4439f7a31d019e89f49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f92e000a822d233cedc2a50054151d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b28c259a082065c808899d738a849479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790298e3068fd0d601b5e044132e68ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654695946f263c4e792c36eac1fb353481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ace9ee2c5869069d4671a642648b01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703386710748104f0fbb52936c322043483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d612cbab66da4b3f0d9714a44aae1da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ab3dc5660f8fc14362853ab81f829485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229da307f2c7c0206d5fac4e62fda65486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de889e1be65ea692491f18c8a2aaef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fb8b34eee3feb636802ddcef3a705488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7d1e405a9950facc81a6245f432da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f88e2dce36131ac8598f760c0a2c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed2aa83ddafbdb9823b76b43b711c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75385d163018019a5989ccb68061be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aff7903c3d68d3b9b6b973937ef9e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb81bbd0978e5786436e4d707a2c1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecc83d235666597f46218a45f6de50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89d9b31a8ec8ba689ce9d7696a4c19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81cbb2c068ebd1b252793fdf1a762e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c935ed03e40f55b561416441c0045d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab631471f63cfc2b2567a65623d490ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3010e8689a50cc9fe743bb4570d2baf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e188cc1f9d58ad7eac0de215fa78f88501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2eb51c10e4dd613182a2f5e3cc5446502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3632ed1860fddc1a2b1902d8e65b5d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254f1950356a4eaf42e4da4a196faf2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bab83b259d05b4c5526913f082a14b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0abcdf2c3fd565a9df726ebdb7103f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d3c2642837f9548660b726368f569507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78298b5dbd41aac09711d792abed496508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efce899ea41af39e4e298dc2cff6dff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd2c5f4d4c8378105a3bc8abf812ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743c8a4600cd44909ec26ce6853865e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682760baf6542a1fb93d9b2d06437380512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdac12899d15e7e70001200625aa11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7e77f3fbaf0564d66619025147905514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90692a50be6305efee8b49c4f06da9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd12883d75359474a5c1734df4acf2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947a48a22a71b4ea0d86fd73d625a9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a93adc71444aeebbce35fc63c5fb6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10b29da52c29c1169336fa56cebf35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91d35c30e8da974f38f3d35dd0f3e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cff909f1915e12b5e328a7dc12f761521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea22e6cf723d8ceacb8733c48fef94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5c4cd2811496da9d2fe8fc07953da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9f53f93c60551287171b6f7201a2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cbd480d3059689b0808f9572a5c1a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0193de63476d8f98f6d9b5718d8c2bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e0cde935c2339ad73c282bf098d5e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e78f6e457896a8c3ea72ffce0e79df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2853d25adf1f173a08a7cab013f2167529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c17e6b375dfb498917cc6f7a0a0ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc57571948f047b660b23f48000c374531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188a5d58109cb33780e64af25b68236532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880527310c49fd6c010920f79989817e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd78e496f54828448e8f2a604d8fbca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275d7c1111a27d7abff7a912c3dc243535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3cbaedbd0ff9a948d5d2909e9423e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372498554a920bf081aec3e9cd862055537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd8d47a7a9c0ec29bd5626c55ee5ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ece31f732136b268dce940acff6df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93018c4d02983044f12a2ac479005d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c6ed286384eaea884aa8c8f5b9812541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7acc57fa6b4b09bce76fa92b354a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc51aa0275add77aa1e244af121150543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322514299393129444474f9e640d7fc0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e90a119f95ffb23297ba214a38c12545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6204339f117fade6559bec6f20f0d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6a26cac847269d859960463effd78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d4ed286a9834a2b5e268653e2b9e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e247c2644c2f85e6fc3815e8d26788549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d27b063a4017a45246a92ccddce689550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657ef8927f7616d28b7530abceed583551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459a668640652251a6162aa506207c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68df04dbf486be1c1af551e490a926553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2eae3a29d2ff06a00d88fede2b2614554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99e56dd9b63e1a854776a68c0302f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad510bba0a0eac30d50dbec621f9973c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df03080c6f28fbd874a548a6f93f609557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e0195fe0787c5a604d4661029baf0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70af2bae60ae08535bb86f41f373b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c5baddf5c5de1935a352994434649560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587594cd22a555600f5d27046ef400c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbc0aa3b4fd86e1c93af13fd76a03d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c66c8e38fec386edb77a511c07f429563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993d99ca5e344861a1be22c1c28cd97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ee6b5b7a73f9ce347fcc89effeb27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fd2adbdf83c77bfa4aa066007ea44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87245db53b567a27cc0caa87ed5bc22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6294d5f132e79d9d774d032e9a5f55b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898b0bb99043d1c0e55ad3994738cd9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d4e7cdfd1d84cec18952eef4b47a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6a1e88ec0d2333f64b61f2f345d9f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8ef1b76fac613774fab24904e887d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d0697e036aea1ea65aef19773acb7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fdb68296686e0bfcc9067fdccdcc7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852d8434984a9f2fd407b652ee8bb20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ebfa49e41622f56b4affdb0b1a541576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3aedb4bd5a5cf65f438f6f392390e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a75ad1ff430b21df3d38906cd0d37e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88929c3a06b1c5e446e48777c12c6e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16399b1a36eee2daf27b9c221dbcbd79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4f97d13b764e565539d3e1b70a1ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088dc0ff982646c8579a6f7d4d34802582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c47a9951cd0c82c468c5ffc394cb44583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8751df68703af3b826b1a7329dd4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8d4d120225329f0dc417c01cb04ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d10a1dbb2a024e5e1ca232ae12200586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0dad182241fe09b429e6509f373c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fc76b039f24603e6922eb4c997e10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecf95738fddbc51be6d6d9eb8c16e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c5bf2199e885e094a018ffdd8e6a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386670fe60d67f913e82156f331d23a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7bb50a4df9a634f65a424f434052c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93173f4bba4df0b954632c139b56ec08593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3cdcc0a98dbf4a71c738695e2c6dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f192e42fbdd3bee17d0254a8de881595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a623e0fd3009c6e3fd0d091b6ab7bbc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d886734b3ed78cad4c24012e87fcc2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c74a6189d7e25da29bdad78eb9ced598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0379192d428b9250fae261bbec80b05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d74b6582b6c9a189b564a1824b26f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebe79a179dc3c3d4784d9b5affb75a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e1d4f22cfdf0e08e83aeceec97d3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5e9e75b89f080c25116075012c833603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d16b7d6e9b73672dc92617c9fda2f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516df58e66a40ee075d37d5899baf3e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38ae036ccc0e1bb2925aba69c0137d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddd533bb8c80dd1a1f04236baf5fd5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a5b3b46e5e72fefb6eaf4c7e37bac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73677e69f26f08fccfcd8c3d7b5f29e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86084a147caa55d6a007890b04a6ce8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bcb8602a63c12bf06aadd858a7ba1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1113971b82ede18bb692bf2cd6bcb2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6a092a137dfcbf7deac36e8a62f58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc4964b263667aa0fed1f2dd3cb5f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bf2d05ad136adb33ce529b5389169615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce93cf5aa405227f59930a4264f1de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24b1a1d16a4c8ae6268cb8fe8f6cd2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7845eeec7f5d2eedc9840ab3423916618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27907e4ed53f527511f150632cc3c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3767717f0187b6162b49d3998e210d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ceaa7a02fd9f1ba3834ed71717c50621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae91f59bb83c9d6d293da884baa84a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c87755446302935f59e913d4b2563623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51eeb55180e162f2071626d1a2fa62624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbd279d73025b988929e96db87ff44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245648632fa84043d3e18caa7aa369e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f3e20173e05855fafb9e61cef4062627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdeb24eca77347d025591b1e8bec523628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2158567bc7cd1482de9592c6d16317629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366e81553a72682517c11d025f104d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae18bd694cc45c65ac5c9558c21eac8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ce3b70e3ec2a3e7b8d4bdcd0bcf45632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321ec303f58420bd0e01aca2caf5565633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec979325595992dfa1f43b1a4dcf53f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b6260cf4c12bcf67a0d4e78b30eaf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c1fa4eaa449ac5bd5ecc8230aa940636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162857de97c9dafc6f9fcb1147190a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f19d2fa7a09edbee0dc2f993d5684638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c93635dd3ce5bad6fbace5da54345639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9c22557d5e7d5c83a54fbc4052020640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f404d8b6acc329173fb3697eec6f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d2e1256be31be70d188234bf1233b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f60609b22c115c2c0fe758654c9d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b2c15678be207f340175a8aa70210644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c37ec03c38dd11743db94ddf002fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ba8841532f3e81097c42b04239c19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376d2da382eda85dcf81c9087461817647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7a48dfdd1c490e930a4a275f3a47d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536a250c58d0699f814e8a7cbd690b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e51f1882eae42bda844a0d4b5ff0e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828f45676b14e8237b06e68c846bd21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188deb55fe456a5d2aa0e568678732d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70410cdb0eb847657bd7bd4475343c36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55250cd335a2eefac38af72ab03c92654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf1d7e4be7bc05068cc3fd1f0da7e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6a07f73e3cb73ffc42a03187e807b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87655dd8a0a96da81e7e86301b043eb9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd3682a780333b46af40d2986cf49b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd450848482107e269c8eb4d57170bac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806850c45d5b7fc71f056db90e97bbc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48e97b99d9212064f150a4607b4337661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85305c213da3f437f5d4ac796f62738662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc83cd47576baed53bf3d092c00062663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b490e365aa4e30f2b6ff0d1d9c7abf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3bf1c724e7d38abc5576a3f486322665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5d0056aa5500dab5c90361fcebc0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c1bc326c67fb73370227e110f4195667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eb60e0132d5fa38b7e74821aaaf34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88850aac3b9b997e3761c93836d013669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a74eb292e2acd3311fc6694b21bd0c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f58b619568a2beb868ce3c39e36f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e274c74f1b4fc367b6b6a2ad6581e48672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c346136d72dd455f3bfe92cc974829673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2617489914c57db24867eb44df506a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f168b221c49acba9f4c1851e1d9fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a604f1fcced3b0e74c4d88eb9b2c6c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ab12e81b2cfafefad726d58a666cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccd340ca5d5dbae14690def8fe392b678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>