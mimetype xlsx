--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8681995a5582af5137a32bbd882071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce3119621b452f0f97c2adec47d0252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923baf5328c7b5451767c5e7d638033a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d51451562adf1797c5b635faabc494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8804a130b201b17ec77793b8aa53415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea994730e09a6c3dcb13198ba3124af06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76277a4b1637f0fd44f3afb121c28b9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06b0ae2a40df954f962ae3cd4ab5518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff868b6e79b1a898c5593a79b7dfed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ea9908fbbbc1ae31948f1fd91fa3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027652d95ceb6824c30c515eb68d71311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16711d3c2fd712f1765ada711946f9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392c5790bc275236ec8ae5141fc9e7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acc8aeaf400b2ed17a98d53e73a1a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776419afd3193f9d8183e16376abb93f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f499f9ec30d185c685b67c08d24cd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae16359311a7047e97968f07eefcd317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80576c0aa7347b44c77425e54873916218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43497f32278159cbc7264f0a85bbdf3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c934bc6155ec654c320d9d5e5758d7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8b8a2d8bb1d950ebe08b1e91b475b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79f6bbb76e65ad7c6f5bc0d098445a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25bbe6a10ce76081892f08db1cdedf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895fbb983a8840798d8cd7884cf703224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf0ac8a494f17677c9fba6faead4b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daa0e8e89adfd9175a9e375da939f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326fe44f9a8ab957a92bcd7e3bc63bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db777d6feb295ef8b071a81e9dcbfeed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0227fee7b83e0a976be66d7ae14383429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300c7153a0cb3c3cd330c4159f181d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95577144a11eb692a67e267003f339931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf99022994dfd118fe88127d7cf1a6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e50a76fbcfbae5c1631e81b1689f0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f32a01ab39c60bfb923be98dcd218634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf90181e9ef26d4d2322460e07e10b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7b4148c958366b5a12ec6912a2e1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39f2f9dcbf988925330600d5f7096237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411ac9d57575e14721969597f1deead38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc936c66e0f38e11fc12a39077aed639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23202dc1f5ede78439753bd80d2384a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829c3fc6bc136bf52fb53a9ea53a66041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c2f35411d9e2d1da632824cb0d47642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a543263ef9d840ac1bedb21d97d4f8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4586cd2f55c20e8fe3d2076b2823844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608f720d7c948a0bdc8c2808dda5de945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e64a042ed7f21c59f3cdc1873028146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb0b0e99aae640515b5697a96d72ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93857de150def7ec2a24b2f56b9c7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51372304c81d0ba606b4f09ed7a0535349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2fd965014fb499b30809d13d4d1a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c801b9faef5936a0011351acfa3589f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596ce8be503b04940f7205623d8cdf952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fb11ac1adb770389181390991595a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba77fcb11643aa5b95af91246c122954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58862382ad18abea6a24d8e0d61bede555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c222357a8912fcb4399cba10f57bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf70cf5a8ecf3671aafebf7b33b2a6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35821879df5490e2a20f723b8d3acfe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d78b33757186be3e2937866365a34259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27003a7e7f599bbbbf2456b247dd7bb860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3133f298cc247a0f05c987891fe57fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72345d545942b97d278705371a001a6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b556807145035187fede08e8bab0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1273d77e0fe129d3e9c918323de2b5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcb0c7fb9d5c815d0ab26703e11f0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd92a965bf32bdb6dba95e7f413a8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32004841aef95528795590e665ddfb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389ecb62f771d0d05ed9025a57fc11868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111e205efa0804cdd01d898f53d92ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c824b2fd2de60fa32d44010539c0f3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef5fd521f018a93c4cea07055985bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c87738dd61892ef030ed462bb071c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575381697c1f967e4840b4b30e7bca973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72695af4b7a23c674cd4c36b10f84b9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efef4d3a18a6e15561c6bb69d6137375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987b56b401a01aa07a9a1e8d405ec3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f605dab68bc50387c58201613292a3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1179bd56f28a807983b278ff69c0e7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb0a4633865aaedd218f93c0f14e8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122959b0f6f483aa5f37fabf767070880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa013fb8e0f3643c08472c5cf4b80e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f696ba3ed182e1b4d42cd1c114cf382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba130b8ee0ee2541b4b8a88af20a8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc6e042006c442c5eee1294684800684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca9792d0ee8e48ae94855315969a5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a3e2fd3d182365e5900d2f852bfe286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e8e78a2eb242066941e03e167fc9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162ce7df4cabc755ae713f77a6209d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb02f5f48da3a8fd9fdcf2116d82eb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f781da6c1b0b0ecadf2250fb790be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780091413b7b56cfb84439fa039027291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4143bf9e0f94dccd1c01ba1bb25ac5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9c653a4fa9a31d65a95eb0103aecf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10770e6ddd557ce7b4b5bcb5cb0af25c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02c5a157229c854b1b13d09a7fa78195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc329405b5a4ea23ddf0e5ba51e7bae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4855ae6692d5669faef8e1b905c76b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439de7057b14dd40d56ce4c0e8dd3b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048cfe080c0af066f53ef103fec28d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b250829c922b017a6bbe8a339cd0b43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fff255bf259197883ef9ad8e0ce29c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a88706dbf847e86ecd96bef61c3a4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58071ac5081e225c876b0f42f5c8e2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cabc94fdead12c7af551ae8adf3649104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd44ca994b184b11bb4a95c3ca6abc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee3306ea9941744e320151184c0368106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca134862715c699a3a1822d3bf8be5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af5d48ff450fca2b17b31389c5c19f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2420a03c4a4619c3ba92d54b4e9d0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234b5533908d7b2db8ece71f6f00658110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1280a9ebe8ff8361891b0706b44d9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b2f737c955e5f75d324a410d9340d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75134b54271f0db5642df00d0e472ce2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75a5c7fb2402ae05a79e2d7f7471b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da0b0bb9e1adaf8955ccc53ee33c27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fac15240fb4213e8ece24479ce1ba1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31bc92601a29c7a97bb243fe2ffc7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51659054fd59413c996491bd4a4b0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eac8bea74473152897deac0129099119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac567e5ab123ce8122d1d804ae188aeb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96f3e6ed75c9f335f551f7125e08fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec49ac6b2f4911df3515cae9f3ed96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69db0a4a9090ebdb76296b6f328fa71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611ecac79792a8e9840a10082d245aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11823202144db96426c8707c6f267800125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1715a30eae6f25bf4f9f04f125f35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419fe84ea6e3ae5ebeaa25474029276127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da21ffda047a5e93501e3cfa3a5ed6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efced6761e8851f82bf1f498c882a45a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5004546dad0bc39c65a7449313ecb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2b2f19d8b6ecd72e6a60620dc5b73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacdfc37b6fc0da4f1a1b5ced7719a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e70a6025c8d2e524d8a9b7682fc2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23949fc16fffc32426cc388ecfc236d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d355e97b235047de56e2e273e7412eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241a6ff0abf2d5c9ee4d26fd6bf3a34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c99d9ab61b411f17f3912c41e038bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929ec75217ecb85bdce92d6a8a788d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7306a383568c18c1649cb47b9e85f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acdbf182da022b9e20c06f5ca0db7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49fb686ca308c485fb896c31548322141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb076e8820aa3b208aa34883e5208f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627af283b6b50fa9429dfecbe76be872143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508efc745bafbc23e3165d32d5df426144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c942a7fbdcec4126f22c3607685a139145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edbe19804e3d93f72650e6c5e159e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ff8bd13b2e79a9762e27634f865cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f05ab4f177dca8d6ce2e1e2e3ee65f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b20bedb98d6b8cce5e58b4e7e19c3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecec82d5a9a80fb82df2f41e6c0d37d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ef1fab2422d1493a05b9fb2000a21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd07c77d111fc33195a010c5d559c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bfb6ce131ca90dc207154ad122ed5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56619d2c8d73c5d1e33e906c45a5e3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3939aabdf2c4fde6d0588ac0780cdb2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d76f0e85b0012ede09d4024a0bd0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3163971724af6e686edd2937827b7f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d344371acf21c811b21da531745287158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43917bc27ad895b27d7052f4d4f218159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dec09bab0f5cd70df879c12ee4849160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385debbf926d7418100d673e48d5af5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1d83c2566d93311e9c4d847426cd6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f478d93ff4cbaa1aaff8901913e60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e767e394c208a205b8fcfc4b10d1c11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585b52331aaa342f663b307fd5cfbc3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d98dc9634f691a3b5b2b6b22e1c251166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74558ca9878fee67f45898dffd3d9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e2658b184f71b1d292dbd73257191168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192cfc9b266406fcfaa1c97c46bb52a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cc83ee67104c4cceac97eb647451e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579c21ac4028f7b19383e48251a8a99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0fc7c173a17e07b6977b68a9b0618172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e687c340de6283b36d41ea539441db7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90ca5e774d242ab0ff07f653fa42db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4056b0d6cb748477701180f043976e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaebcbd1283cae8abee10f7fd94755176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b89744948de5e4a6aabf9b64eade5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb4b9ebd6dd46074be1278223e6bd6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8029daa1f4ab4f796af1b398e22a4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dfa65c27c11bdddb9b387c5774b6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68b8e52bdd0cafa16ecdcfd1581ad8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b8011b803fec2b285babea4d7a4be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd34b2fe341c29129a2ac268ae47985183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e00c860a8f6651765b678dbf4b681184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa923cc014c4be5725c8462f85c649e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94532483424fbc6540989ead598a3f01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccdb24ef7d7fdb226a2b5a41463b16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e4ca46caac74b36986cbe8e6a4d86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a4248839973e5e63e600953c4008b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e133fd227d2b0a83969466671186efa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777153c6f9f782a6af733824e8f95fbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8839cc2eb7f71beb22ce1930e5b8896192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532679b00e8eb379e8037be050253abb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082595aa09dbd36cd9fd8f4ec222c972194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fba6fb945dad0db93fbe7cc7de44d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9514758620da2c22f48c8c2a08ba3bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc4963966c1415f35360bffd7f9c68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2d8731a80188b8e627c223245da00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b56d45b64490682056f2c0c010d5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f6d8e333f9e354a2aa289915a3974200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4d579d7c407ff1d0c21f6f0651147201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312961aa76ef659441f492c9765ba76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916104ed1610c4509b477d71ef81083203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeccf35666a0ded5c281057a21b01a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaac9f98a88f58b8f37cbb90a35e805205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52537970705c663272424f6d526cbb6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0018d4af9d4d1f6a7e0f9c00c405c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1431a14e53a77d644eb459df49df28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4740212f072ed38bbf168b73a767b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adb7dd31e454708d284b9bc717b55d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca011078535963aa112549e6f8552939211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47130f9ef4f64817683171fed0762e5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01334151fd7b540ad62f12092845a819213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bd9ec0b5280130aacd98de77084a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0b05e1306c6143be897284e6ffd6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5148d74ecc20c73595a56a526347272216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54778011b2db6f4a8f1cf8e8cafd02b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2d8d5d9ecffaa5dfef7fd0e1dd427218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1ffbb9156a3cd6368dd7b07228676219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0e711a53560adc0efc687fdec8b2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fb64276b48c44b34a709724da0fdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442aad61fe3d0784ec0e45dad37680f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c317a8fa9eee5de0e7a4ca17e5496dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2e9e2176cb85dcd1d47c520d6240b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eca796366536912f98e9848bc75b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b43d2e1c08a36732d6c03645c5179d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f7dc723c6d08ed648cb8942e539b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75dc82cb6b9a92180f28f6a6739a62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7c619bee5c4ac0521d75234caf6fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f732ee082a37ee288bd82d38ae441230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac8062aea621cf088f832c8e77b85f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb5e1860df75c3cbd70e027c047246232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f137f7f67503778b4f3400ee1879be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3841931d050bbe590f324afb58f67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5eac293173361cca9df1fdd52d9e5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0213e9528f1fe99ee9cc18f945481d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ece7b4723adaf93b1c475172aa68be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726a94e57836479d1bd5e6d6817e2f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aa1a37b13a1530ab73e3427612a41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0d68b0bc316b7dd0c551475eb6cd2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdeae9310c00c89cae345dd4922d952241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdf79c03835fdbd1e212f7f9a97780242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517001cae1c4a44e925249c02f355f86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2579876d61a70ff0872ab9fa49a017244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9b73326b8592cd1a193f497409331245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b0177cce9a15aaff2cf520b30cfe2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd90406f799fe1f05a3bb0ba4655672247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136047a53a2815fc7b7fc005f029ca4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09948ebd7b1a16a1d4e0957da9fd0171249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37490a734286e67abd25f0071b27918e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf3d0358a7b4c7cc2b87b4fe48e569251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ac8a51e7e08bf619b55620e4b3b6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a759bf2366eec53b07f7869bc31a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a11e6412fe29a7ad9827ff6cc0a914254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce6dd38d4fb6eaf5aa943a67a6d8d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500119f3fe595d04b2a6e694ad185dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cc9ad3d20c589b4ce43f4f9c8b7fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d57554a762589704d627eff9c133f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d23ed292ad29935b15b2a3da6ae1ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf47754ea69757af51024d46f637dd4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e0909a4f713d063671bc487d4a7f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3807f47da2ff124914f90015e7abf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02facad6188212a17db5d4a6d45963ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f74200d6ee608e8b9542c7a5f75a33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323e8c803a4e3b76bd6770066e98866265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3e4bd087f47765d21d531e06435e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860b0549001d4cb44797dbb6eeafe94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69944dcc798dc7b712cd232605fdafd2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301152562f4a07e0414d27c930175880269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa6d3fe38310ad1c10923f4170908f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722e4bf016c6d892ae55d88ce473817271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41d7250129612c47d60d6dcd7e7034272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d911a5f770054fc1996babfba98ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a0e36f4a60e0a193db744afe28431274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b33ee26aa54b5d8335e414501c451275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929f39d9d6ea2a8c0b5d53aa8178a9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb72b87431a012286911dbd7f702dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd1a7c61414b894789a3876b67117c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8089d1822ef1f37b1e42de2aa3acffc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6303623d1cda29272ca2d10821ad6e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95206c60bf009717e23058d389970020281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4992200e66dcece2cf5ad96a2e0885c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338798a524e56aecc438653661d5fb4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81480374e232fdf2d457dd86bd63166a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40170ac1bbe8b95b92a8155a03f2b098285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39158e132e5be002b349292eaa379a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0f239f994ac765d1526458b4c095d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdab9b807de3ad22fd794292248f80d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05675d93e7fb9b33fd1942266a12ba83289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238765f0213d1241addb4ecfbadba210290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5be1d073c087f20256295f76843a92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd697dd8653c024f3c2975c598d5aa2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e40855a9cd76af39d876683b672c9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96f294ef278c4587faf092708f357c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a568ead600ee9ece10bebc1dcf306295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15a65d8964c3f8dc0998aa20afb8ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016627e54e9979f082473a7bf07c919297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c621b4804b14e73e9892ab049f5a3fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7327e111905ba725e37d6c96ebae74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a83855250393e2c8bdb25b70161a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474ab03692942c9f9c0cafdc34b4553301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912018290b82157567b31cd25541fef5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc466863af24830870315912dc87360303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7787ce9184c29c24331b7b7fbb8be7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd4faf696d2edbd1c6e898d770d056305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb668f63cff569fdc947d68dd7cdbce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c3d990434570820670b682d060bfd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094364c293ae06db313bdcd32dd0772308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1453594b2025711960c7e41f3ccd7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312b9a07da3f00595d74d214792318f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158ac5218fd3a380cba62b3aea5e068311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306c8a4f04ac93d7e6693aae3693c96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd8bf157be9b048a834a1e1b1a1719313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d680d69dd2b5d158492b8d5cff0b5ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116957d744335dcc12f0053baacef8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d052dad1d3befd92f3d943e8ec9343f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720c081147c94c9e3d70915f33d8d4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935cc3efda84ee5e74ea041d3b4a0f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1899b64d127bcd263256ca651f1303319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4684fcd0cd38f6b167ed6fadeaf56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ce31637e4a9ddfa275bc626835fe5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696e89da912e83e96ce599ad2ff78bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b74aa9ed801662b16cd923cd07870d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e18f877f469bf6eb9076a203e1fa44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32e20e31336bc608c74a59a95f9479325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a596221b5e295f8dfbfb8f31c675b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114346763e718a9753d4b23354fdf343327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999313bae792fddd3decc36ab18b3490328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269abcf20bbfe02c32432a4151aa5008329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee3cd52280c91779a738abd9e9c5b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca22d03d87be3c4bc04730d9fffae88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37e1bd875b3b57a0a6a31e4cf00f99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091fb8f57e16ea164c4cef7eaa157cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecdb11a190fe447e48b3ef046ea109334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c4479bb21179482744a89856d5aed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf057afccbeace95a1bb4742af06dd0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0495d41eb698490641976d6e68840337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9491b1de3edaba2829b35fb384b968338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33763372334ad75abf83b99ba1f4b16c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdc2a7060678241f1778dd7fc35fd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62113fb538b9c9cecf2d6a3b00c9b032341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998d3bd22d323d18badff999b9e2d6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b013ffc0c5a01d1ec805e9e9871e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91518ee89834d4d393589ff44b560f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159a4d4b1e0e5b4c7a0ebc341670473345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a1955e6398c184dd08481c4479d92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3f19314949c6caa303c8619d936bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c1a8eee4d67d213bab59a835a39c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a500af59565e9e6a0d1110b5a2eff1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee59f6f02454b20e856d32f5c6b6a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805f9f3100c2ea439cd078e07187077351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae23caf1d0bf65c474c804ea6aedb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25519ea8127196beaa7a63b974e21bd6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77def8844ef9c1e705f15cdd5e8e106354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab68ed5f4d504872ec59c2c5bfd5bf6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e993a211b9558b69c17bb7bb6df2991356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70371d720e01f4e32bf41f43d91dd0b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a55fca4775e0d4b4cce5a3d970b9a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b858c5457871c13289cf403ad928a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9dfa2a131bbe97835a2f504f02795360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159431400c095e771ee4f535487b966361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd725560416642ea266b5ae7abf1338d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c6ca849e743f2911ebca2ddf6a630363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf6910de9a17339a69b50aa8381c80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cabaea7b361aa951a8ed6e4629e84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424930fbd8379025b86beea8941790f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1a24627b33d2b1b9665c147830341367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6032294e0dacfbd06c5297950ad41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8452437d575939417d3906fafec8a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ad7c1e162a3b9bd425b4a19d36a8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfa4514090c5620b48793aa223f850371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2364b43bb1f2929af4b28d3dc57207372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e29fe425a20ba2584b0346eca9c1e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202527ccbef6f951c6da8252122249f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ed8f5a5248617c397c956e628576a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649d91376db028400d03e2bb63fcc8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d910ed009757e72c629c3427e5230c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9ed3fba263d69adedf03b9530b55e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c8b8581a849ad13892b9a6146dc6e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65307eba59f8f3d5113268b207c1a04c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5404f0e4a2f00f9a25e647ea61a342381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666779651179c531797f7ae21dc0574c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08f2b3d4131c6a435c4bd0953e8f55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e61e1d9b50d6d223df0ffd937b38d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656a2d637ceceef967b0659b3c05a21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26f2438a9d6fa4f5e8c822cc4e962b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc823af85dc4a08efbc03881e943895387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92420ab1cf1af4bef6c338d0b01d7e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6cc21507a3ab5271575214616088a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12d384859075b005ac921b16a94b38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133dde42cc8e065099585b64dc4271b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67e0085c7b5cbe3c03ded85f804076392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4395bc2185707afd2bafe5937a66684393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db770ec12260aebc7d913328058f640a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894d7727569e9eb0bdc629f11d13fa8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b653b6b782cb599d12364ec251417d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c82f1e0428337d4550b1b8e471567397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9601d86bcf9b4179599ce53bc32e3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ac5fb76e7f57ea587a486db6722a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c621b7377a0f20dcbd85ffcc0c2765400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df0dcdeb36d73172ba5203f5c09fcb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa7be7df1acadb602cdf2cb0142d65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9932c9b58b0c3589f6e876b615d336f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c617d58c2c74d70b3b6804288587db8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec44dce364b4e8527040f3b2679aa2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603e96d385cf19fbb52c1880972c09e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f709c45dcf3d7c475976292f0567603407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e57c5f8a9e2f63e68cb278e92046ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074e8938e6416279fba79b8d878188a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeaf0b6810efc38bbc352a6c011b2d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601c935a36c3d87dc984b09cbc89ba3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2d3864d7cff1a8b4fb2ca2b08f6bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e5d68967d7d9da891403a45c6350d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934a3dfadc2e3f5e183e60d47977592414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809a6f2a065db87574b8df4d5a6b434415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465179542d10e5aa35403a3d62c3d9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4b69c53685a0664b46cb7d6eaa293417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8c505e6affb55d3d5fc1d44842032418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed6ae48ea28b959d251d282c5f7df1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bbf3caea62a680ca2c6c203013cce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a934aa7358e73d388f31716d294eeb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9f5dda38b23a370869c9f63d5c70f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dadac1912f027cb1863708b1dbc1e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ce7f049362f654a0fc4a768e5956a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95895cbd55b735e88b3aeacf90d2cd9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee6f0a688eb61c511d9d34f5cf6d87426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813d9343dbb6190c1da9160cb4adb46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9315a800ea0044fdc9b39418484cbb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc42fad9452fbd412d3fe1c105539d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad30a27c1b175b44be751684ceccc6f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d642873e8b09e6640358386bebb9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe25ea5f3931e03a50ff547653d63cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb392d2a5069f9801fa810db10c7a541433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67b505aba98d336ac80cef7e6d08e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c26e8218060a046cbfec0c319284f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef2f2ca5a969f0f8fae7118e675b8a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e63e60f9dd23c1fa383e1d04649ade437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cd5d3ca69b5eda995311b4a241b42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305049aa1fdf7171064973531136869439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efc263e46651f162c8a8dae1e29872440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf151a8e3fcdd48a9f128b87f7e7a66d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b1928c40a880c74e6c1c2988dcaa2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cac4d80583ca789312a7d938ca9c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb410dc7eeaeb55f349ff6ba0069a4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec4464cd992804ab1985ff2e9ab9a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d61ba9828e03bacef9b3949745be3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f546ba821ead0cf1eef8fb4e05149447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3acce7061707965efe97c891764ba7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e95d33311cdbcf0c60dc303868e675449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787f7e4d7f4819ba499eded0056d7f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510f7b33479009b7f00cf816db3c107451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf1ae32b2f84f4a4005b1ced7a44c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e747653ec2c8327c0de03aa123539f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd07d9e8f0181830a934e836bdafae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959ebb6d375f65a6e48668541b230b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeda452bd50077cb94b6f219f5767ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f980c2dc7b813bac111a59fb7c60bc1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0456d873a26ddf003a8696bbfb8abf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14314f0b6c7211de04e6e819fa1f1469459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da878ec89d294a7e071ff77828883533460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41153acd2c03be9d0a332e8dec466b1e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad1e3c2d22119d92123e9f010cc342462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fec661040d0c1620f57f7be133dca4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462d20d4ad80e39ffc9a5121722cbd3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a85daa03345dc50167745e398158d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca52a9ff485a62005c976e42c770c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cc8502b551d54dfa5ea8ad8b624af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f148b23c2c53ceddef1e105003daf6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f08c32a13f93d838e044409390be4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ff9e2aa873e495549d1454b7d49d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20a012d19d736521a47e46ab0c26a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93694075a5f48cdc5ee796c0e06e5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a43b1de6b612c1ccf34fa46e5794b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbb7591ab0b00ce9a65aac9eef268c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eb4dc03c0f11eeb7fe4e3178e2177475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0a9596e81d059cc03d16bcefb1413476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a8fe7d278b19004f72539ba1df3c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9da7846c929e20db168b980a53d31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124feeecd206ca3da9dfa5ff73cf5de6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6f08bed938d9b3ca535ccace38c94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b50927b453599ce67b6b32c883a39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121b151dc0ff7605398e23ac734d3bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cbf6e5447d1c4d5356a1abf842319483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf245e4a0813bc80a0a3b68bee27d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d0e8b03e39b191e11b14bb6c23182485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad666001594d4297b44404fc5752f20b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecc794f8d90c950ab5e1ed4fbc369c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c422d439741d6f7e916efcfb3cb43488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd9231dabbc2aa973e978853b6edfd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50e8598244a793a23ac30e06dd059a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c67bbfed59b9aeeb5c5d545cf0cad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd154357dedff00ac8b9035573309e24492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6f8ae3f4ba00992a7a46dc0242a22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224191f4b5108b64b47171ca7f03e9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62ae6a7b8615900dc8dca4f75fa246495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c918832771de51e8f002473184d3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae421ba234dab08e6d83f4015003eb09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b3874037ab10d153609924125af8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162c9a627a63c82aba8332b6ddf25f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75af1b9800a700d70daa033a03c5c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783960eae450502d04845bdf75ea901c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89535a9bf1e9e5497db48c3aa4b580c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13598fe86cc49fcf28446da6832b2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a3fef69797d6c96074572550c80e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8818651c4a5b2c10db0226e5f64c39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bc7de77e5e8e1e52c655a84786290506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddb6b8546732dd50dd700e2f45f912507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8c7fd419e034c0da9b33a2209b2e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68161c30c1d19673076bc9e1bdf8ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae76f0a54f6c078444858d4360b12f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38540392475baefd2421898682138a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b89f573a28a839268f42c588c29fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47da0cd36440ab5982aa7a684eba175513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890c19855886ec4f042e868f3273e0a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c5c7be7392c6864dfd4ccd565c939515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e502573fffab027d1839506f125d262516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f29967ce8ab67500fc98deb66b0c07517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b049b2e310876ef49075350642c89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f0b9956309c9099546dfcb4f01f47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97f1488b25a8e690b3894705c5502b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912500c0c70ee94e0125a1cea0698823521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e50ffa904827c29e31c782aa0f62f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a268acc45ccf0a4dcda82266a212292523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa74ab9fbfdb6dbbf712b55b913319f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f898d5c127d9669427e1a777ba3fc2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a135d41cd54fb41c079097577c38026526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d8f2a79032fde636bdd73d8921652527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fda1c69577f2ed90d064ef0ff94f12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065004c06d08036db4dbb47d8a8ffdac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba7888c51fbbfdfffadfbaed4e4ec6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6228713400efa904cfae52d57fc5104531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c340dd1ce3f41c873671fc1cc16248c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9c2f170d161dbb9d31e6449f5ecb0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133fc567b45a163150c2b8f389021fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ae253dd72d9e40a88310a63c3192b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2436d50512ccb43e7081138920ad4ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df55740d17d95a03d2ee551e58c9898537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b78430cf8f79636be02b8fa3990718538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5e945fdfa49ef2d00474f13394749539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a792dd82ef4b9095a209d8ba5a6c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af95f586b1c78cc3964a00ad851c14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64798402b3b76f4cd4567b0a8d81960542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e92e2be4ee0d55c48c8cc770b198e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661e877b1a03b245cb35223f527e6e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dffa103a3056cf4f430d4764cada7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5171001c84828065ea10110103b11546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4329ed696844ffadb9b75fbe795906547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0feeef6b7bbfd34852a4440a59d6c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deded0d6eabf878d08dcb61a4cd344c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca316bf278eeaf61dc21a1412bac5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7a6103e50cfdd3c15406776d6669d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c4bb2f85bdc326e1da9443c444b77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603fbd8d839b14f43491321074f1a1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe665be8d3ea96a50463bef4692d7722554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135f0c18a154955fb3324394c96cfbb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9e404e4ebca52dd116e6a48fbb165556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923227c11a50033ee4c5ab2d76199bc4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121be0aac4d8512d3caf71166e2185b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ee0da748bf0acc04ec8906fbaa539559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4476be72031e25dcb7234f550bdfc0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f752630e1fc333af48d866b54c01e94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56768932b0bb360dbc84e213bdf1dd87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df304032ebd24c9090210c88b59fc3fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632d5f3074fa68767d40acd37706ed8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eb367c550cba826a7a5f3e5c0adee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e9e5ecba1c645fff5385043e3542d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075ea5d73bf5e6950db9d5dcc38c193567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5fd7d061aeec0027ccdfe7263bf09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5660a4731b79931d58aee9d625bd9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d3f68df84f1f99ff4e78544bf9bfc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dec433df0d0321b88e82cdccadd621571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b478b5bdf01f63c75f74dfff6ccee40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6abe19d58cd84938061b038bd0fea3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441856f7e0b17d41c623407e5b22c034574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc2e2c0b542acd02b8f8d11e071615575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ef085102c585732d12c2c83ef0176576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094f7c886fd7924b42938adf8946802577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29513e707bd756be278651be4fefdfd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb896a1431e2f608a5bfd945a44e03f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667acd483b05f44812b75bd18059637580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358d3bc0c2c7bcd72a7a856a5931d97581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e8008c267c47be9b188d4260aa6bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822cd43b484e03dccc8e0a32d34034b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880b80bd2aa1ab190431ec6083f78e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224954758a436d98d3d4e4eed2ccda90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9e09d236fb48dbd4e241f3f9bdac5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330ddbedbdebf3bd1cc5b2607701b43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb2601325b1bb54d4e6e4e22c0a402588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f09a9fc556b013d3f592d1c79871ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd091a7a9eafee21405fa8fab77db050590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3f67cc64a216bd4b5d48596223ad8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52595c7cd70acd905427ddd18a5f80592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c895152240460215831506147e1b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0adc44a7ad33335bb76592c67ffba0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb6e8deaa5578e310728729eeee16a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe24280e688ca3bf62269c2d894c46f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4dd416eca54a5e45f043b806c9be6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81397565470acd910942d306f35d2085598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62176089669910da2b831c3f71782957599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84f8081cdf4f232fd1a135e93dc2af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bd30988bf0b76c58a5af960f1c3e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a672d39ac617448abf02d68864ce7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9250e2f5b46004ffa3a37287e98a1fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b65727be57e1813ad955732d235cee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e303d262d20b0b8698e3109d039707605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dba84530bd9870954324d7d0386cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b2baea7c273671423296c053dbe44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f1c0d2e2db169341278d2624e9e11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb00cc98e0b93e77e77e409916bfde609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff102932a0c7c452523b68b2cb1b91a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b95ce80bd7368ac43cd38b2005924611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399dab6f9a5a18d9079757d3377ffcd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f4f94984b65187a4d4f9d02dc6806613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b1573616886bb3fc2b3b5d4418696614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ed106f93e2164e3d51dcc62fc1b93615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71660edd5096931728598825a8defd5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20367291b555e33aaf65b5d051649e04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc74fde4220383721e50245a50c876618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bce176d5bec2278b25fd962ad41d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d520ddab00f78ac11162168553cf97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff7fec9f5902eef5eeeea86abb5817621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9a00f0d3bd899b5f95d3b1713b04f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fca887aede5bae619e2bd2bfe1f77a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ecd04d4262807a89314803c1befee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97bf7eea4dd16f441cb5966a3f9c20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac309ed73ac01c4220cc8c28a68d5aab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5e752480c30d0edce2968abbe01ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78552e5dc889120c1f9250c39be17c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4a552fe61a58f94b5fc2ad25495c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95d94584de440c066b81ea901472ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3164391e8c293bcb35adbfd5586040631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73961b4235378ae757389d77cfadbf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff838cb50baf8d598cb209541e687f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b49e0db08276f75cff3b6fd121458634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74facdc74a456240e442e9390e4d8925635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa28697b29494b6756ded7a7f7f46e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc83d23bb3fc0eaec56198135bb89f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ed5597dada29b166baec6acd90e79638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7333a038d83f01d0602da6ab8637f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b4c6c40ae83dfae783c774923c290640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7d5f6c624bb89ac1f8215ad0576f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74e16f52f64030295f46a811cd30fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33faf1239efec51ebfbd22bb592b003643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ee8df192ec367bb375b93f4dc3030644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed819b93f8924bdecc4241ca6366246e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9a743a67a6843b73c384df4f60923646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d08180dc5b75deca1e8bf43064b3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65253e6f769147afda66af01bfa2e3c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3007a50774b5477c7173294c246824f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731c14bc5fadd161aeef854be45c835650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668d116b750e76f2e7c351fadb590d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32ba1513ebcc38289d5635bcf5cdb1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680c372a6df0e5a75f503223bfd8348653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac075478a15d66e0daf35291fb562c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95310fae3208cd8e9fb54177c2cc3a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2e7199965fb15ca5af7a9b1e0e6cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930b343032a2309ab8cbf713d1942b1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baa0d9ec9d26279319f7b08d11bc0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d308615280b44349dfca6a245f292c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfba9d23f1df9c5c45a0da3affad83660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c620b91197d5117aeba907c5bf59b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7075ae5c09f1d3bc2ea673fc2c2a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f7d5d1ad11625260e675765063f03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4ba10ea91d698526383807a7a4637664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75206dba38fc90c4bb786815e70e397b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b2c320c56331c98bfb0d64572e1dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2646447df7b2093b00b23ae412c5c02667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e38a1f8a684030e86844935e5da4b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39f80710f7e9cd3ace5d8c74a6ca7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e1ba25cc1ece14541b491e99c41b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf322fa104969eed849237f57a7f52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2b09ba92773a72bbd657e58e8f1a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a55c03e3da15ee8bd2005867cd6ca9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818e9d6d40382f23d45b0a9c5c4f697674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c036d250e632fab293c2619800a15675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fb7ad967186936b83f5f243037455676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae28d7ec8632d6050dc0dc941c7b82e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38477b16b908193126e9f04ecdaebb5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716543e5dcf9408c2e1e4bdb7f2d66e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b675480b6084980c8537bed2245d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f2c6c66e8e6aae08007507da33efd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b028e21334e005c1218230adb1594682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861d2a015f0101dad8905101e022a86683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431d39312b41ec6ab307aa570d63e94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2e7c2979ce4f1d56681e48bb0d6b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c38677166ae4eea5d8e02b2ba06b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7733e55c475ab9c63abd4fa77d35e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb50edc44befb2e83195edbb05a1f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d3665c59ccb943ab93661ca3ddcc4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add1b00114086ac361f05bf66548c3c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b65138cbf66e26893b2de9402ff8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525081db011322cb1bf22b84135dc922692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e130f6a7aa0f3ced904b83daf5f064c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103896758678104c20c16ffbfafe1ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326186373ecae365a4a89e67d52a0c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e97f1a8f74f98b34febf0763f30d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eab95a0c30b88f3d2a59547c0d4634697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf82bc2794fec806b58f89a84214e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638245e547c9f26e0ae51b92978c3c83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bb8c6719ac4899d38dc26ecb7da29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c1efa695817de50cfb94064453d0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91e4538964d178d6a014b58a986704702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd12d9e01d253574db6f1e7a2775dab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebb805013d3ed56881c0410d672cb5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2e4dfb676d60f6a3b457aef745746705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe06adb8cee04af68ff91917b60262d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14117962ef242672d732f894720ca5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c800f20d18e717c1b8215268275d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3e9d8f17343e21ba80952536a291a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb17386f1316749401c1f568833efa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eefa8c2777d5441200d2fc3d0a9fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352e3eec7d6301597c4e91b6ad23bff712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde3c2554f9932ef45e5100d0a2a17b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2e8a01d13d23772f0addb7269c6a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11c5ef3b71ad4a157e472cfcf6964e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7e5e4eb59cbc8d2327d9678e992084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c64a44d40a4fa51b2743dbfd8a8b5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f3d13f4c80cb9fde863b4892a84ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1af046b066806626c5ab44e2c53da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f66bab519bfe0f17380290c73191508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f79a7cc6bc32c8838f66238ab6756f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1113ae166c9e1df13572ee585fa04cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0565f977520b16e9f851f18be019711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da467996b7d2b95e1fb9e63788a143012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a9af61f64daa5767d2a7b4ceb338a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acde756880ef46da7057cb0ca17593a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9787dff78e86924c60a356a49dfdf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abc03b06f1b65ae24b93f5490d93c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030789a5e462c2b32d32f913c25eeff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216a2a8ff94627472be77b63eed54fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42ea240af8f73696ddfb7aa6d2a4b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357430cbc6f15d6690ec8d8ca9c7ab620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e526e670396b48174460c616837a0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d69ab9df5895854db00f7e027c789422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1c749bf909b1a01fcf1c05ddbfbd823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d82e61f46b4cf55b4c20502643842924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124c0c4874aa8cc5263e76283f5296225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595be0a33fed7bfa130930434b2dcb9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4375508c6fea148997784c55cb81227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac3d4f17218bfb62cafe94b75adee228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85a3a411686dc793da136daebb206b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b08a6517b410434defe0e625d643730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa77b0727cd83be433a3c82ae396d2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f872027badc70ac55a93a324591d01f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acdb6802554939a7ea8ac11e86183f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf20042491885186b85e37686b8ce8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffd993d7f746c67d692010ad44ad8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43461b7553400438a413ee38c2c71f4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04bd8509be4e26298aa48da4a10be937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfd83c60ffb37283be8f550c638b4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e6577a945a776bdf18f852ba7bfb839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448523d5b4c3344c4e7e0145baf7f54b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d957a4c3d861d69432ec25b2bbad241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28485bc3a07af7fb39cceaa5c09fb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787a93d304d83c0fe432088236cb7c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90835670761a07741135c87330390e1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c05391bcc496e4edcd53c1b99e3a0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080260475d9a54e9a0a631a2896e4daa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd99fd93a1de09b29a267e70d4b517147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15322185a856e07989891471c93820748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8648f241f7b52850638ef1e1ac99b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac91298495f2dc22697a5083e1b38d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c5971ddf83ce8882dc4ee29897b6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7934b42a0f7e27b46f425d065dc01c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dad4bddc485141e90a39bf541c80b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95470ad4c1293629c327a5bc05568de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df04de1252f6dcae02d50741886e69155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f71d5a2f80363804dc2dc2a4e978556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996e652a7e650bda8de5e568625213d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed0cdc6b27c9bd1f89be9a7caa72ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03c05123cd2bb6a267b6cf5e3e562259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571f07abbe839743d653c772c990d3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2aa9cc5a256d15bfba1c75945695461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3e39281f93a98ee7205c12c746ed962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c59aaaa3815ada9a6361e59c6856563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab66eb05a756452cb7d1217180bd8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb29f922079828973eb6407360c92e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93452b588e9f540b22238fedc23f445166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cb3f90cfdea55c42742812012d19867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37043cba77321cbe491871276204376d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e856f0032bed2a33706d8ef236cd1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc54b11714e0ee6caef59283ac7c7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a728fba021cb87aa82687756f6d12e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639f3ad4758e58e57948ba8a8d1302d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31955d7ecce635fe5fe9cef0665625e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca377907e9523033d31f06f8f6f23b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599a4b091d3ca151fc1ea5643a018bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949d55d56ab9be7d67bedcb3779835b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f768419386f1d2dc319979af1c67ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c6bcf8335a19c5737d5ca91ef26b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101d4064a35ecbc6950c886b8fbed8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07c16ebd3386217220ebd69cafbe1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16638c35efb8a9c5fefc3174505d536081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad16ef03bd060d6ef5419ea4e37e40a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def23a976a687f9bf409d2d33d6d378a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c4688fb9e87f91b0939a7e8e6e30d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf71f08ee8ad7b3621b4f05338588e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f8a868b0d4fd4029247134660f30786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29a2de0a561a51de25f4e3b271bf9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c61130edb4c6654fd905686c5270488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c016b17e81b6ee856dfaeb3bf983eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c49be4d04097dfcdb486b69d51571090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7fcc829378c0de515046692b6f05e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79da0be98e6536b500b1c324deef0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7d1b81d9f3f0b3949272ac5a7991793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedb961c17436fa204cf1d04137bad694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6433b8b85ea4501b450f4f5278443d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccba642c45d132e292b74dbce4aedb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd76eaea857cd6a4b287e181cceb3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df98df2537377a2b9880caa5fe0a7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dc6c93c2120bc64d03eae7466faa599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea80aeb85eccc15a31ba46935cdfa1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a835636d9bd51642a6cf56d2a5bac3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f93b2871e8b2dd83b6fe639f1e9584102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae5cb08e9495be4c8310bcca186fc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46185d99082d3a2945831d8665610a06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3811773b7ee03873735ef01cc4c595a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137baa4dbfb0868365df418dd0e9b95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71461086a73b38af30fb6d28668da6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c4ca4907da59d829f65169d18abdb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17189038f956df27975ce0e91ded8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265b6fc674355b212a2b3f37107dab9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991d729204e83c3b8fc401e71d7b48f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9495308652384b1f1be7ede0ea57ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edea3864c4fb8d74b5a49b872d98a35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c160b75c9213546ad70393e25a70c41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f63f36908c9b0e37f860ce7620af91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bbd32406b802cd6d8aa7572eaf7ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3da956768cd23b52f1e72bdf6f0d3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dddf52be5b0261c4ec334a94d305f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d64523d5e4bc45576010c9a67241a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfc9aebfc6df22169c1463adaec448120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ce4bc00a9b6766ea9216143b1605f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668583905b4de796c986fb859d7128b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4de39b7300bdc3db31aed0bd1dd1d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddc7179a58170e99002e8bf1c755b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28f50e7ebdc2d902bfbc7a5b2d692a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834040c90ed59192ddb74d73a359b00e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0da56f29768a29170b48b37bbebc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786411122b0f570d778dc34c4583a821128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c40c25eb735a163f185697d791a168129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcb3ea6e216ebb91c6d61eca17a74d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648e45571d25c155a89984f1461bbb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadca2bf7152960cdf9aa77af0dedbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37c1b1cf0a15e0d9e7aa6095a40af0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4966fa2ffa730814b05db6d4106c62a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89282a17302262b586d9c8ad33bb3651135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5af2d32ceca11f9ac8d527ec309cb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e274cefab04c8ccab78f7dcbcd35340137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22fe2b72a3cd9ca02ae502da8d56f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ed0be7d1693724817ad26d21bc870139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b788aaab3491baba76e6f27ec97bbd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad5e2f0990d5fcdc6f70cad100dba4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a46b46e127d43203d1b24580204cf3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa40a16696c5a7bde19b5ce7601314143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7f10c130f561f50189fc8fb4a8af9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392729bfa16ed3fbbec3119e7cf2830145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532d4e423bb1a7538bcdd834e1fa5ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2d6c6b4e2253699c07328997feaef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8797aa306b5e5a3c79f25e538a9f50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b539755c5919173e95ad194fc122b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd015374e3673adfeaa74d9cde1fb2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ba7d7c3e9afa04c10d55f4217645d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8c3342e74d941d25ee06d2f86d49f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae10ae3ae6f36bf7512c59c56e99bba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031322391de4e1be5fc27f5208e86e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd509bfce469599ac362ec57def648bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1726d800b72ef302f21158f771b9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea280958422b5a17486d1b98d4e01ef1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7848a57c8f936c8e9376e98984c98d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cd6e4fd9003b995ced36bd11bb01c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d538989dbb2acde8240fcc4d32507160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2cfede2110a7dff538cd917e30457161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a36ef927296a5438e53e7243f27cba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9d1e0de518e44aafc77d5f3e3728d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c0e67a28d73cc7626713a21e5e265164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c6a68cdf6caeec61734420d45a647165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8bf39d64ddde2ff531afcb065d477166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019bf4b3eb60e6e663c6326cbd1d250167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1d52b9c51e5e3cdacca65d8a9e1b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03c0bc09f254ede06e184468c55a1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306381ebc319ba1a90bddf17bf41a03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c114284d90afe6cea19c95444c0b3c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da42c6e720de56b4bc8d697f2d01ee5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6314061a3afb85b0c5812788429b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bd37a12096b3f04ce839b74c4743c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c556e970285a20b66cc633f9b35809c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e5b991c20ed7d4314ce29defe5b80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6797616de6250fd24fbe97ac39ddee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb408e9c861bfb8b20f078625bcc1f15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e087f14f053d69ba14b1da76b0118d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6caea635d3b6937285c2d73ada6f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7defa4d2cf7f3380aa8aecb1b8cc68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd9d91243fcb16a944c3c704ebffa5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707fc465087ffa256906f08c1b0bdaf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24b4d6dbc864dd0d498c4006968bdf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194eddab670c63760a2c3f08d094080185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfbaae2870e2da91f16a6b5c80221f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b10721b74a9be7495e0ee7171ad6be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88640f5f7f7be7a1c4485ee649619f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5c89ab331f0a776f5f18e91d76917189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f3304a9cc948e42dc36d792659f84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108a7edeb1dfce49e4b3a385d22354c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a879cc3b5889b2060695f40d0a362192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8406384fe2426768dbe43e5b177ce36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4f4f8f69fb6a6da1bac83355f101f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba5e57a807daf09409f8bf7b041090195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86782ac9e0c19e25598a5508ec185b53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daff00c679829fb8283e67594a985c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ccefd3d5a33863f5db8d31167b5f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d99a063de2470ddd55bffa28ad030199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea878b67ca1420c14da938d770235e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e08f4a25dc4142bcf17a7cc9c224d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb091c7e589128af713b7f73212fa5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ce77d5ab3a70d9bf7c6940d815408203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bf2437efa517403b6d561465b3427204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824acd60c2080cf23e2c73d0023e4fdf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7ccdcf79337c2de194e3a43dbe67e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9e19e134f1db472713e8b5a434fdb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd99080e128de3d9f5220f22323d439208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c07ead3a32f9095c0773c7c6b296b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb77a72e34386208b990074ee1c859a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63a9fc1164b0161dcd7b75de5d8895211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777df2fbc60c90b9f90eda115cf51f61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83db997a8c487688aea427b6407cdd9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5bf83bc6a9b331568d74a113c1e64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b02dbfa7325982c997477b3f60b294215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e660c5b8b6081ca1b48494fb3f0d467216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf250babba911e01f7249b50eb5364d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c796f1b0d5bd86240798f51f48257c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df052d86e36bf8b9a2d02e7400a9ced219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e6debb4ece311c59b9ea064d21a80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8ceecaee3353f2b79ca269e7a5b7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57de0be2ccf1015f7bf1a263f65e91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2803d52ac07a432d09c1ae3efee2d81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad065b296eb8014a9febacda4d2917224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da740f01f1566884fafd57a89c7112b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bacffdfaabe69fb936bd326fb2031226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c8f0dc6a5dc1237289690de445dfb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452fece4419f58811fa6d1873178fae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785621e01d002268275e9523e405414229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babda89eb6564726ecf4e95624b7d90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5003342421de98f7d85f9bafad340d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1c17b19a396db152c44e186545897232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8ba6129e1c61187a8c0be0c10e595233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d33e5c756b6f7b71ca94336ed582f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c775e81fa408d73321f431cebbba7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40bb5909813d4b139f1be2a80c32a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cd90d4b2cd55b611cb6e3d993562e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d2d4dd0f25238b4ea3cb3bcd254df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d274e7f960f86abaebfaf7008dd403b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc7248d1bb9301daff07aeb839c160240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbbc6049f32bdac1acbaf1d50ae813241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae05cff63fc6b6919596e45bb1b5437242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa2beb270a7060113683383cbe9516243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eb35a9ccf4d62ce1225fc5166b87f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2e08c12da9b82719cec6154f89436245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe7f8266bd6a1034811b56c48074f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdceb1e618714ad09378ab75f3968b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218237a1b8b67a199ee0b753c5d24586248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227820e744b35631b7c490d6bf078f67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bacfa94c5b85f105e639d0487029e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ebd0f101b2458bd213936803703ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9294cc7d9e6479b42dd31e9d8fc98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab559a4ce91c628a82694cd8617276253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683b0bf12b7203813625a68f1c052df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e89ccc1d8195cbb889889428be5329255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eded045bdd6f4199059a23777f642256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8b32df911f26f347322d683a35abb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9281176b65a9513965428d38650c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f363a0098b01561248d0a79ce149d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa0f12fc4944a7ddfb3235b47fc6f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dadfb257f9deeecad217a3b6263a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04031b0048563c5bf2eaeefb4974fed4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c165ee14c3f71ecb61aa8174ea64f4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd3dd6eee3d9b5219bb3048aa1f5e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba85520f9e9c0e59ee3157602c3dc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b757b25064c422ba70b14b3b6ae750266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c683d67c9e751279653d53fcbdfba5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe77a916c307031324ee78fcf1f2e40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196e282d11d5e0a4e6c76243efd318d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfecdb58a366c772d2eb3de3cbd0120270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738efd9e2abcf51543a4d1a532cc196271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38855d20e127c735142b0d763028139272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1647402b64e2b16f0a08c27d2f0a34e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac9275362317fe5ab9467f529556fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd590dca528c93ab6df8028f2d8d7d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113046e0ab69221cac4a22ca8e82568a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862a25510a6043249e039b7eeefda35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32e47f1c2493b0ef33b4893d02c416278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67013857820b3b1dd38c3189de21848279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25976051fbdfe08adb693be7e72e0e93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ac4484365578621fd423564c39c76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5fad957b8e942da9b0b65807de6e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed3e9838f883c20b75a956c26a817e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b4aeaa6f19051ab3518b004f9339a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5e366cb79bf6ade73f2cf6ae08882285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd2b3975b989a00db3c9082d471fa6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef0c30780e9256bd7e2937b3d4c4a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e93e1d656a20e21ba833e207996e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94806f49eda9b5cd36d7d69748fa1dbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9af689e8a3e89bd411e469ab205567290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a06a78a626f270821c0c9487e1cd6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21061923a12c7164b22c15235eb8848d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159792a9e43650a4301ba77e1b40f1f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74d4a68d1aa3bd94611b32d42a5d0d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573db0b9df6e9d135a720b4bf8d609f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9d95198ea30708647e59ac2fc2715296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffaf3b5868db33446a040297a8c591297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c52f445e74a33b40e062b3bf9b2d03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c055c5482ae64542bab13bf38ad20ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a2bf025f956c8755279fb73b6d011300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553baf1d14b50963a246d838c7808ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c94385d1b7c7669ff6539542c42b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe14b752b9678d2ca894bbec77ea95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31599d8353fcfa45b014a1bcda210e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48867b572cad0744148c72f4e6f593305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc393ff70d6ac3bdd0b4faab06266d0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f533a011e9cc89f6f1a9491566456d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599f5882f0a33e49d4568572d25df28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31631489245aedba6d1e69b257cdc2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fba20b52e89c6bce14065ddedbce1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a457632176584a4c1e979e3371dbf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bea3ab754c150e68cb3e383142b4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3769039b1071cb9408ee30ebaa2b55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306fd1144ba2993f378216adeab512d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff66abde57777a8703f80294a7b5509315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188044b76d71443a8ed59692ad9ab80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5a625a17abbc892d373144a8e05c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c7c738e40d41088dab1e3cacb7612318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e47a55e4c8d484149f6b7f0d8ffd7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52cf5c2ed10e7671c57c339ca90f43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d89868db6efec6ddc5a38a6c2baaf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae955fe2c4bcf75fb7c87e129862836322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace97e1a62bc58e374c840df51c2669323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642f96f82acf8d724ebe3499562c774324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c968005322ea7a8562f067c6f42559f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a76f719dd635845f3fe08bf41a3af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544a969ba3603614fe012ffb7c9e599327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaf554159d92f9b7110c149438e5cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29e25fa8f4cb40a2508506e2126aa1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98545c9fd8ceb4bb1d3914cd3f4ec3c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbfd615d1ee715e75003144cb3325c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2821cc19a64ed62ffbe8c5e578a208332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7145b27f751d2fa53a4d0bcf898f97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869b0b54a0a1f75c15463bd17659d06334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477c0af2bc83cf406e9d50d6f2fa2fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc97dce5424da0f9b9cdbd772da6b05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f03778acadf9ccdea7229be0c3a787337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ed464e52cfee08b12e949b0ac7e7d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d950354141385f8e9c3b6e398a600c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34debb429e08a18b4999d0ca42d98b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85e423a2c261e8fe21dccdf30a5efe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22beb25490833a411754365fae6047cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40995b4e654ed24975e53548b1a9e49343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c389addc2772c34c935c329d875ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3093b1f16d8f2c00a0d7bffb4147e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60d7f3d37419388ff4cc41c1197dc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ed4d726da4103b2c14f42be5f4442347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae6648e658fb15216ce1cbbb5172fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076040959a7ac6687dafe36fc9329c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed47830fc3341d3d6527b2e555ae3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f80dca42b5fd614bc73779f19f8926351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c6804f0b11515353887b140b64f5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82167d91a01c683044cd14392a5cfa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd1a20732ffdaddfbaf43741e899b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1fafb1edacba12990f63c17a62e93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1bb0b75917222f54b0af5a4447d1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97801e7738a1a2e5a45dbd1ab11abd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b73dbe217afc5d785da94d22cb1de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de963b917cb7c8a3e9fe99d258856f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208b593df53da4cc8b1f580760e64db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85e50afb3debd5b59376d3fca44eed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bb0aa8994af552383e7e35ed0cbb4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b00e610702bd0f57499fd4d0da82b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261001e00d1080c1bcd784eb0f463fbc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eadc8956144192ae417dd9ef687a8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f630d2c93b9a33c77f8e86376ba40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ace316d23c913509fde92a481af096367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3366f89b476b1135e017bfabebe7d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7abf34337088000c51fe31818e9805369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b425eb7e13d3e8e26fba1ca1678dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df00396997646596f8a68e53d82defb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b77416511759365d4b21a48535154372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d523e498a09ae94f2aa49588028da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f9494644f2c5015233f5e5407bb81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748896a3e319a1b47a9027a3b15d621375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176102c10486e28b85cfa4ca0ac1506376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba620ce33261e8d574bada52079260377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe59309174c3091198330f9fe2a72b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1381f7456af9b5cec8691c71ee6ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12794811a6498e492908a82fb61a697380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085ba7566a6ffb9184b7c8238f264a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d17ea49b9b4c0ee383c9807b9e82bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d4c9c77e1549aa4b46b3050de4433383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1265ecff9cfed653aae2dae6122ed2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455e0082abc8c664ff8b8e450d0f846385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5728dbf75d773936e43a64c96f06f18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87437eb4afb6ef3506d84922ed8c8dc5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbd9773de4a2a675c783a1e1d204b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866293f0739c5105194d55fba3eb6f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351372991415a6d97d89684b86adafa0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ad39be0b548646ecb973f34df0145391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de29c76ed0a8dcc916ca0952e70b472392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26580e835a6410bd13963880b5023626393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe5e8a11421e21113539723f5cddd9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd78f2ab6453250647205ab7481b1d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38035fc24aed1918a46ed486ab747ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb30dbd7b65a1f2e55039cba54bbff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf30ce5f8523bada099cc38cb836af1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b8d6d24b109d21bf4925fea6f1cc2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aef95bd0734942aea1afbd734aa3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8282f39b0f8a2d6b47c10380dd0d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bba7ac8591660b886b6635e303b81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf854d7a7cc38f539fbf0ecb8e0234c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24db87ffe15c5d02e9996fda18d0323404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f25b7c944326a4cab8a30081abd54f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1cd4ae335a2bc409dacc41dd9fb37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02c0dacaca3c64d4fe2c3610eca6f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccffbe756e7a2a0bca82dce5e4b9aed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc528d303d870bf8de2f7fd0c094fed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce78e3e59e46009d33ccf5b429a1dbc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728f6fcfa88b71c2cf4f5dc48fcae50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8c9e825bd6fce65d5b2c4f52f851d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d4748a750b3c009db24e2348198c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0474f162f969ab69896f10ae273ef9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef018981643044da963c99a08c35fa5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3a8944f3e4ea315dff2ea96e053f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086c9c7e4e052795a5ae64eb342d858417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce4fd2cff8433a6a1becc86ceba875418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafbc8894a9cf0815778497e97e02c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fc45bf51a337fde17e97af32c6cdd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd19dc93a3e685b8772df76f0c4050421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60cb59cd8dc956f720f99392adff94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093b9aab03f747fe5c5c657fe13dcec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cf0cbc25209d85d82c91f45bc4676424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace10bf568cbe752492bb8b7f47957a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a803fad8fa0a44e015d4079e384e517426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a52b8135191cc94a5265938e2e7018427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d67f8598a2bf1fce01c13b2e7a281428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2019c1a81d0263256760288ee3fb59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476515ce0bf5a4ce2c928e5d1a2b83e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59841219f29316a11ba993c8d9dc9833431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fa74c2fa46e8ae6ec033c9d2ad372432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efd09be3f29bf93ddb1ca365929aef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e50160f02a4c0ce3e71bb50776696434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ca1f83ff471deeed101eaddb96cb6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e3aeeb125eb612a2c08f62f215671436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c90e874f8279d00460475bad3f825f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbd7aa6b817a33c9f1d93b56bc6aa8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34329c3123f9fdc62457d45a744cdda3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd7795ce2e8b7e6f14de09fa652a7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06b756fab84f259fbcbd828da31751441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacf57e733e76d159ed4240bb54288a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8a0c6c772c20a047e5c583d967c38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c333f3246ed2217373375ce891cc402444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314c49adbcc5613413f4f16d33a465e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76cc38e4af3ebb53e7fbf5e1a83819446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d77182b1b9995a0362b5614efc7d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4c32af705e26edf5b5be1f3b878e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e50293645cf428463358db0a7816d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc519f9efecbd50530348ec8b71f56450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae439c47d0b678638a89f6b290503cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4db0c3a61913512b5e1a95d7c0cef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e2f973b6b2984a9bb704ae5830d80453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4853bed1bc042cc67fe458848e09a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858a3d0fe9378433dedf0da01255652455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08db20adbb0c07276e46b2b33e62b5d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89eb80c6fdc5a59c4b98b7e9d04c9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda47dec73fcb30f94e61d9402a9e08c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb26f6e60d11b1b3de0532aa9cc037459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578a45ffe4135c1c2258037912aa705460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab3020412a74952938d993cfe9bc56461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47f309eb1878254782186c0c0cc5fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648d602b0f24efb8c40fa24fec89ea4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e07652e98fe49032b9acf7cf5a2c7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccc1c6761c298058dfcdd7ad1536ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664506906387f8e3b77c68b817c217ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae143c8f455dc7831a4a477de3bb7d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024d1580dc9dea3751b5d2b6fca4cf0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9170c5b0aedbab94384a5e8ff3cba9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6204c99569555f5be13358e341b58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20e2cfbf7b4e128cc1645751ae3b72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d9c4bd9bb5a1666f36a9ba25c6519472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e110860f3471a845f50fef62496c5dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac094b1fa75c731b16796c073e323626474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72135c72fd8200a5e5bd39177da4113b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa7c8f57df710a46a93ce2ff11815e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ab23d6a6bc69813b1e7566f983e47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8baa360244f2cd74345ddc5fd4bdb8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b2b9fe1a13cfefca6461e5b730bb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827b7d587057a1627a0b10ea6af1a2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18956f48903cea824025951d9eb6448481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5194c1743cdc1326c0552c8bfd3c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e36c09232a199ddf2ee111f2bf96a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcff06f81c5d3b79c88291639fe856a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138f68183fb12a68f4a32a07038484a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798414ebe610d12bd0d85bd0480a451486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fd0c68e11c55f2ddb735de2596994487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c859e727edf4231bc0e58bbe7c848c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31170376ecf950285051bb3cbaf1e813489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e88576c70423454aab30b49c56440f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc8b66fe954e6e72438c44733af248491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1486203fdbd2a9b94378526b8677aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838b80d993cabd1f22d47ca34ead4ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6dc10ea68175dde5d3acafba99d31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5b2fd9e921b6123c8b74aa13806f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edded7dd81d1b1979d74272dbcaf878496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17c9fc6c091dc635f4445717e877ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f38a2702fc25c63637b513443379e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732d18326bddceb9e6c9a8de7e87e70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42daad860f6fd66abfe0d4b06108b16b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1ac49fd65d392171d077941a9ee1b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84926687165c03c8f32ba29d4c90a12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111c03d1b6aeb1b7aa6ab1f5d71e655503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ec4e9d6779370429aaf4b2a710d88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c2a4f1d0519a4add5c2efcef0497c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7354b221bb45d71bf8e487f189d1cea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ea280729d6dcb543eec000d242b31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bba2d97ffee82f81be41681d5462bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175c50a4fc67200814d49d460a6a79e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce29711ef9f38f4daaacebf8ce9e44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc375ef6812f038ec56c1c726bffdd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b837ab2eb324dc3e5d64e037dbb394512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9508f8b8395c5a6b6304ffad62fcfe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6e5b9f7b329ab5753a0a9df587e93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cde7a4fe5488ef2749b289d7909490515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57432512b46f70964c74458875ebb2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e4e76621cbef98055fea8fac8437f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435728ce5ba09a3c1d18da8250935e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758153d4473d4f5f191c3e41a05dbc21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ff48c1afbe45967ca2bec4462f6d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30581ff9e3d01ebe6b850064b651f59d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95f23dcf02e09042835cd45771c499522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cde1e2943a85f63fabf1b0fe4407c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721cc33f6e973c15d4d26b7c4774ceb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f198e13ca31d68618193e7cda3020c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6cfde5c517863161468b4471930a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e483faf42729acd324dd50884ebed83527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd145bd681e3d442babb9c279be3bdda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbba9e0d13840ade10d4a2fe11e2e8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36345a826bd9fb9f371ef7c19d0a97ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc21a10043c7e9b16445493777a72e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e3c5cff784d9f2158df023e32295f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ed3fcb4b15ecfced79414c83b21e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84572c83d66133690ff7394acc068e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc21fd71e4665a20582301f9da532c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da446b6b4b2f37991f2ac85f630d5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee79f0717a2453984e0d2ddb8d599a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b50accbf7a89f8c03947b70f07711538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c15fe40bad30e6a0f942b27975bc70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9a19892d4b7c79827f192b90e82a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c546745e89cccdc1a1c431b4b57613541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9012b3aafeaacaa0767dcc966bb4b0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea211ef97d30c34904cb950f3b37174543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4e33de922f2a2cfc094984f52ca00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1178b874510c298897907a2d260db4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f956ea8501b291b9afb14240d91b523546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7893197120b1570079c113f46da4a52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ca72703cdb84298e322ee6ea7c62f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea93cd6badea0eb4f2a4e4ff8e814c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e65c92826f85eb9263af4488959ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95ebdf9bd71af83c3ff3113026fcf9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d088f50de8269b0854baa4996bac1e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db98d4590b9eee1d609f35392a261bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9e430cf0071a4bc799baf181135cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291040e80cb44db7d04dc7f44d64057555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27439fa60ccb6719c9d6b4e4cdbab54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277732f66a5a59482dcdfeef53915e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d242cfd4c812751e14bfd2bb5a97678558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8711a57ac96b28dbf6caf6b1692d57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ca9320c4c603aea4290d69f33020e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c798c473948212205ff06522da739561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33365f29a5d963fb52767994120cd955562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d364dd5fa1077e4d77d271a4cb57d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09815792ff4b9e9dfb4a4480d3142163564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620d619b2cfd768506d6a38ae2a5fdb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5fbe588c941235ed170e1dd19255a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67177b60c26fdbd11a6d703a550d276f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347fcb82f6c77ca3e3a6c978353dba8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e33ad75920f4f1584a6e0504927bae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a261f11d0fbc9c07f39319a4cdc6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32d281e2e1f27467b49ee8c670000f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf21dec7e675f9ef0c4a10d8b8d03e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ea9f82701acbc0329cbaf48dab746573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d07b4bf7bb5291662782c52d4cfdb7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d60ac295c0d4e1d5cc4f03679f0052575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45021e1779c18974966ef3dd893f097576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45aa1ae8c934a62e62c00e8cbbc89d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4261440b463a438545f08e392eeac19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48fb06393a50fa8252a0e562cdf2f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c399b95d4de246e537125539257d59580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4a9e2cb46c9faecfefac185518e9f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035f1b1475c6aa6747cc81174b99a6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d166ac98473b0e99df7531f64d7643583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2cd83d50e50e2bb75b19f9440716a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d7dadc57b610929f972c5a7eec371585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ee1d5eb06795b21cf58812fccc51f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017920df7240a517e104a5ebb288aa02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd87d8d9e237b2adcd3c8c806a6c49c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01ee5ab329b8f7278e9ebf742035c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a9924cab899f714f5a71917676223590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b81688374369d82055675f9077c3d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b084a980986ea4b611492ca6385f151592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fb6d3626513d1d128e6085c15f947593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acfc8e9f079464d2bb507bfc2dfaf1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193236089e46b9b9084645d5592e5ac3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423da842b3cd6ac35c99a9832dee648596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692f373b1d3abc2a57fc753d0e718d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbec5a26e41c64908ff4929724d0cde598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c52f734d3d1e700a0024a3bfc362c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454ae3b56cfce7d7c0ce01997e8d962600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2978928a96225669eeef8e10428c922601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52e8e0929f67572e5968dc557cacc5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b60645e7e5ab8a602cea7969f5ae2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bfb44eb366d3e48854b02f98de1a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f16bca11bdd2f76c5cc9cfaa989ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af1e423415762fc22f6b45295b784e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad869e31a407b23e7a483e976dfb42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254ab1e5d9a361cac803d138876c03b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b88ff163ba71b86cee7a0ae436f233609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775db41a1d4cbf65518342a6d7131ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23a03fa876b2d13ca2066d25dce0af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db052e3a4a4dadf17dd1d4d0c64adfd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453552c2f4a485a08a684ff211de90c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4691ec17d99e67b7235c0738212bc44614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202718e7eae938dfc953710a40f0cdbf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b93d4fb6b32d3d18593263ce6676d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db932f2a74622a3a80e5462e49482d56617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43206cf5557a89dcaada6f1874d2a00e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28206245c5bf6486f4c0932ce45bccd9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d1e472087f4d05f7c5ce039e8d85b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769b09deec40b400723830fd37a3982621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8ad97a43f239aca6eb0aa6fe430cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5ec44edc41d2ee8146e95aaf9d501623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4253a913a94b4c044da6b96ca25b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e009cfa59b7510ea037b2bae0ca06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830b6efb71cdfa357147be2659cc539626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91504685b330c31f890674cac17aac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf51873fe7a7a104128b0d3491889f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969ca16fe16a5a5ca1b60462ec8f47d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab4964f936dac8e54037f7a8f6e56d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84540a375426692ee8954bdac4b43a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1059da8ef0b6221547a0d2def0e21632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39bad79416ab0d71cf147082438acf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dba8fc84106c2caeb437267ae0d316634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c012de659fce17987a797c556dbc21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0f4e98f65b275c348ca6aa90498a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edcc6dd2937411b6a4f074fc1c859a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df2f70126f8eaaac6fdba2129f9297638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32e506a9cbe757f77afc5dd09a5c8a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d14d20e42b19007934be3607134ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a607f6ea0a006e30310ef8fb03a8d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e07a7e7e8771a9b3514cfaeb8bd818642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b9dbc9b24d202dbaba59f0b36749f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf724b8dc901201248572b245de43e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f28c17038ad853277aa3b8bb16ae9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa08b78ce94a3bc37a7895c45a3a08646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d05c70bcfef44b206117544bc09bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e1f50292452e094a09fcd00a5ed37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed426bf5c48ad79e1b54c2001dd5930649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bf4b608f6b2c25643e23819ac9f9a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ec2f60d80f79b8850de164ec2b74c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73207c90e6286a8a97c58f0b89184cd8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a265cedc6e7ad43498432bf2faf94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b7197231deaec1202825323404fec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d592ae04fa803314feb8ac84ea8eb77655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534c70cacec06d6c481e45ce79f7d01656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4174de60db3fe70c59b36fba5cd2ea8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005514e62541859c04f5a117d6d2485658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8d67d69ade6d13991b9a9b59bd54a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a56475428cc6655328f5cfeba0e35660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f24f0f3394775a1149a2b52254648661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023309091d318fc9d6acbb379174477662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20782a7aac6658a6a20d454fbb524c91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333aa51eb570557c9aa1bf14f615af4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982e5b7d1c220a2feace008b2b3ee5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901d4f04d9b3bc242794ab7acfc89eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ce3f00e3616e072289f2e2987c9bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1032f90455c5aaa8dbccafb232412668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199032d96be02a15d43f852e5d70e77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340b06da75e252af510af8b78e9045a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70949706246df3e07fa41cc3d5990d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eacbf01a274d0d4c7ca7dec693cab8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21a7be162fa2b686672dd40a573c62673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb949668da45f1536e161a1cd26245be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13983203925e6a495d15c1813065b110675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e70faae1c5af26076ef2a03a4810dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94e5bbbcc920126543651910fff973677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba9da552a28059d6532f637e20bb29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4928377bcde6841a59b480787ad55b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58244ba1c75b0b4622471062731885c680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>