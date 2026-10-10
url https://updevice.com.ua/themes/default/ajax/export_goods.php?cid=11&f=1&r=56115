--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85384e822ad454b09380343717d8da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d511fd2d843128d8843adb12786aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0003b9e18e602c0112d0446fd21501b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0ff68d5645d3b2227caef8adddee04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20faabf504c15aaf0267ba6a2c3c5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64eaa85c5968163dd4c32ff860e3956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfed09a9d3925a8cbd71683aca5a927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8510dab5ee4d266b886f9ca9650d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045f025235976e35716850a03b86f029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a5a248670c1fa1cc2e331355887dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdca3069e2f3955d1c7cf512bf977711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b334df046d8fbaeb4babd261d08579d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c0d75c1744816219ced259d7aca3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73625c7f7ad83fb1ebb72c2da5ee72d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e8dba7529d7bd450d4ee361da7ab315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fc8a7d692fa69bf172d18d550605b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c446503c11d3f2d77b2e3e9d85a14917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2520ea75d2e5ddbd0e62c750c099118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8269a60d8a40032c1e1915f89f0f7d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855e4961ff8a42bf7469219f36bc1ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3b713b4fdefb7d0aa7f3f94b5660f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba32f4e7e19c679e9a1ac49fa0668422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc282386e88b5afc38895c813a99d9c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40017f9b8c161789e418fcbbd1419d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982992a2fc6b41a0a54ff5fda7633c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f7897e9c4652dd173a94fa90f0b2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22617be7075645cd95454695e7a71e6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06cea937971b309b3253a6467e296b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbf35f232a2d8c9761c0fb9078fab429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac38c6ed765bf756a0cc61fedd1c9ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc6bd4ad90ff6822a8cd0e7761b18231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4fa353527676062dadb2814afd9c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb712a90417a98d956ca1682d4cc59ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93cfb9b1705da4c81054ab706c6e4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3f263d4075f74491aec2df160612a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643d84e6d1f338330f14dade3590dfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74c5cd0e33ea5acffe957f12c7bf2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4957d019c69f7a56876db11fe7f58438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcc47e1824328a66d13f87d998a1dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adadefd3683e3f71de2de85951a53040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576684d94bcd99a642758354634fa97741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08afeb3c55058001c75920054279ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f1bdaf6d855cb6b0864291ae96f9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd747bb59cc0d15011bcd0a645d0c74744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a7f0b6d229637d6a316be17e5f98945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22457b353bef77662815e78c01bcd27646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54f59c67a4c0ab9bba1558e9af12a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2dfb8153c565e520fc2b51c51ada748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c213f09144468cd9f725a6df28fce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314318fcf48662ba68f2349ac6862edd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197c404a00b7995ea6ef95cdbfc31fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfee8b7770b2469964e78a95c61bd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84501ddc3d280cdbb11d6c0309aeab253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7fb244ea4279a6d8103cedb816e6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d5a9f6aa7f969be5376a485618c9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313eac61899d3fd14d0be4a1ef19bd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864993d57c1f5f58a5637997aeb975d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695609f495948737fd339ea1a5c68f3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23865f2e934439ebb2e994a468fafb0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3e3c3aa94b37f919c091a8cf2218b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303086ef4ee2d987f6e966622e21380b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707fad969617381fab3a9db7d6ec60462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede230bd0f0662e813ba4dffc67409d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeb8ba929aec1edfe6743d5921b21664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7b38add1d181445e193e645e7d07265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1f2e62b0c922d4af9079c6465cdcd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f8612ae65c159ca4642c9707da8d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66341adeae3b48c98a5ce833cbc5863168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ef19f7e6b20f11483235070e83f2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab44a19cddcd84dab55a62d959cda1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3df01a0baa7b0b54d63904e073330371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522ffcc77210d6c3b2d15e55ed1c16672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42bf4d1a3ebf9c7a029a40ea4f9fab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbda6577ce36a50b57335ec4842ed5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e254369c4dfb42cbb260946fe540975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487c001ee37978725bcdfeafa107d5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb9e3968d1020cce0f0dce6f5d008c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40684ddc2fafd4061a020d99fda8b5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559a3883792825b21fde52ac4cc750d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23476d1d6326b664fc383828c5519d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48286f2c4c71883adca7e6fc459900fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1749538ed31def24693b5ff24571e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d25c52277b551e1ab4c9cf10dbc7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805ea4e0227e4e6eb34a2cb3b726ccd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07435e2a64aa11e02dfe60fe841f6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129db210cfe259e9069386e7614642986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3af044fd8f63085119a3ebce8d9c9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89135441e8f54b5c9f22f608876fdaca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e2469e184be7f43fef9189e93042789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1698ff865061d213662239e621d979690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce3f489f0219ac0df963cb46350dd691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d131021bfd6ef582577ee7dfcd7b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fab04474360184735d01cad3f28bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af8ecbda54cf0114fa56d6fe2b7da094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417176daa00d21801b35a969b3841195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db58766dff9282a077195ee535b6fdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc714daedd904650ba4fa33d9ae183c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c21efe5286a3ef7b51f256b74134198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4b4ac76de43f69bf1a001eb35c6f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a554c583baf4db9a88cfa4f1bb43ab7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d313f12fe5baef12db061922fa6e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c667df0b768573cdaebab3c79f494e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c94c8481bd6638f63b1bf90c0b1caf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95185eab13ab41ea25149af48627ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71216f6eb06d5fc05884ac18050c4e41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde75029e09b24d9d888746c88de6cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790ba273b56b21fe5880088b7ee2756107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855754c425b111a6e6737009d0b2b25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a9df071d2d79b31221e9a9236dcad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7232a2420cc6dcba6be1a8693fe8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3aa0e432db5612f1d450254353d0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f827c07d0a9f9b5a658748b650794112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07937166ee55e1d6b4a112a387c47baf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64383afab862f9d13f5207c29af7aff5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b43b70c6d626c57a1726014f77f3c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b532eb538998c5c019b55415089dd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b2ab1e4265e884776ab229b7b8830117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cba7b152a3a6852b7a735486ea872118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f812e788fa1c621f0668987bb3616119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21697e96cc2137268389c01d3cdbeac3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658a18ce2b19383e7a9d8fa1ac4a318121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503b7e47602454095727bea83481601122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb6f2b56f020227fb8b55d223459b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751576b2aedeb10404c5bdf3a386a48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f284089abf307af0d96254b6be0d58e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481faccf71243b527917739354976c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823341f5f3de88c2599f1c716d6180dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917f008c5e078dbf44e725a6f31f2b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa71d8b644a5ba438c899e8dd65edc4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab96645bb4292718b9014fcec61d68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cf51e8469fa4859183563332bdc1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a8357fd32d5d075bc1dd5bcf29951132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4726779871e681b00a42e0af0d91bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50d562baa1ae055b7acdc989a0a291134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb8ecbd134775a6a17236e5f53da2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a231b444252efeebc4808012d8c04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c9fe48c36b4295bc7200ff50224ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f1f4dedc5bb1fc8134ae11420266a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc97bedd0b3651d64b9d9d003ddc9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d168bbeab48ecc6818fe32502d0db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d73f154f6f17e361e18aeb8a0a308141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8063521c9718b186c60e524e4e9c972142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69166bf0d60e2e41a45571ebcea178d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c567ba7fd837fad82193fbcea348f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fc21c979b123fb02f50c3059ec71b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf2eede01dac2defc72cfd0beaafae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c6373aa2dca094664b345da00015b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9c876920b1ad0f438fcb842e3c693148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5a4e4eea8bb4078754eaff0746b2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455b69c5b2435acc84ca366f9b99f85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f25d77f30ad1667e80a790ee762ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf9a76508946ded0e46bd4d695851d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce368666897a6a405d8bea8505b4530153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fa4b117fbcb6cefc539aa3951900c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0ff6a062c2fdf5425f73c33d471ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882274664099cdfe2f0d514e92446c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b2168fccc4f02353825fc74ab3df9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6121c3bb968e0a0c7743f912c5bed8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36216913ccea2c857cb7137031abd794159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9ff79f30598c235548985d17a2855160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a2fdfb5881f8bb2d9ecf2ee7ea5d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d113398c72d70bfc9a711960f0ab16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a260cc9f6df1bda00c3fd98d002765a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5e0656cb27e7979abbcebaea03a75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefe6f72c4273887304e7ad98a072f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0168e60f6cd9a11f3f67d3da3f3275e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bd343b91280646fe77eebdb0539fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927b787edd7e5c824cb95884bd264d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0e50c0971879e9b49a0f9b9a0a42d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6f36985da11ef505485b5402aca8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed7538267652b79729692420c4bd5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a62c1076dcbb37c3d2c63c448990d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310d4de699cde293fcadbb775b5ccaa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166e2de20cc983d80cb5601b50fdfce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d17756dbad4bd9a5b8159b2313a4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f19ba1ae7a8a2ccc31d552fbfdd140176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca81786dd304b40164629ee37dad8cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a591350ce34229446988d0457a3f96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5becd6505f090749186f402274cdd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb05bd6bef68d34c6de688f46cacb8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927124898407baac971cf7a632bf4fae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0d28cadf0158628c99e9e86092960182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfd71438a3afe3486319615dd0c9a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997752236e4ac4df4b7cee3dedda5c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e54d0f3d15e3348d9460f3f84a0fee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03d6119c467b84dbf9c8a8041cf7fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fb178ed93f46781a960f05d30a517187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980e7815345e7efe7b4d9e9e28b298f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf17565165e07d1aaf6252aa42838d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cae5101cee413ee3f83c9fb03d355d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75eeac56db391fce75914aed24a6cc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f81abac2870257c77e228f671e2b1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cb6402f00f3d0787c6517c1681629193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7e47de18b4f3250098db4a1a54db2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e05cf89f1ad3659df75618354591e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de3cb40d149cc3be0b3a3af4520869196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59934ee0d324f212ba5c5f00307b2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf2794180784d70bfe27592ffe62f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813fbd9f057ff4091f1d29941d4120b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347066369fb4b0336ac4fdbf1f0ed51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c3e9e87b8d4f5479c70690eae05fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f54d9fd7d214a441d5ed7c867f862202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299745e4731993104456d73dc7ec731203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6b869122aad06cd52dc2683d2ad28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28fed6ae659a33e5d45d500d54afb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2022612c8f66220a233cb59d4a034a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad1fd5f0cb62f06f82042ef8c70858207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b8e4a0e81ea3cf36675fc049612a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d356a8e119054fed27989c7060e6268209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea827e98fea31235c02a7914061b362210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4efa3d6bc6de8c29bc3c4154abf11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6421bac8d20bc8cad59d799c0fee92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58b7cd2388e9d040cf70c615ea1d16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ea2b68de6bdc9e538adc135a44576214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5f5055b8ecb48eeda015ea728860f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e5f75f4514bb7f98a3dbcc4786b76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf53abe2ad31b9dd9c54faa0d8ecc5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d5d9e2565b4541c34f9c746581264218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb391da578326095bc79a1c305908cce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fc03b4eb7b61726f1f69cbaab79f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af629edb1ff94eb50661236621fa0879221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fa76e1ef6afe42adfe0b2a693cc00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4694fa8b530c10a96c8f1db2f64e028223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2add0e2e1f85ac935f7e4299ebe5c18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195d3c2f61f6b3754d45d7092e2cb4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a982d8a5acc36c0ea338e52597a025226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bdaad16351ef84e5883883086bfae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cbc10f4715f4ab0ed125576b8f7bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf86c427367b888aaeb631a29d576bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873f9f79807cb3fed428057c1c20f68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1855a81b64a5133e163cb65cbc6ac9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ddcf9ea2f40bd6e07807615ecc013232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a68c68de78a8083a4fb2f863f7d78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660150d439b2fcb404308e98e7206e61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5708f1d7598ad383f5c39ee3564fe31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae378e6501e31014cef34d35740fa570236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73eb1010f3510a3a9232d665323871237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557072d61463246f51b0af5b8f1ce3f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c51b02ade71d5da030b0e05dbf466239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b3ba5582f6596ea0ebcb0d1dc3f35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994547a839cf2d10a8710f68ec005d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a57d8cf93b8f45c9f7a54d2bca6a40242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badffbb1877b8205bad3785c0e109ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811798f3674b61ed3227ee97e5093f93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf105269757392a687b87656be06ced245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763198615a565bc4d3820052aaad28b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efceb935dd6568fef88d49392fd0e92f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54832ae9e438bc093c80b13a269ddbc5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498965c998123113714817f1c4b9e86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c61ffe79a7e207d4dfdc698449d3a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93931ab3d6c6d129b6140e6572d583c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9341ec1205033a10afeb4601b3d223b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387f6f3dd7a9d60ff3fecdc5811ddf1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3e9dbf219f8e3dd53303d40b2d19b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418600a46342eea5d9f76b761e8f80f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbe1cab85e2d20d3004ce3cb983e5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ea593f15e64bf15b73cb6f88e8f45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79113952b4552090ebcce0f1d9c1b215258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ab7c04c94ad617543950d8acf72ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39917154693fafabc6f1d8f52fcb46c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60c7f9ec38a340bb07115c07b35fff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7fc6242eea4799138f8c0334f21b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0a7cf78124db47060cd6f14f90e0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8819eb0e15436694117df0fe3ef3b75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3ac63220cd6bf6046fa029611a5eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3dd95b8c63a257d505f894a36f006266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef9b31a8c1889a92d95ca037da71be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831dccae539f0cb8c422360c799f70d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa068797259b9c1fe347eee7128f1ff6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5680496156d7a25c0a527a2772c64c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964180f1383db059a8c31a915935fb8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2150087e0d59e361d5d4ff045d6fd03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607d9d28410e35e334caf941000145d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db771d9979bdff6ca8339d97864c921f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544a9f0aae59f101ed10b2a56af2345275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7eac094210583bbedc110e9de1690276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775969088e8fddd689fa928e036d921b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca6036c4cb8573389faf2ae9761b5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9da15776ce0f2c96ba1f065ef07f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90188468ea22db3f777f5c70a1417727280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821660eaa6ed9754abb4d0c1523af932281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fe48bffd70387dd5573298f1fe644282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1a64c7d2bee7aad6060a8aef9d3bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48c8fedf1cd2027cc08e3330778a42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecef919d2aab681f07348cb699dbc09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fb0ccb5746bfcbd767cf33ecfd05e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7b8d871b4ae1f5a4e023f450e4b48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4d21b7896ba6433aced270db2194a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a64da67617301255da890392872a7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24752973edcca49f0f0855373b34e1a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc3c833e27dae9e67d5e9e1fd50315291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70e402bbf39779d7ed6dd8f61fdf35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8d55c290d32b708208d3b36faf7c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469de28c3038cc5ef143ea6892592b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64565c0a763513429a0b55007544a84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd5ae0b27441eb310faaa895713d2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c24ae061c685fd30ca221fc6b5c11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d6a0eb716707a6d63fd8483f4cd32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418559b8be814ad9b506ae7a1f9c7d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94ff5ca347edd6784c0b5ef7e88180300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac1bc371435cae58c356e633956d8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173048da29fcfed98c229965c1d4ecd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c26885aa1494e25d660cf6b4569a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31a95d16d752048c9569477483c6ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b72840ddba81d8833a33c9473721d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89e0c4d05a107746e30a43439168b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c6a05b9917e4819eafca0765ec6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5d11b107c4a0c394ebf8b6fa1295a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49968e774d58019763105a6503ec1b73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f37a04f225196c86662dd1b31ba78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ad394c89b63d7713d87e118cf3f9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a683ac331d31450e62f1891680a843312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c529fe90f7fe275a7bd248adff49168313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4981728af0a2608c01f43c9765f970314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feffcb352adaa27c2c4e3ec987208b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abd414a20a132bac36d9014fcf60ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37393ed9324dd15349ec3b9b87d2c9c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833017d069b04cff6372e19826d00e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb8be56816bd65ab780fbf8c730d64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cba19a37062fb264dab118990a0b39320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16ae1b4c6a7e60388e304f97c056c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406a18bd122c55e84938b1b32357c70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa99901d6f80fa8470c87644d077db7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75828acefd2f512f5b25ef1146360d45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f6a11ca4af5ccc0eec2db60504b11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d181eeccfa2e6f81c8e11a04eb2fc09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b8eab66bef5a788c366870e807da4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e10343885893e7ebe7c4b7aed3518328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86f568a88946ec21d44901086cedec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df97d05a78b5c47c2ff7864e86e9373330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19f1bd518503a4fd8e2b53f09338f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317e6b9b6e0fdb60e3649e5d5a64a7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc1d4feea884f3c209e40128669408333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978f835f8f788257ed30459df4597db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c20714d9c613cb07e16e8fa930eaf9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b230fb962fa567cb1015d8a0671c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2dc39cb1a646b63df7ea2d26e2bd1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ddd6da3644d6c8da1199dd11bbde8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2da1af3ba4d2064de3757478067e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b9740119fefdcc386ee0262590bad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636410f1e0765e92d6f121278c1710a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107bbb25aedc389972968ff93b5e0e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8985eea4301e4fa6b99b3610e5dfcd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc4d89158187355d262c3f448f5a6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756222d63acf9e3a5fc0e231f727ca7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda8d7dba4533e73be44772e4a66867346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd496c72708730a9cab4e3eb077ce1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f4f571136187afc21c76eb7ad6abc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf070ff4e30b282b151150609438225349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56662af0651fa585ff83a91782839505350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad0147a6beff9383e1125bf0073c00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea4f32f72eaf60dc27310e8028a7a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af75a5fe30c1ad86898a5b04eed6c98353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f991f3a65dd64bda80d75724d466f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77493b71e7340846d2f3dcdd177c07cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc30df060b09b553f5546bdb0d47f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9108ab71378447a827bc68667839de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd7b415c9b96e7ff22e79f15738c8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8ac9d34512e63b5cc0ded193df48b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e506c6af935ad94af61abb7a10395360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ef9ac90150f1bc1c2286a214fa82e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0228c4aaff3c232cf10552f06616bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac00c718fe772a2caeb0f179704233363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5959eb20d97e4ce0d32925b275bc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bde67c8526c6e58c77d333dabed6b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe381a4acd1ac54fe623f09879476399366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddade7c39a029bb696152a024f840609367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace058a633f084a3b546a3498d58798c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5366674e8de342c31dd8a23db0781369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30665cf1359a0536a67f03288cd444370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff314b0ae3c6077576718b2ae0b2d9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e993d0f14e648eea1136cecc7a7be55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df59d3d7624cbeb0ba68f7d90f46a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa855e1b0e7aae080f3bb5d4be3472ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b214341077f72b5c1def57d02a2529375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bba74cce6b9c4361b86f6751d5bb78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0eaa8fe688647d93ca877c0fbab2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043041f4aaecfb4346ce32320612affc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0383d10b98c372645603889e15d636379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df776c820e3063edea27da9f838ffe6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47455449d0c0d032e3f628333830882381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb481daeed831aa972d964f5ca94a1f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f4824af792ea6abf9fc7f8ac9f7ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51704cf3cf0b3ca9d825dfb2b8071de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c211a6f51b2669fa97e8af095905e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286750521a8c2af5fa65b8495f569dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67587e0834421192f86a53c1be1a7293387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b9e1b8046beb5cae6c90520b3c5a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790ada567a81a564f5475125988586e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e451bd519f77a798fb0e3d7bd7f939390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad454f9ba04154a22c69c3906f4410391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e0ec281f32bb8bd26ee3bf70ea9eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65983033cf14180b978ddf882002c99e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059742b18a642e816f85651e2486fa0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449ce27f07cd6cf5c9e85d56c9fdf47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e6b4613041d288ddac2c03e9b9bc1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3500be4c6c0b0eaa65437d5004727397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef2f7f974176874d127d785741d0ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d41e5806477032aad28bb21ab923bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc822687c4a4a0210a10f6fa4f4c67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4909779c92ec28f0ab8e7a8b76a4ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3a689bff921522ece18289ce25c56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7c80f54ad6a47307ace396d3dd80f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c4eb9fc1e44974ba8a56d72bc64e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdb34880ac6da14dec003dcb2b136d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740308fbb56058f5c8174f36406dd5ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da9de4525ecc2444b5cf2ae95b5282407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee43ab954b3124793c9d3894dfb307408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a50176ef42ebaeed869c95072e0cac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653e04d875dc59ca07e436ec527b18d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2f4a6e27e0900433d1a292bc42b57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf10af24d6954d5f59ccfe0bd4b6d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09aaf7d1c0427d087367a0de68a10b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfa1bcc48d24414fa72e5d0cd06679414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1fb9711295ace541a1b42540dc004415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7200fbfb323a4f144bf83476acd5cda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68380d4c768364a28cdb7835cf656d81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f40fd42db0300acbdf31b1bfcbc075418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2567798e6543d014df667c20386c324419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac2e9e15f6e81ff9e2adc98f4d3765420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e143fd5afec5d05cce48bfd29e4e3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58aa9473191b42bc2cd456be952ece422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffbc825b688452abc8ddce62c2a71b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bc03df2339f6c2a614ea97dd6c81e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93148f22b2b4c77f83cb7a936886449425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d457b0270f4ca1a8f02e8f66c5401426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca99832a768eb1b99ed9d9f8d32e657427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a10bcea37ba37a81d2edb66907459428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f13c719014df36aa49eefdf0f32b44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c07289e0f2e0b2a4087b7c644ac57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a844816ab486e8d7467338890517c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44193dc82ca97e2f803e8b20e767f75e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d7712c59c834418cbfa514ba51f83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded5b8777aa8a275d39fff3d7c43e7a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447906316804455538524ebb18c0a8f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ee7efa73efd1a9601a9b989645724436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c042bdb8e4c5594c22d1915026192a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac24ed39fa889e56eea8e82ad824a88438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ef1764f5f61500a83fa31a1c63cef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209c0bd63f8e6e134eab9eec86d5297440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da58bfb382f7f9dbb567faaa948397441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d4d0512f46c86fab009f19641c701442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb2d3b931f008b240195590b06a8a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cd4ba6bbc488f4826a859240af0bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ab49abe1ea0de9cd38aea022d444f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0236df693e439d9d5008cd99e79ca60446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a78501aa1bb3f0555bad9951849d18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e43e80b33e9e7ce7519fee132a7e3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220d9e5e05a183b6bb3b4503336308b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2db35463f33104ed7e66a8a768c357450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9aeab738a2cb349e862f4cbc108e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81886c21d7dc561c39f7cb64e2a890452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2524efa0395274f1df9b78c77ea4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d04ac59bd23a5571c94b553371bce3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97695328c67f245a1a1f38c066adff50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf79e9c4a459cb64ac23786da5e6cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c76c2a35e380ae415e5ea7dea57d77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb805d97ed9b266804e19a196593b30458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedab54d9bea6afeaddb8c6bdfb85097459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d5ec907865e803f71e0b675047052460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5cb6f6f7aae911e56fbd75760f883461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65d0b094e3cd6613a725eaa4f458b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82cc3534b65fcd2f36040b2b10ac59463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf471c5fc01fd6317f6999e393671b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da2435d140d93c5b4fa48ff3a96704465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63db63c4e5eb33241a13d658c3fc2f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479870d9ba9f0e9276b875eefc439d55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628c707923545f1490dec63a58bf426468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55ab78f240d0c78369111f976c5515469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62d2aeb854338fd3789c44fb096c3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0472618f7911b24350cf6e04f103be8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dd2e100be29854b15088ea1235898472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368901595815cf8f317b228dc3ee48c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbec5c70a3d728ed9f7f32f44ae7e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5661b4bb1341583d734dd72abae68b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5def1ee66b9f804d6fc38c2a6e025476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002950dd150dd40bb47261ddb8cf50f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f683c8ba6501f4905e9abab19c5b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9a4db96f467e28b4d25ab7907fcaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d586ab2ba9e5ba646fec6c4c524071480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8546bdb07a262ddb5756c54057fdaf5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e67d338701b83412dd75e0faaae615482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06282d45d7aa1bee9e8101424b19deb2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b381e70e9e5aaa451b7ec1d3cc6ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c12d56637a31ff6fb841c040c32f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac994952ad7f45906005c9cd71142f77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3d27b8ee818c29ea44c3d38d5b63f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567df28d5b9b32e519c2e3b153433de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e4783f2d2ef8e93b6d3e079400e69489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5a96a014b825a628ddae3afedabae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abd0c82d09cb7719b2ceb99676a006491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cea03de8b28d9a46eb8d883d7525cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9142da602c06124fe02e58e73dc2f26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ad594a076a89699bf2e6830957349494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d284564ca3a5f9a241d24992635e2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ced35fa9810edefc191bf73e92a79496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866cecb2114921347b930a19a988103497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774019b3a619060d4525af691be8649d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4e2e4a6f655895f2aabf6bc995656499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694b9781c0b5b343f305a97a01cab0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd18e858c84bba872298d69e8b7bb54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c732592ff7abd97f165ca9536039225502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24771318bf19b807e097489a3172cb5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2e6e2fc9b8888db4b45cf88c33f2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad5cf52048f0d6a271476fed4b7197505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979cd3736b12daeba331514126b90ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c87c083a79fca19bd6e353b262a451507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849abfd4ca7fcbed48c9df412c4d4f5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7170b07a199e0ac41fd09d2693f37d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c34f8c7fee9da89b2d6aa8531a1f99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d327891a8ebedc07991cefaab0b36ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767f4d108c23dea70b5175106c37d7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63218477bf7df8fe5b3827acef9921513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f640376f1da604c57c3d6b05075bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213b1673534a7758da64482c3ef4bc8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6bb2eea2835db8dd7692e255a2178516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513657e3f3b46bc394606c2ea6ecd393517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23211db96869731481561f8c636e2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74362a135d7835c26bfbbd5f3e64e024519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ec0b62b3a61fa4337ad3d6aaf319a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340632b005a0763d31362ad001e03d7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4382c2014f736f2d6da0f1ebe58e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1229eace5ab4db079ad4be8d2662c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ec9431b1281934db4e336feb87107524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f263542af79854bfd43e8a3f5f0d75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6235358a270196d0ae1a2dc71cc6232526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ae3e86c4c99004bc57afe7d119ecf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5d1dadb8a012cb112ee9d5dc36015528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fbe3b5cd22d46f216e96aa6aadad9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c4c7653ea02ac0536d998152185ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f0aa1a6f3669a079e3f2a9a99a21e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff959222e4c734d41c54240a1bc9a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02180e51fac834f1d963238fb4bd203533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af083004cb4d4e2e6b672e682c55dd6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519570fc9c343c066cc1ddd239b1b9e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa29421dbf53e7a61b97499fc6e42d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7205b8aea0f361ff2263cbc95bdbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640c25a04ce4ad1a8c640cf5f19219b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cdd1a2af3c3f99505fd2471a72a15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a168f3f1dd2d9ac74732de263d08d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb89d10949b9281e8a7e2565c0c4c08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035ce9445e0c929fe7855142fdb4c0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b379bdc38eac752233f01dc4c471e1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8182591e255e9ed10e0ee694462e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bcdf0c81fe99c04a609c941c743c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f384471733c31116178add2b8d05281546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663f15cfaeb4ef4912966b5d3c1ace1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b32628798060980a4eb1c4cc24b490548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf63b8187321863c7edd0f229f30bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b87eb5db2b9511ba4d71a62ee0c13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbc01687144b11fa4f50bac9199e1c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b3e1d0a1a30f18d13fb9acc1f116c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ddd45f4eddef6974e2aa899dba158553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50399b2fd0b5e40de2742b2591a92f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d000460e8cb4856f158dad7270148555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759c2656e052fc5156d5ef7c1ce2d19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141b59abde1a21f7dc568692b2ba0e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faa6e96855332a4a7f88497e992bcb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c25605e0d7db93b26fb8faf2a3fa6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2021ee2d6ce0217983f38171cf8e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6ce93f03653db7c69f943f5435bc2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d59a5d0506be5d086f568533b1b3ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a5946d376db51dd298ad8879c29b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc763cb77a3e78e8f4a5e2c25fc3c32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9d3e44e0405a218bba0a06888ce35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58eb2264a5f31353252c816759189c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029898d9f03dfc5ca12d5a86c05fbac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e688229522a9afde002c72d25740c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dbabf635a387631040295169921bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20e5b95f05cd9877f1a01656958201570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e883a9bed6a83fd18a81dccb9c2f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8bd8b2d04fb3d392453943434a110572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f143ea6a84bab99492a586ae304d1ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99148596cd0481cf6aaf6c75be9e0833574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6e2dfb95a2f40347173bc878ea12d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cab318171378662ece04fc872cb77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec4b82938397034742b9b98613e657577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779d7fbe61727ddcb331f0bf748948b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005014c1322cbf41a7ff69130a188d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70b5b6b00c6335f25e7477306d562b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a070e6ada05420b33eb5b97f80a15c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f63b8f1c2f6c7c67244f5cacedce0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53049e42756c032ca00e5561c1f9abe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04c452b798d8bb1dce1527220710f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f46422c059abe0ba16d6ee843adb64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd46f0a5f1e7dd2c88e2bfe3ae05faf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d30e7d58bb05515d69a661de5fd72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e4425a7701d40fd01d10e07ee788f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5eedb33c83fc8507aed589d8a4d83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d88ec7130c8c61adf67cb0b47cdb8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c218ed724b697d2cbc8c2431d476986591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23cabe98c1f1e7d09669083f28cb13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ec9fa4bdfa1c5dee15c33f96d3a8e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121db06335cebd9b98fe36e5f08f80d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f450aa6e7f68749c484d030ee115e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c886632b41b9ade161ddeb9113d889596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fca287e5a1ab8197fc5e6fe84cea5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1059af10ce6e8d8f1078a68ce8ddc5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96d804b266e18bd0c4a0692e11b11e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd603692d10035ad9bdf5225d008aea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a794db4d4b57301c8b25e320adc3c72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ad569be69d5124d2b08f07ba3ea76602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c040833100dc5666715b2656212cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05270afd76afa1327cdc3cc6fba36049604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa5ec28a12f4bb7e86dd299373a697605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd1e577fb0a3a60760466edb577464606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb4fa8806c7ea088d3d7612845d1ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966da0719e4f41d413b3f4701a88a52c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390763a8475077341226f8d1bf8203c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09e70626474c4358acfbff8037efbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc447bb02025c018924376babadbc71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad4fbe7b8444a604961843d1491bfd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a575411c4e0ea63984772c0e06384d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27278fb629b927b6f6661dd5d76f687614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f0920982f0f0aedb2bf3d17cef63b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa679d45e93f9e791b93938c6ba1a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec24b166e24e05a8c7e067835d191c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc691c613127d0c7fcea3d364fe2d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1948814a69f4d3b386f7e22a11261dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d393af1298e07815d2aba1a9d9dae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37f306e16c3315541d30ae002ad174621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2cd2b99837720dbc9833dc7299e65622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0095288408adc8136fa9d003dd98cca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec050bd52cbd0c9263f32c95ddf454a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf294ef92bfce30a3a3b82809fff9cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ce032e3ddbf7faa010053d6023412626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4313e2cafe11a77dc8a36b6c9d543627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab5a94c0f7770dbabfc8972743a7a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcfdcad73cf19dee7496f34658bf87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78760c5b167d23f3e90b8cd97969bf9c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd5e0e156f30e9b90cb1c74545e65e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95afaedea3e2e92d2577405d731c42632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa8849529a0e0f9950d7a6b2a39008633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dc7b66bc088f83623a8d43e6dd253634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc86dc570da31b9b921184c8a5f9df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b6568c57b0f83adb8a953540736ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53418387220e592b8819efe23fd2f136637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c581ee09a9bc83fb2be8fcc34048688638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939cee0f78420f2fb60a428ae0d759a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793701eed08e01604a922fef9acc42b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f503dd03d32f89e82441b34f6a5f9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1887a5b58e6851b6eb45619f52eaf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9e0405d13867c403557ed5b9cf3bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d58b110ecdfa0327927dfdce9f3e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9b8ce3dd122061a16673749596635645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61eaa6a99bb658caa88d5d448944f79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268c6c4b04423911cb7a297fcf09e73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71605f43c8ca53717a58c78ce7f2df3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddb52a94e337f9b965c9add2f1f6e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03cf1d8e5127f03635b9c03fada0d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783827f571f11794a29a33afa0c5050651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164e63444b626310858321e9c694887652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b43bc2186cc4659afcac5e105febbe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c580f2c4fec7366cdeb40acc31e18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fa9d1a8afbe5af8ed266b346d6c60655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20549684e95b58bbb9354544d1844e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fef7530e98a06f0bd5b9f406054e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a191878badc2ec68a08ce5632e9f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d692c02ba411ee992dd04b73123c54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35080239b061c15eb24a8e8f16103c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b20e8f15871697bb7b620a70b0b5ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166de5861377bc7785c486a3ee46340662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2fe56977e6430d4cf90635f25825c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3596d6ee5542b656b2cc59542d5f0c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a50d0e4d31004e5c4056b3fbe39ef3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9268b5318d0235215be47f0cde30a60666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088c254004d41637798cb3aada97a7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a25a900fe0cac31a975471c8bb2ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b87bf4fc6931a3162395754e20e97669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2a87d0d3085266d0456d7de524b9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9222a3ea1025d581d6b4c213da478671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aeae4369b5387ee6741d974840961672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc50ad9891ab67a180e700c7409eb70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b156fda89177e4c3674ff3e81d7585a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de8e0885afc90da149c52b7df0afca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fc19955f8009379086a6102a3e5bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf8551f95c48dfe075ee59352db88f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deffa76ff54ddc83eea5f509bdd2c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94499cd4c2e00ef4931cbf3bf77c680b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3a2bfe10bedcc6a5486f049478c8f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada76693bfb6d1c940dd92de10083e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ff9f1e4bf884c8e597ff8912429a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319963384ca7f8df3961cb5e9e1dc65683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e58fd70bc7cd4fba87ce77eb1d1923684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59780212c80a6ab3ce467ab037cb10685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b0e89792d36d5d0db94ef27c59ef0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678422157ede563f1d593bd2b173e4f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e347c9c9d0abb5879489b96ad9888688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c524b330ce4eb833d8eb94c88f647689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923ce6c4e3e18624bc25e6baf5ce1c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c8427d0a0aeb42cbb038bbd0d7e2a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c2ea282e97704e67fc1737cc57905692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23c2195f6eb537639012a6a3facacf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf5d235064967cc03982e47c7ff940694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520417c9033954c22715f2824f036e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aecc001f993bfac5747de3f67c1a87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932ee11e287550f0bbceda1d278f681697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfc53e994c951a859ec67f992beff2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832f08116b4a9d344ad8bb26bee438d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4f5be043cb203720c938a83cee8df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992955bd8fdf1923bb52f9923b72a2e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c699fc016dd04d7929b9c50edaf00702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b196a5101657426ca5be18540505d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b3bf1468fc253b074b1a7602753ba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20915bac781cfb8d6acf103341a22cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e9f483b9e379e7951ae1b01e011db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6b57cb8590ee95d930df281d01705707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf882bf3565741d296e90fcacaab57c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb48caf22bbd2db9b39a89cc209756709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8337da5582db85ee6c9b5250982e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b3bee3fc7460b5cd1cb73817956cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619b53bcb71c8d1fe4d1ba325542e45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56102112040ebd2b1c57684a43fe7ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277af5d657a733aa03d967afbdeeaa4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3387fbddffb9320575b6d22b5886d4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaa1579a51caeda96501a2ef226880716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa62c54d272e4fa22b2c5a769077a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a866bdc19eee5919770e0dd7d314e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb9221955972787ddb57f778107b9a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f192f81ee99497ac977ab5721e338b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e79a7892ad385d5fac8618ede50b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1feb2ee1ccade00cc04af015bb34f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806d01cdae78f03d4c87f386b11c6ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a504286b0bb3217ee66448729d897e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0791d29483f56bd08282ccf440d57725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a5c729c4f4c8ccc4be7e3a520b2ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ab6d142d8c3cd07aa57cfabfc4f6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bf0c102354d14b4b279235c15734d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d48e3c20c68bd224132b0020e5c236729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f10804f6949dbac61d26f0375a067730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92e094dbd7597f73fa995a310b4a9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e8bc9e8fe639fb70bf5cbbdcd038b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b1ae6d2fd825bb9421f58fc13a96b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183af017a243e335dccdd397dfc493bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8a7a2b574b2480a5add07e3f0f5b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b3a52e2dd6eb670a7a770a93ffda46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bab1d96ae102f1b4f7d7f69a6971e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb70ca9a4bdbe7ea2517ce7a6dfc9328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99364ad3a546ed86f7afbaa69cbaebae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdff756855eebefccb2b53ed4bcde8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66099412eb3c5a61385b2847e79550f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201671ea1dc02da714b8793f552027e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630f7df6a4f2f20c2e4ebd7edcea77b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b8e9ae56e302b1388464f866e70a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a22feef141f6aa148f9fe3ee4cf26e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f22f32a858ad0ee6e7f9d6804657e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fa601df6d44d82707a2358a436edc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdd587cfd5c5b4682660ae3afbfff218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f286907d6dac28361c6aac2e18ab5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cd0372252505f4f63e06d7ef2538720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf9d98b1eebc6414ad7836c9b62a6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bde15e32188d46ede0fa76e677679522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db785f6c63e47790dddeba1cc6d4b30523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370315970a045e263cd79cc523d759ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17329b575ab82d2b1e76a9863692a4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4708f468e8ef213958123430f9d342626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf18835fa6f5198e7436c4b9419e56227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370beb226c89a8b264ca3cff315e52a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40142669910d16e9ca4feb446a2536329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef972750f70f9da5285f6285443f6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d610b98fac49a01509f59b688711d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fbf0c624e3c736a7f3d4c622e759932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f3ab99c19491b0b79ad8cc4aa774733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e1fc003e580cd69d222b641d42f5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c53cf40e4145491ec31ae006d1ea6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab73fd442323b6e3a1e8291676506636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767f46aa6dc4b63a9ce27df82305c2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddbdf258e37733a784ebd62c4b088c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b142102dbf751b8a21c05083c535b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab8e2af58127de2d2490974bfcc9fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f530050fd2deeafa88bd466765e8ddd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4fb902b362901768dace1af324daa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab71e1df93ca346cdb8d51587101db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bd5c1a45645026402197c4191d0b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b82b884735586b8f505d81663b67e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4ca3fd0cbb661fe9acf23668335e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c06582643b7d64631cb433855a9c9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1e3c35fb99842ef9d5185a77ff36f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e5363f5ecb41eadfce7d98367f8e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd7a739fb27f206526ee0b07c3fafa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e32ad4ae23ad4245165b6a8f7cc18251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb9639c01edb8767e79d09e361567852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe1efc6563065b2f747804ae365d0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71a855425e2b07b9676b2e04a98dd054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06aaac72651f1c926a23c03f09459f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26746645784cb6982e935d848bdcb44d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28164a294249c54697d1ae1b5f545457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd4b7fe1ece8e714f7f03c6139608358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c375a097b6ad282a27e1ae404148b7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451f6a93414787b6cbce5cf16e25d1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f203a50d930e0aa442455cb37d06c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2ea2489a80ee2276a84f13d74d8f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71988664dc12e176f11bf658757bb1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b49b9319f30d8216b6d8c9f97c40a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e959d970f563cc8d4842192cd8f271d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39cc4195dca8215d84f4ef4aaf050466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82041578efb31a6519e865ca8d3b635c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d7ae54856b522d56002be29edb00868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658d34c477c6fa3d5067297d07668c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9af6706915432bceaa3ace8b91684970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f435cf487ce89748b8c867e3de17271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172e4935fa5ed11032660ad242e7c1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de579ebec3ed3cb09850b6ca23021b0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee6912c39a3e4d5c2e66384b8199b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e80e115707c66cc596b9c47f9f6bb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed794011a220720495368759f859bdab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae0a377e4600ecbfdcdf173fded0e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d07c0bb74b0d9395f43b559e96e8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e53a9f144db56863bf395e201183479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09598374548cbe53704a867241bd19bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d86fd9d8d174dc8f55c49053fa04b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924202c7bd55e0676d5a95a4897bb3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe21c9d4c24b08bbe0fe2fe1cee270d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87436184218d414d9d188bad6e39a1e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f7783f55c5bdf2291295bc829878385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f975d25be1a46f895209565a5c4c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633857e3559c98314d50ceed2204f1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2b0a33750639c21e57cb69fea49f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ab1a5e468ba11750cbbfc68dbe54f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945b0df922c88b8bc1b32a446e5047d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14349c95c69c248409419f059f88a9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8e0cca26085ed85da512bd4f82f3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1ab1cb074f3e094cc977d461edc0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5511d273d6f1b8f5d2d2c80488bd08a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863948f16dbaa51557f67dee6e41520195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd540bd8671156122d75b1b64e090e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a3b203a05e44e8eae8ace582f0d1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931162efe9f62732dcf6b69acdb2b7bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb3d8cfdda77af513f75056332284099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28554509694418ec17644d2c6a7e3a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9ebbd11f3609d56701ed21c49431d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a23233be5109cedaacaeaeb428bc6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25d2047175f291cdeeed5c25eff0ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf48b58ca841948a1f17843d8b9b70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46840773260c566f9ad67210baae9b90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849dc63177953498b44d22b848595ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da1ee35475ba707d1982757e15854a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09667b7b35f8896968842e5953402918108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577d17885ba99193e37db64a548deb1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798f7e6c457ca41e195bac31c85640e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1b42645142f7b7afb084a582e7505111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660db79a80c5a8e690c8f3f92f00fb4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d195bb878ce96def56005f1a76bdb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44563b4cc0c714ca993216330895acb7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25db1181604012c895f8b4903a19e5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cc4328d5b5c4c609fe069536c1164116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f932992274161b382fbcf2a835a322b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f8ac38848b75ff5091a23eb4c832a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd1394215130ad84f25e420791ef35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f07c542deb14bfd44e891bdfb890b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90950372c4a8525552c76f217fe402a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a1913c3c6b0af8e7ae766d2e05b47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e413a592a6bb4cb4382ef0971bc658d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad7860bb81dce2a72c1d9701d87763124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df84781b004ea39f8eac84e156c60b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e07162973f34913abeae9853f0710126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d22447b66164ab615cbfe32a285f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d525ce98b1ad9c3f960552b7d5674128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81d0367fa2ae263f91dca2cb29f2c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0436b361d89c26bd840c4fcaabff5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f745e3097050714baf474b1e521c5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6a2bc1766748b4f42b412fa75652c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cbc724a03825c64b55f1afb84c572133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82349acd49658874496df8d63f59a2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750847ed0d1dfe61bad229c1f36d67b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8868718ed8faac778a65a5682728a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c432a77338b6acfb1f0031fbd280d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6a09a1ed033f33f17a2fda542a8d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfe38d619225822b25b0d28c1ec1c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643acf9863f3844b4f87e0a22b1551f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577d3e153506c8c50b2219865339389141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713312d397ede8e1d1aefb5c9649887142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406863c12d13a1b82cf5f5c62d8fd2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364969ae5453a19616d60c0580ae9b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8823c48c5f5d6a9adf74a83acdd54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281f2c20a706715df06b03e7aaf8845146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cfbce7ee61a947b8934623843bdc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5d79c8bbaaa9a72ab70f55b1fa246148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856029b3f5d7ea8b25ab64460f7ee77d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a482231fd11efb73ba6f576f87fc7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b98c5d3f418a9c17a05b29cff84b1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8f02e481ad025dfa49cf5c972302f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc612280ba52f98c813fd3235c83c40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6f312ebaa38c427806beec7526bfb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c6b44f34f941dcf6b9179c5673102155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cef0aa4bebd6a0bae76c3e0044de9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80f7d666b53c9a4ff5275600e48156157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba0efdea9448748015173abd27d920158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88b1991f5db2826d9de2c17ad5b402159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360314fc2b9fa02123adb35a302a957160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec4c091fbf9a0c45207a32e42d9be5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7b7eaa9d52381ab95c83fcec47287162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e7ad131d21df41b7b8327ca334c28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b1ecee5e78f96c850c46bd83dfe82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1728748bd0394f1c75b003d6ead1c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaff8c4603f284cd5898f6f37fa21c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131923cbe20cf432c67c56a0a542924d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec5b164a17f7e1d083449dce3751b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdef86be8d89fec21c3763799b51c12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523a5526c54b6a8d2a1d09b17f9b4a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d4a96fa277a1a63c53d342e0b0398171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0304f1997e95a80e95daf618c8b34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a65a0374d9af84162fcca967dec87d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758a379c9f111d7e73ae98208ab7b12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d661127389db056a654c67b7fa8c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cddc6746244a1cbeebd6baf21144b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415a8897b8afecb4ad0c309d2e27de4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e59858cae63a8b91e5995ec92a9f3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ab54ea78d3fb5e613ac6354b8e227179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ed2f783b6d30799a245ef438b7fe9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d2dd67f322084fc57097c2745a702181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fcd2b32de6aec608e12e5c4a420d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca24bb69886f8d82875e4587ff2d9df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33868b7bccf3bc3dff2a1723de9939a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee244647a337f3a7024790f46ec12300185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780fbd88680741fc5e50d3438132071186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d91ada3a63a138f09a65e0591920f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525785cc4d31333918fdc81d69f05cf5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bd72b90da17f316db5c0a7761579a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44205b3ad4061dc39bf88caf110fe197190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e244e88a8126658bcd45de9a605449191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5eb2b65ba8c94bae23afb8d001b58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc5abbed272d7d672d24847f718fb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d757c2a953b68408cb83e4a18034e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc8f88314850ae7a0262465c0fba51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabdbaf843841660baeb5bdae2ac6b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8d925b5b3a6d4c1341a6207c9502f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf103fe1c857ff54277b164fce598e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e31375fc85328c2cd9726d4a9a7d49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaf288ec7b032a1920a70a8727c3b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d46b27b9842ec7307328423d7bcbe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45e8872d633340222ce54bb629417d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388e1fbaba94bebdca3ac8344172229203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0fdf9df27e8dda4eb5a34e33f4e65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19654200cd31dd1b0404f3d03a37871d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6c2f4fdb2de1a8ee9b299e5d1eb09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df1a4250c7ba74e50103a387128905207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb31dfc0dc49eee41f7f15e7024b7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98780aeff045a3c51b9bf97a5c22ac23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d625be7094f5941f44000938e2b3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e63dba4104a4f6544a81848d681457211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407547e83a4c14844ebed45c896471e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d59a4bf88d20f99fe1bf6a3a92e32e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad0500d92be71888844b29696c2b9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f2f4f88cd3eb42c2a6460e75a5d05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df95d2a8e89e8d41c0da9329c007f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e899854d6a22eec6173a14667884156217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89010dee8c09f01783fe1c483acbcb1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f166039aad5ef3d9d73f8d602d8682f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505ed623223e592d3378dbb2caa1bc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd866c980d1186499a97d656d382ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e0c466703dfe69494c9c92b4e040e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f72f11328503e41a70034de5ca6c25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccb0dd3aca016bb357dbb36444e723224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5f0fd424598b9b011bafb7c3c65c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f1c66c6b341d8d3269a41e0327292226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48bce9419754bce56ccac1827d3c57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5a355ba3a36079a409755d6989a8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a05bda01e459d5f9e815f16b19a1d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbebfb3a439d00238db53c086984593230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c7ed98c657e4fe208514652d68344231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ad220d8c20f2be29db6949a120ba0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73945465b199fc1a32d5ab68ec7b5f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c6f964ad3a698169937074c93922c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2766dcebcb9d16bfde38993ac3c9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1774b23ded120277e0e7fcee2309f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7862546d3629e7d856b7e11d9c72848237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43d52b6b5c01a08c1d461f40e263b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322da65e3321132c2e7db220085c9d7a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3517134787f695c389d2f7a03688e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b96c704f4a659ba2d561962f5faa1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e30994c676bbd3e6e77c9e64b34f68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de343f2c832090c75fee6682352fa6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50292433eaf772551045ee8484c850d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672fa3cbbf706f379b5b449000808fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d974306b369a90645c71572767593e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de86df298ad665ead30ea387e2be30247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cfbd5a29afcd33ad40cca4a116a0e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f64abbf082b73dbd3863eb03e85a0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328acf79d37b2adbab957ecd6a6e551250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1bc837876ec918acca0b20f02fc36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fd5f87121c55d4ae2310fd3360c8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18a23033f8b6af89198a6bac7b88a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfb96a04f6626f575f49510cdbf2da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541f45306b5e2b0d5b65845b6b8e152255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5258e67a97cfdf0b0f839c26ad1693256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586841a34b2a84d75b46557a29079087257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1fb2fc6e753276e0be9f3ed39be63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc001f3daf111a12e975a7aa955c361259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9329b93cf9d5038342d5a4e016f546260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587e50d9e017f549cd912537b57479f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dd75eeac27c51fc9e82deb1490890262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2eda7722954bce375b13879c43559263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397415055627e373c1d465131b63d957264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0294fa54f5106db188bf92ab9ceb38c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49165056ed0eadc82661a6f8f937d82b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9342dead9d8cc2ee3ba7de8a27237c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41564dbbc335dcfe8993c1b2199b7b61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa78d019e2b4c29650a5aa0fc4f5ee7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086244331753c3dc05096e6cb394e5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af27ee72abf63ff609364deede2a94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6184fb3f681353c1d371a0da5b01e14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3955a59b6ecce47e3146829185217d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646dfa7314c1181eea37a62dd106872274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe800abc6748efec52fe3d835e1932e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e5ca6bd1db883a67bb37c43ffd8fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91829ce6ffd13ed285703066ea03bbb3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08ffcb7d6225f75c22113ba86e5d61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96422a0000a38a84aee0ba7ded784b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003680544ca4173bb9a65011a34be9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f7d6e471838ccc9da3518a3b29c0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888d747254791ef0668d9fe2c8cf51f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade421885360a3de4b3bdc7da2ae45e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd276c0b81cff5c13046e11255ad184284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022539745dd665091ad28d817e26a19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f8d8f512918a0915a701be0b51d3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111f7ae99d045bea04d3d462598c77c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f11cd4a6be5f21e413ffdef495e68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc924abd11df4eeefd69add05d62e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457197a349395c6c394041afa928793b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71562befe7d8ed155e4e5229a3c0e99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0215cd5258fe737148bd2a751530d5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca9ed322c99fe7cb988b67d5cf5ed2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b635aae1d358742179c1dc139e11a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd588d7c3092df0ccac33bb02839b07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de6962a2baab7e9a620f7f08c1f65a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998476d2fccdac477e0c4bd34a8bb42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb324ce65ce48df8e034d153d56c5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81387b3a6bb8e63a9781fa6dbb889f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d42dc5ca1e956c1f1c422430343d32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457c014609b7495099619b8acc54093301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7035d4ecbae2384e5c2e0a214dd90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34d266b5ec963325f19c91013e3f88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69afa4010e6c8fba4dfe34a27da54f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519333fd0784cdad01f54996ef91864305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366a1a90b414ecc7610b320c055dec3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05498f98e2e2a8ca2b1aaa8b413c6480307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065617f9ab0d419ea4c342119dbd8444308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709542c4f2669577d821c57acbe25f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece909cb93af9cdfa16cde3101e15ca0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed8dcf187ae0311341ba941a0c75bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9cd7334b839d7f05538c6eee510df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87aa8cff0a9e450a070c634e065737313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ac70dcc5f665c7a44ba98e77e2fea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae7a36d1d6ed7d812fa1ee707efa26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e02dd69a7c506752e609fe17058ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd38706cfb788831fe8bbb979eac839317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd7eb770178158f3fdf0a17d3745a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587c3e9bccb58cb02a102cd71746741319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0df67d21a1d9cc7774bd96f9ba446320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dbafb871405aabeb36e693aa87dfa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b8eccec6f5167563144dfead35da8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bdc3b8c92a7da9d9fe90ab7af0ae6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6872158995bf3e68d6820ac80dbb5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabcc92408e2f4368a8e98d29b96188325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0417490b868929c5ebd520cdceb320326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f818f6a98d54c064e991638e14a0fcf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b61b880da1f68a88661f73d99ed95c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6acae543aafb7cfec0369b17375be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e87dafe6d9f70111eba6318f5fbf1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d317b752547ba9e593247fe0e0402331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329f3f013bf004dc3fa72462ab7af2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131346b02466dade65ac74321a5c2c2a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b37b1ce4d2086d97faef8c8ccc7f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ae3acb44bdf5a7d424204bb7e1df0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773da1e567bc17eefcce5cafd52b525336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41a9ec8ee8626b08dcb65ea05e7fe9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdd8a8b73536734da1c5222e24a65e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6da57e598005d49fb6eac778ed08da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d74685353ac18e044999b3a32db00a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4091df63080a051d6e4e72992db232341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190821837ff44e7ec2165ffb65fdca2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a31fe215b0ffec4e8036e62fd959f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eeab77edb89ce1042e8c22db48a5c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2dddf36143ec576054280d72f9aec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2410ca2e9e0be122eca1b51130d30c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430ae2edb8f9809154817478b604277347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f492e3c525b645a4faa057775d489d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb34be75f2c56b9e2fcb591594a7749349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc443bd0f37ae7ef64da0a7dea695d4e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108705ca6aea4915785891136d66379351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde437ec47934bbaed402cfc523a2023352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9148708c7c1b463848ded67c795fdd3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b037914d82ed986a654766a6a7d9674354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bc1cbcfdc56c5e14e546b96d06b6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17384401d3c60fbdcdba810390e0c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b0d5c14cec8002ede1c6af49a67d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189899d4fc9822011cf656b196d03ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaa7b59d1811211574e90538ed0240359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0c76b087359b864f2b637cd978bb9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bcea7893be33fcea933f6f6279993361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b974c02ebcdbdc7490dca1a6d494026362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb45021d08d34dcf0611cc8157fb156363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551544f65e5a3bc55fc431d8e133aec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cd29f49d333389cf934a988cc5b1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2e6700415248c3b20a043c4181412366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bdbfd1fa42a255e704c3f2468445e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06eec9791c1487602fbf2da7524123368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50ae712986696a27cf93de01318cc0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62dda07eb3ec51774027dad6fdd0da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a155e59eaf992b8abf8f7a60cbb098371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b4c5425e55a04e6c7d78430274d41372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd630af7f6006c695cef9b8cae83555373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a75344b6a396f80c236c3692d4377374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e334d480b63a9661fa9d9bcc1b76a5a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26774b73550f1c15069ba2ceb7b8ca6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a3cbe4ab06365fc7461ebc96b3e27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eec8b526d87c91909a170b60413edb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d1b3122d04188eef7f29594a3ba1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034b12e45af43900b890c11b06ebf20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899265ec30b2ff4de9b3087e0bb92f30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5f8dadec44b271f26af7636de757d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab2c489de0f5636e98d6e171911f3a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230106d90ec65a83683a2d23c63c74d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4a989cb895832d20a9ee491bb82dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63779bbe34b272cd8b961710cea3fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817f83f748c473e1505787cb3fd47aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad1f5ea1ee106af40a7b93fa0a7395388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7bc32d384c19498feb0a7e050448c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f014b6c56ab1a585bdf2bf886531a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5d48d9b923ed6cf1274c18482e2e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40424e6e8fd1434c5bb99dfaad5f79f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09989d8c715b1460135ad77a815d6596393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d819bfaf33a46277e55c593c7d8e5e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029804b3871040a983a626e7545a99ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d56c753183fa56d7b550659195a97396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555e3f52311f38bf3415cee41bd3b23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeceaf7acefae7fdb0d403406539a26398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02823cdb95469f494088220bc8f8e4e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e682812418af69414be92635bf89d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a87727b108e866cbca99b7dc8e47d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821f325ac4303393cd7b258a149b637402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3f91369f51c536cdc7935d793b40c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1d5c8b9aba68bdebcf63eb100c1ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530751c30110f02eaa6c5276dd0cec0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e930648541a0531cdc5487b16300695406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8857f952984608e5603b75a172300bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68accf1f48df0e1d42bbe7d4f8c59368408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d68bca4e02123c382c8070ccb1bc98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ce2ed84e7ffc7c10897f06943c6b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e7ab47e4a92c3270fbdb119a55081411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193893960c4d6f0161d18b2879af1a1a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14ebcea97d43132b1a236854f28256413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8eb5a821c185d2a877a08380e3f94414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b5e3897b4403eee6a0217a3e5b61c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55347becd42058128eb641a0daaab6c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a50088838c2427fa163f541c0a8f2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f909b4e5f8a3bd3ba7acd560f271e19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a88acc1fb1f1390f56c1ea55dce634419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747d1feb0147d6c645539ff9501fca1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2fce8b2c06ce8e3af0235878803f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3c24601e4d9bdcf601773e710efa7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdbdce2fb77e75da104fa0163b490b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30148b8dd01e07fb068ddf14d8f42d93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b12f2940a47c13b10f67401776e225425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66d7f73d4c91f536cdef9ab2577734426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746aca130e746edbae043d442b408bc2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ec8eb78518c5972e5f4a5cc1d3615428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894a6c241bc751e361b8e3214ca2224429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac509c440c7734df1bbd3622364458e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd911567ce1a2dee5ba2c941482573431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fe6594b34758fe18cb132f164237a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a66c0ff8b8809dc9fec391f7f8d703433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104dc40600989912272e9bf38a1e338434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04ec2dbdda0b33715bb2ab27ec6235435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f79cf75ddaf5977b5734333c22ddbe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed409ce208a3f811fff78e74fa72f90d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cb110774e1c67a02803369d93d9ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189d74fac9013848f1c0b69211ad06e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5d3a6d8ecbe0aa35449f05697e8a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df170ca78c74c532d84f44569115f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e30f1a0df5802f6cb8b7f1085002e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9767838555ab33e82bf2d0c30d0867443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2875829e82488d4ea3af92deedd7fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db90642725d2145054f11a888f0252445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c972909ed968f8b61f73321533fe0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a77f68faf7f0a389bd8c3bad152f3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6fba1ee20293f8bfdd56fd4b1d570448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b1d3b8aa2529393a59655606fcc22449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9e95024b848e107d7e50ea4379ac3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22edfb446adc9bcfa36e06a1ea5578451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f909e103e6fd44341a375b4d0bba2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5bebf4a1b88422ba05ceaeb9a2c34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0b173a8573778d57446d16e20b268454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c629da620514c661cdccb9309be184f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc31e64140ac57be99f7ba5474a217456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee6aee2c043cbc085974be2d372ff0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe415836651cbe95fc5e3dffc3f2094458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f78000902f87e48f875f7ef31dc74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda006299d8572f556016f7c52f8951460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16a580d04422aafc75ea7b40095de3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a8850d7aa7b51d1ebd5400147e381462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d15a371aeaaa386144709c99ff338463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b659f38c768eed3522e2d4a4c232c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f30df104950462976ad0eea6075bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548f41b7b1a221a54cda2f751f43bf3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa96dde8a598dc3a9fac2d9b336840467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f259fd31e9dad09101b637aaf1cae6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19978f0cdb9dbdd55c451eded4bc10f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2e3a8a0b8d9ca39f9933e30be08e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afd46b74afb611a7b2c04c7f4476be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc5f1838738b7fb79658c31033f896472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af553a9771ef257b5c6112e2fcf8100b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead95b126778794b68225ce2fca2c83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9d33189a06887e8beacedd12d9eaf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbf5222e105a22e359875206cfd4c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb325e65a57cdd6d2e8c38ea83427e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4905e41d442e006cab25a0bdb96567478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bb8a70b1c310d92a1c8cb70c8ed6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b7251f77b5ec912500f6b40b07daa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9460e098c8a4307adfb0071c11948f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4add7746a36d55c2293065684f5e6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb2f8b4245469f395f4d75570d2dc6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9ff9e7827a2764355c6f5aa905c15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119da2524759c85f4c63b77890621e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d102ec792e79c65d0a85822d823aa0c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1235b1073a83b1a87a3140cf72290f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c704c8e2007d4883d26ae833758fbd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a349e20c0f3e784d6a1bea2dbd955c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d0fed290cedda8b244602d0c21781490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc808d3cd276d2121921d1ea909b65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c633499adf33607fc389e1fdeaed618492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44554729d9d54b1ebfbae9d4454db30c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd9f9971a29adc1b5d801037b35ad4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc426ea9f8ac2dff4cba94419883d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa8f86580c95ded3f4b8b09e38beb4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7584db7a7c3db878d963da3e3089b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aae966ff95372026c1e73be35e604498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7e2c32cf9f58eb0e4d632eea53ff4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b616ae99254a557cefdd1940800b609500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a37debc62dd6eda09c4c0ebcff896501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691e197a9c0b061f4e6baabc514c2d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56b7f58fe76f75daa87cbab9ad7f73503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d3d0a14fe61ca1a59d5d097e5f178504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b802109e009ce4b158b39db7ed089505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a8b8d6dd6f6f075ed8ae06715c9a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06902011708091ff42fc56839dff1d15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cc17b3fb734a1350b9b0a1149832c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8c52436dd68d8a133a162abe3c39f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3272c888b717e8891f61e0bf8b94314510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68869d26b1c893f453249e9ee77c3a58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151769499984831b16001d66d457100c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec690c85fad4f4747c85bf706df882c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c435d59309a635d4a8eef8bb6ca51514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b710f5e1f1e57f3bcc70fc229de5c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043deeb57e5d30014aedb95d5c64100516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed2dd4f8d7a8e7793266f2c80253e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea97db0450aa9398b4cecc68f5ed06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad0447c1555911b4d702080a4dc042519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6f2e310e04ba610c491ec6a32bded520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e92c6e71a49ceff10aebb1f6cf8478521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1435467eaeed38c3ff1f6a840e18fee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05e6ed667125bca47477c634d72efd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07802092cd4045e5ffb3388de6f176524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7bd4c1ba791d1b0afd9c8ca3078a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5c5a179408bf23a40abd215881ada526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc560284f7de1487770b80b02f1ff4c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34e2adca5687d8dd54a0bb853e9ccb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3cd62ab60b1e170ff4d03db5301e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269284ab969fad76e4e6ee8b14fd4b87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc2c93e776a35a86f48b79c6e5f400531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62388e58ece66d722ba5973724c15f52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda4d5fbf081049bb559240106ca496533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98612c3d21b33fbcfeefd51a9363c954534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57df016a7fa0a90f84b5cb83dc309a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b22d050c9af0423b84b738249b781d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f6a4128e2f05a1fd65ac95a125844537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0c518afde59cb524b44e9a75edbc9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb14692d32b8e00cf366aec6442f45c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957d98cab67cf397353e18f74a333bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d09013d7e1e6310a5ee465cc20ef92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9134ba6e039897d48d580e458ddf6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93f3eeba953fb6800ee92abf652be7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc2fc4b60344ebb82fa8b63303891b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7672933a8ba884e32921dcee066c045545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f3c203da98ec78d57db9e08893822546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67949a89430d8aad897f767be8b74aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6efb7522d39e163fe36028042b0a9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2d7f48a427fbc4b80fca3bb6154b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2b058bc934557c4e2dc4ca242fbf9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cdb759f93376911ac9622d58275d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fa4d70763d5452e73b345406ad698552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83896b3c37a2ca4517ef1ddcba3717d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70f412cb18f829b51e55b800bdf4f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d7feef4a3741b7f59a08ecab04850555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009708678865860be3c634f6b70bf12d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e8680ceb0d407f4fa8fa576c42db5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1cbe46524b40f7a6cc45d94c33e3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988bd1d2ec69f6fb72b7d3bebd145f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3de2546b514c2617729e505f96dc9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5ed997d29bc6d984ec1e844368e3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bfc2316ce1383c7b96dbe707ae05b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf033d707242674bd0e1dadf42c92f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cfbf8aadc124f4f6140f3bac27e1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a8b7d86db5609243f49c9a19adb90565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0a3629b87d3f77fc8e1c735481eb6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc9c67c007f6fcbf07f13da84ac2af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0137e0646412dc853fcdd7ab17aeba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958e2b38f6798ae0f4f4d253719b941569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e3e5e5a8a9328be23d1c1f6e3f952570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9a6435e321fd64f35f65945dd6ab2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3189e4e991d91b99005ee90f886187572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcd7b16488edfe30bc526c3886915f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597f9328a10a62684854b61e2b5008a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78829a198ca4e0feff8da6af72d7d557575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458ce7c97d333760c32b66cf158b314576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3da8c47e6d5bb4b38400d0b7b73a68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384106b22bf0b6e635bd16ea0a50c30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86153a3902378f913b19fe52f043d0f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcb45918fbf0fae77c4e6ac3d4bc36580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589386bb5df1f10d6b7eebea3c8d171c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0655babcd4baca7b9f95a58c8d49190582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127fea6882789d9cb97480adc1bef04583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306c49f36115a8f64560f149ca04006584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7e811a1f1995bb5d5c57785285212585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac16febb0961c216a2edeb292a018a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683934f7b44258b3eca4bd08cfcbb2a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7ac9e3673818dfd9d2c40cd1a0d11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e096ea2578100949124ecd48808abda589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f09f01a01b8dd8af66ada52aad79d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06506d4e32452651a15806363aa3b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b56ae5bb5bee925dfc210ffc7ac00592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273406a15ff44b77e8e4e78c64eddd77593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea7ef887732709b5d0e251a092bd31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457fec8af9ed0372d7831ec5a5c8f85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839291ca2e69ab9f7a617ea1762fb8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac66d420cee9382b4f2b59b856b179597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2689f6034ae3884ab3fc3f02035a1a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d032364c7c30afd7e257d7a29851bbe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2f127aa6f139b82ddaf81f46421ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9e49c8f522ea2ffc96ae7c76bf990601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f301e41376aac30a6f694d523b2c94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d3e98f99fe61ba95002ecc1c6c30a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ff85a2b8751b3f56b33d6d0c446d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b9d30045debe8bffa1c7355eba341605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71a99f17b8a907f7f6bb768b281068606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773868953d8d571f7be93f537d2a7c33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d91ff39219582462dfc152d599b2a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a99682b5a634ec5c506a8b77d82cec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ad864a267b6b3ee4e37d2bc560b41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e964b11814eaf324c9b10e48ad97032611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd34aded30197475047cb12989e03e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96baa264f95680789f978cecbab399613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c5fa371f0857f48e3bdf7967e5ddd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7d273858cb813e628c060f7b3b500615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebc441a95c266e1a03a1d778860f68616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110767c6d65acbf1fa96ae3cfcf8381f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c3054cf8a5bb992f2a9a413a8a3ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d3288bb998b8a9538128821a5a244619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31e95e770e3b4f15867faf2a229b75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9568efc9fbab4ca03cf7e2ea5f97a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872fb481bf5f49ff953168f2fc42aa5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420cc2fcecad1ada4c45916678bc1de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a31efdece9e10a3e3267e89cb19ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4f4c522addcb1e7f3fc8e12dc72b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178e93d050d1d5a25ed6c10795f3c6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09e29693182fb02a7b95d4c47713de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dc7e7d6bd04b0978909c898ca8b2d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04315fa06bbcdd1bafa9a743fb929f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c75b09d867e3ce8fba03d336e7f2ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f0e9daeedbefcb1e54db9183bad11631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf301c859890982cdf0714ebb7300671632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee9eb574d5cd0a9c611310ca3a8b54633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a623cab446111c9bb75b9461a60e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99181d22c6f393ea6bf9fa029b2f6abb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5604d7604e5fee266f69b80a1506f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f968752c27c165bb047289f6a30ab2b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362f536d76f1df48260919edf63001c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac001965e7fb7eb8d61503b523a35d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7778091652b5cec1d6dffb2bc2fcbdb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1effb788506670d8297c3465951f8c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad5c3820a6536b7c32c45acc5dcd99642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe86dde290030f5717f2cb44f0cf9a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7abaabfebb1d84d8cb67f740bb83e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404bf53b1318773fd73cadf82d7dd96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115dcbd336a7653cb450aa353bd3044646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38540a5efbeb4a5d1e5fa1041b38e928647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9d0827d6af3c4a1595d0834b9131f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55e0d4ab1c99eea32b17182cfd1b21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d94719d87bf29d3a498f1900acad1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ecd77dd40a6565c829945aa649216651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175569dd0883ad4404dbc4e3c7d6110d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860fa62a1620a22513767d3dc8e7a94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866becd073f13b86006db86388af26f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43face4ad82837996fd42e2ff325bea0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0bc0fa72bc83ebae8fff54bbb38e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16e4d751516d89113cf2f74bc0ae67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb572820d18962a3a584115005cb856658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652c9a79c6bc1e5678031d4f45a1dbd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcdb01b1a4c1187446243000b4f55f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cae0642098fe8d57f0f36b7ee778f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f696ca65ce0b0138dfa7c3526121a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec99b81fa250f3c2a0512049c1048e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d78dd92e015d81af13ce53d61b263b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75052df7fd2c065e3d3c74e55e678b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bae12dd7b046ab60fbaa7583e28764666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bd48f858835ebd78539fcba1da999667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a9e4cde1ee7f6ac5b08991a2c37df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fc4f38e6da85bc5577d8a378dad01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e71fa65b80b859534d2eab8080415a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155d8cbe609b4795e8cf5f1b4d3e2b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98faaae13ccb28297562adb76d2b058672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdad83a557ced9e0c8244459afee63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652f440fc986517d707d64cd35734b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95ab272b5e7ac804525c87b9357857675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c1a115f8a08857a31620c321998ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfce04e427dfefa766f5d9715dd44d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeddb3381d73b5931b421706c744298678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad603ae208a82af5babe6f001d0903679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315e422c0e082888e75a199c12566dd680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>