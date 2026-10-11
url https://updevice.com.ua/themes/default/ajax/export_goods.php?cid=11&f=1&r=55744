--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd55a8ce021f4c00f5c3c16810c02c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e77cdc69d5897a3739c3cd7b49fcf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6287f402c7962dd89ca54b637db5003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b8f2e6bb898f735ad3efcdca880ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d4d2cdf20f9a56d9144f9d1f7d1d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64883bae916a5fe1768f90ff81b8ffb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f882c42f14d812cb9a5ca644249929a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b7bfbfab5160ab7d1ad32caf125778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ea95b83a05863de5c47da5c2ce9289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999723e8897c60d966ef2cc7e788395610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0916b382467896f481f35e53bd68c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9f1a1df54ddbeac751bcc1a88ea6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daed7e45db66d4b768a11efc4b580b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188ac64c8f1c643dafcf93ecc5125d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539196998d89bd8b0b8c2fd8f06c266d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a6ecb91aaabc29d677e05f4e7826c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb3e251a89e6587d7b8dd077adba3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2297ca473ef31aa8ac746f13be1771718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3b18cae54bcbe4e6292f0a5b81faf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97ea8610b5785aaeb7102de0ebf1dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a32501c923f9ae6284e913f242400e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f88bdbe75fd96a5cd15e1e161282eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e31738cfa199698ac20741b0d0d0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a4d63e33dce595799a3f5bfcc5de924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f529ca62f3ba0f7ba7cce9425370ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cd422d41823bcaa7d1e6764374cb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2306c5229631baae210ae577b03465f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9140fa4248bd19262718a2e854fe82a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b95ba395f367da71d9f2dbd61025d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af12567884c194e99534d346ed63b2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad19501cca3475567e70cf81c84f1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c2615e19270a3f9aa25d51746f91032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82c505ad014e1a018d614ef754964933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0075f16548e3d40f0fd20130cd60dad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acb6212d6fc59a791f48441627a5c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3da6dc421f0816e9a34162a98697ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eba7be78e50737b664b5d7dcc05e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97b842d4f91414e81e2353bea2b6d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ee8a8b2b1b9c57b7244d452b5ac8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93c2ae134f027a51e10ab735364dd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747939b6547f5b667a68b54c57b553441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cd896f903d66b5339ddebfc25c52742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654467e9803ca7e7b8e28f116041ad3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596f5c6e3c8e0d29186bc77e5a482f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88823ee0fda313470f41bf1f0295f0d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371e5407e3793942a36f4e14002e5b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24479061a96fd744fe6e02480d1bea1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be1b7c3ac300a4a6d516af70b5978648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e6b8af38aaa222b2bb4c6201f70cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52a0ace7540477fdd46259d2bc340450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595253fe6869058f80530f21e5114bd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf9d183b3949d8cb037ae7d1c6572552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec756c617e70237e185bcc1e1a6bee653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe044966ae085366e8c7488a934fc2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee4c107f7fddba395684f4bfb740a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35588630d7cc65ad36d668f851150b4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855d458b85b1e798ad3a029eb40d4cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeacec954c3f061572006020e3d8f6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80bd1ffe469394337e59d368007d5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777df1d28d708ff2f12066f045fc3e7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdceef1a9de09f84ff29ffed5764f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c970e7c03611934b6fba7ceb42b8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e4f63853f9951ec09a02f4fc9df8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f626689b19cc0e0222067810822c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c844b4b46abde8bdaf22b098ad219665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f797f19c67fd7975830abb9bb025b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44161b3c7273bafedb355c5074a6c6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a36d2365cd293eea8de47132cd590068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed95a279819f1c48077d5cf22edc37f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b007a2f179375bcee7c6d3f911c7aeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45272cfe36f13956ca6cffe42f699d7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c365468b5a12d273e2dc4a3fcebbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d0177ecf0b288280c18c1a54c8c0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb9624540bbaf67db8cc1d1f9c817274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bb827c6bd547514632be9cf865ff575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70541fc1a4b472baa0c15177b32da69076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358bfcaa34b017f2a557aedaa03e43e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28652249a71b9fcc8a1948a41992510f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f09b3a7d8254b2974377a785e857d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98117e7ec09fb0a0ccdf7db7df91ce8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d1d26eb4eed3fff3cbbf632bbcc6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2edbc5b5bef514caca49c08fb2eab882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ac313d528bd0dc17bd3408e8f204d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eb754b3b0894e2a29b1ca97c4001f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cf1eeb2fb825e2e045977f1a3ea7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f569ae51533bf62dd27fa29ba5195986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83076c6b4ead3b4be7fadc0144a62dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691e9e34904232be91d7cf3aea15a7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e2f75f884609577a99318e3e5a21289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02762a8314935110ec39106a141181fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0fbce5657ea5b3aa7d76a0754a0fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b0b469375cc26079220867f1038a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd6a78c79474268c79f179707169dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1b4d25237d56e7d22d200582475e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cef385ea0224520628e5ee819c5d5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a5ba6711a4f689bcbf9a0dbce147496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae657e3c67656ebc4d97fda31737809397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ae860cba70a0473719cc5526c7a2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc55451dca740a8ecf9d0cc7913a7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8722f7fb05a770c503516fac142d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13477b4c1fd2ed22aeb54a7022f6c3e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6957dc64f234372ac8a75ecb9cee5fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41eb7461048e600c41da56acc60cd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b7f6ca83901296cca8997e130450f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42967b6ebc90fca92b9b17e1f3befa1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe1ccb3f8a832d71aa14de0721ddc2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23e90e6102a4462c8dc1e929b9d2c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c45cef6f28501eb45c64e444084e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aae6aae54c268bddae6da3fcc3d505109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740405f7bebfc4ccab933726698e9378110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f30b5a7aef04488b6eecf6810cd39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b0dc77688b264e1b4a72e81b38f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23637706046c4778108924308ea0d021113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40af19b08f49d2db60dde9833401f99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae135e327647423745db75fc1c4e96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa856577d1b2326ef66e6686f938e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24647a29a0c3a0e5423c00742c7b4714117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411ebb6f2eb97ac166b4351ed53670b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f62b79aa51f93cbabf4398c37a6dc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68204386b588072e840ec560c33a1b08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721072b2cc35d160c98d1f56e609d388121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856f91e03f86117f812d0b0ccfa4595122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b9efb6af7ccd465d66b4926821f41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6623a93c75526ff21c169bd077bf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103a8773fa17cbce5c10fd8a659fdbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1c45ac40561b6503dc4c223d61121126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbd4a7daa7184710191ec0c652e009127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d35de943a2f52f25561ea4717a6c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7b70cd683745769e178d6139a89c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf46e12a14b193d6ba68c1f550bc718130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc11ea8d14f339c869f066e745d87b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5241437fd13a35ff2fc83bb2492e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcf1d0b10f96f9dd576c556c127381133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba41e5d3140d6d90da8d49ee884654134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd91384378204e966563d036a7d835c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7c2a04ace351871d64b3c29e5130a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224e312aa9fb4355ffcd86a351cab7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d10a2734ff7f1552b65ca0ca94229a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1069285389866be942f749fca71bec6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823c016cae0bc3c6c97c952e6fc9667140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257092fd69cb1a79cf7367a9c8e9e9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c50d3af8708ed8267c34766c533f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5930c8d0b273214c56c7f4a1ed360143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe9524077342e52a1334924d57e365144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbed7a2f903439c8a1d625bb6adf0bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4f7d97290b32e71b5067addcbde51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226daaf4662dbee43f79d59873ca306147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048c2bb9f03f549ea0aa067261d0a19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062997d807f6e11174c8d6dce81454b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989632ea0666e458b105e7fc77187874150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ea117cdf0bdc870d86e5c9b323506151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e12b80c4c7385746c2489a1a6288f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0268fd43f877876044ae13be0821ca2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03c497306e498e93295f3f792ab904154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2524a0cfaa4eb988af2b44a6ec7ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaea272a0f161d863704dcb6951f84e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4617ed598d862977018a366c6e2c24b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a1873dc050b029dc0d86003960947158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3338e93580b52dfa8b09ee2f4a7065d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6586169e9ce0c354b1b5d615dc323160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174b9ee32c7a24d07c3535f18a5a3a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815db0b110762250182b67ef21656d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6aedaeb9efed60eb94ad3b776dfa23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a699fab7d8fd99ca82711886cd700164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7507bbf6839f2980fef6e4b01e34a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab509315a0a10c92c77c1c315f4f12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd809b2de1e02d85d3b8a465b37490167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01801f477456b5af08a093f438a6bc93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514f2faa4725ae63eb45a3b26b86c81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54adcb8023652d077e0add9439d155e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620944e34e881e6aaf2cfb095be5f56d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112c0e9e8c0a44e2985a266aed71a60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd7c93aa77a15b363ee45a6ba4ee7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356e8a1308e335e60e9f01cef34cf2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b6c05ff7c257ff7a41a5076e9519d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30150fcc54ddda60ed41eb7f59c750fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b409df61b32eb58861fb4432bc2402177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e725c02a0a9b7949031b8701414a299178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca028bb9d5ee67ef3799edc2ae1786179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea69f515dad9430be42a57902d0e99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84267d797c3a3cdd89783961e2bf37bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2713cef0e55b32876bcd59492d5c91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394cd29031f4a78a7e248161b0afc3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1d7ec5800f759571c98f40c11f000184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31408d24c3ef902a1514b881686a5cad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c54db19be0469597a57070da4dda1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e204480259eede8468603ffe7fec8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83299f05f9f31deb8a37e94d95c8d21c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e492004ded6777cab6415c614993e88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fd32c1c091f783a318d34f9ed2a9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abcd69390d8d8f0de9edd75cc6bdfc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7806af28a646b149875af777f78c164192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333eeb86d579aa07a3327bfee874d4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca91d50af5c09e0593b43e60d81a18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58bdf695d34dac362d71d842a40241195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2d668c7d4cb4ffd306b46f6451b18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0eeb51fc08d609b258ff55b1b2e5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfa981dce271da65c115186f22b285198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fde218d65c799e7f5fb250fa80de45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b19bd5689d12a1ca34dda48df8bcab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60613edb415d69b8850f96a7d084c505201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3552420aa7552f2b67f21b83785f77202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d35d20007fe5f28041d238623925b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79470f438eaa5d4a5a11cf388530bb2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4e09d156d6e7477f0d92769100e06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af668ffbf1f5d47d58e9700f26ddec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c07f648d66e09e373784ef306e260b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914ec8684f8486d0e2f895dccfde7fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8d4c6b19e2300c3cd391265c489ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712da4a8626c4018362636810211e0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179c11633108742419078c798cdaa8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7d17341c9d79638dba46aad93f793212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733858767d73e7c39f0ec752ac98003213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b78359b0e89b87d9af1d5cb95382f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660684ab985feaf7748d1d662d6bfced215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68a99799bfe1beaac7d65a8f156291216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dda2ee2a74b13bc6611a307f32400b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde32d1c5893e554a454a39a7948bde218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825934e58858fe5eb93bc5cdf5d4388d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c9d3c09d71aaec14e347686ef0d86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c449e7ef454e7edcb80ef3fe467a01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74f05de2f4f98c13cbf4b0e226e327222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09415ef86e9deb4a4f50c4657be8c495223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386dd054cab386c77f6e6078b672b35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a0c04bc161c9c7618d6924524a0d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fab6fc4bfde19263cacb0456f707b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aebb44218c489269be6850b5ded094227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ceadfb332684eb40bb5607833d95b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21f29427749ca01f86dcf802016a86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dffe64e35ea278f26d4e859431947230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f2bbc359fe7ae826b0bba6f2ac6af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217927f3ea917f3047a1f30027710ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08074ad8cfee9c250cbb66196cf971d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b8184de4c6be63bf5328eaa4fba13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97ffdf8d2f488f8d7e6783c8920279235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa589a52ff0f95f4d0d54e5bbed3160236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e3df041096911e7a2496cdd98b822237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714107b5310811e2606471dc75d7ab61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c8ff7d8f6bd5ace55cb4829fda1e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e098cf814ea730eb2af1cba55f2428e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e9cc2d95278ab3615389d9bb70d15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70891be05e1e07e3798d3d41be42a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32509bfdc5d7cf9126daa531f05ffcf3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8d2070efe58bccb1e6ce294eea622244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a40d5f03b32b8415d1adf9b752c49245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd1fe3e560ec6b6f8ca6ad16029c11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356a274fe92ddfd222fa7ae80b008e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ab006880fb7c20e004522c205f60f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4f761cc1cb9c28d873ecf10178de0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e920b4a75049dc7b68a4bfc07c61a6f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec4eb2b012fd0ae00b2ca38181993c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b799d03df5bcb1f82fcba6dd40db44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43264f33ac49ac21532f3d19af1d011253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fc49928f2227fc2d66c17493f8700254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fc7534b406808e3d2523b8c23b6d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd965798e6391295b5415b01a33d6559256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477be6b60f5ac9a985fd8e9303137dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bb3946e7ea5065ee50d9188b65c84258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9621b1bd6f763634590f07316d81174259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a3a63935b7528708824d4e99fc9ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc47edff598062b07d1b3846331200261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf5da84a74a46e9036042e34542baf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5effcaadb599510aa2512d79d43881b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864243a3c01a59acc0f40f3ee0ff548e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa7e290287fd489c7191fc0c396b8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a3a1227568c5312b3cd3db6fbb3b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbd3ae08edfa483a4dc854936ee339267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5269a23b3f4b451ecf81d60536822268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b79a75096aaa7d1fb121493646170269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077032cc65b169229c4530a38123421270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04525bf715a2739fca8ffa3361c333d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61190db44bccdb7dfcb719e142e47a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cbe6fa64b222bcc0c75d94d3b334f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5824b07fbb42191a2719fc9653d50e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab519cde372dd3b38dbd6973c2d738275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503ae24feaf770ece413a5f13dcfcc6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bfe1d5559db1a0cc3d64914f4e9e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc066632261d4cf2d361e752ee6e495a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cf4951d1749eef984a3404536556a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cf5d9f7f26e02bf2c4bbde9035ea1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15093f3aad00bf3bb5819d1d8053ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f33bb25a19fbf9084cf8f24b0b9eca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433258dc2bd2c4c016d4a2000b11c365283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a72941e2e10ab07ccb00d0327f9e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d701a04eb89e2ed47ec7ac59ab62a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754c307f3dcec5e3731e45423c6f06e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60ca5898a89df07cf61d1c0eeb043b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f11b4abe95bdec89baf6d65ff8bd6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc0b3c4ee5c3841a6dae0fd6e9a301289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391a8015d3814ab93ac5de8d47986e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977823b68c93e63448424edf49a48fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ea5cb8045e4b28c64ab7aa968a8d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810f9ac84ccf5dd962758d75f4556a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab991caba46fe6c4e9070bb6bf1ad3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7b9094f0352685b30d62c240383f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0265c5d3aeaf926466ddad531537f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11264458a1de0a556effc70f13d6df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae866b50fe7e0696b960e1f4d49a988298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39351257c66a6dadc4aa6b37d26ddb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc3a3b6b2444d9cdb1187627bde0d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f3ad81dc93d3ea27b6bf44276410a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0652c5911ada46b5051640953ae2b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20ef6dbbe0f07a8ea5e477a49b81fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872958e2feb137a49cb26cd3e0ac03e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60981fd9f70b90abe2f907960db04099305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae397b6580e4a112f5002a3a4756eb2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8a8afa14dda0b530c83029e350656307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d735f53c04f111253e95758ae0b3ecc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aea2acd2181b3604be0312aa1c99d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d927348ceab79d130c5fbe997d304ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a603bb9178594fc1f4334b961c3d1c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20072f16657a3a53af780d687db3be82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daae0fe94a717270d3294f85fadf941313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78dc8dc081e63cb5b478350953fc6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fab14417337decbbedd246ff8d090315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647f5982cc525672adf40dfdcef5a49316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347a239795c6319c73100b3071a6beb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de62a4f1a8ccc54b0c2c66bdab79e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39d02bfac983ec0dc0348975900f23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de33f2334799dbce341e143a8132f14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e240bf12f96a9390f33b931de904f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea558626979a0fa90b0de0f3eaf3f4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101138c2700f4c9b8078e322224466a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299b89fc9d8c6cc59ad230acd5a82a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfbc32f656dec57866a5b78d75a901325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbe4b3a3103b9c3954e590a0a98363326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16f84b185197e45ce3cba5a254e9a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34c47ca5a2eac9c6e749fc690e9493328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce40df6418f754eca558978dce1ff6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59b0c640fd10af4321a937c6b8a07e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388444a797132541d9ffe1583e23aa35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc2d36b13454ff3fba4e5a417abfdd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12408f81aa7b6850e0ddad5a8f04149333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495358003ff69cc6e00b1d256315f1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb64549767b581bb5ab964f278c4f85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce954ea80e7819e89eb77c30baa3895336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc615b752ff2529f2ca261d987c2ec7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d004eb8c01e469c5bc3e1fa18942c1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90924f2d723c6185a6466cfcbffd4f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc81781fa3306b06472947090c73f11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2528532f721f1d83c244140679639c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bba0af998b94915a55490bdd11d3a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5f98546aa564ce2652afee437002f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08b25c0f4a1a29193902f4c1a56e51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb1f56b81bc2737cd5e735ed173036345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d993a30a7e06b8a80e10866c4b3033346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec6d827536830c44869bdd65622c50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29a1ef0d3636c5022b0601986411af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6229401434cafeb00281ada3a7b556d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edf502c14dab51a9596f8ab726d19e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f38a51797cb333c46ab065e936d1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149de30acb62ec2a94de9d43ae8833f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e736db4a8b20c941f8dfc6595271fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc86ff03ed1b3a92359505466a292c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73534584beb6aa3e18c78cce62b61128355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c638e941773e989cd63c9cd70f93d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d1dfcaeae3018a6256d417442470f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c2551e41ea84add17986851de0e7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172ec9bbd533de446a48b7e018d39ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f265635bf475a012e63222be16617360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8c75c0ba7e900b4986338af017c5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011cdccece816a6e73284af199d9158362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d0617f635fd672d8f5ecbeb27cbba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e64ecbcb649959b96c310982294a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3791bf1613db8acbb9c8f42955c9b4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31ae5d71f2ab3100b3e97ff9d147e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cfc24df21755242b15546a6c9384c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defa53f68dea054b0793fd1467a6ca4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7104ebbbd8117cd8827062055869a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7338cabfef1d1af7a1c62c543b5bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bad621d31b19b0e90ccaed7f12f89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3ca96fc1bd51feb1d1378ba666fdf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039f23240b85cbca0afec40f1f6ec7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2f12de5f55edaaea7c8444e98e0e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef55bda0ddd5b1ef5266da43ff6a94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7402609f6e5d46797faec6b257eb5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa2ecc607dbf6c8d2cb60a90c8bcec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a707f4c5dce9fd9b84ea26b5e3e25378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d59c892748d076c7ed435ada23a06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8276156746eae2ae99de2f4f505fb67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d8c9d85c1f6ffe79b92cfc50c3188381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d210f602bf94d17bf40eb42a79399382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add3e0cdc452492b92b067a3665884f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad46f6aab55f817ad27b19507e8dcea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9e15cb6dd076b01739cb7a459db4f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448a2152e7b2dfb940c986bf30e8799386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08594f7cb3e4c64548a70163ce47e912387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a4fbc4f72b88cdf7b021d579af653388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7815763e58f3c46cb3717a193d17c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a09bdd58663b700e6a7d116969faac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6464567f60324a9dab8f846cbb66c05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1198c789f1b62dd4884c5c4a63c37e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2d9a993f2ae840fe5122fdf996ff4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24762c45d9eb747673717d63d3a50f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34175855f94604006bf4e2a8698b908d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd25f8d371c605d0536ecf01707d9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17199626d220fbfd40a202aefe897c7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34922f7e4859be2172f5ec0ba02fff34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527545c48eca348576591d72f113414399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6815e45d6d2a034640f0e645d2a66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e81867729d013435949a3dc12cd07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519862124cd68a696a5550333b16f073402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b3087af126314fdab60020dda33ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3d05917802444cd27ba8748191901404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786f18252701c025d7c3af010203582405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4f705f66c166116e033437d781b05406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1d58d48b6c4de91c64c65d1c04cce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba0727bf220deefe63053e18e73e9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad42103f32bb5668e39b54f466afe3d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a021c28cc52807521e955ee090cd6d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8cd6dfdc62b3a26a10f5747353034411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701329d6c747c7240449b57b7bac7b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8572be8fb2c4d76a06d8404a1806431413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78a74539138b869cd8499f45b707c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40fdfd30fda1b2af752938cdeca333415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bd0a21465c5824356117f3ded245c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f84fb29a70477405fc793a043c2cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6f3639a4c6b8bf95086e196651491418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196038918906debf15b874b83cc01fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f613d143e77d96ea01decd529b84ecc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d219159245b28bdcd691645ea65db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878901c36a8ed8747111c7b0fe76c86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943a4965230aa9dc4a762b7c77fddeb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626dee9bbb9b676e12bc5d919000c55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135900ee9d8290bd43b03eca752c9f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9ceb31f0b24cf71e61fd931ef0312426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54661d2615b20537a4d06e90ecd0b3ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaa158fb613dd66a5e883c25541935428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ff9416d2afe1973418c43d5fc0091429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc48ec56a2cfab4d6a9d7cce3d75a96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88968dac392a0b319256bbcbe9b5f01a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bd33fbaa3450126bc59bcf1d7bf58432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75460bc3621053819167960b04d2db8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cb3fbcb786a22f3397f263c89f539434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e2912958b92e872433ee71519a8e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279eed78d0767c06013062e07646d94a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b958945f3408bd1de21032b1948c2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfa6b59f8c7592512268b306b974b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd6a5667a8f9381d7e42fd4f12e11e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53056ffbc65ff65e355c8340b987e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec67ae413e630bdb3b63087b95384e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c469476f5abab98e3bdc1767f4bc0a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32b47fc1b012f06a31befad48b091e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74058adf14f93233e8ceec8579d3a06e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521759cbe2c38bca3afcccbe6eeb3f79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9da437a627083a6195020bf50e388c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ca5e180410f6532566cab81fcb216447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e736abe5e5b49037fe6f708744566a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394b893c6a4e47106af0a7f4e901c2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd17e63570c5bd36ef6ca8c139fb05a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71278cb9230e9fc7f2bab6cafc34b00c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2a42c1a21fc63b6c07db4ada30993452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdc66f5dc25ec1113e66f565614809453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4878ba6d1ae96f1959494360845e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be9bf229367a6f8259586b74c697f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a83f604eff438ed86f45da2310441456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b847e92ca8e8e46c04e2adf144a814457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cee14e760682b0652904833f58558458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e075d37c6ddc9f44d4e972e3f86894459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bc2a5f96486a4b7099ce9d23d7dad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670957fc8317c155d7530b5557029345461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5714861db80a0f97b1907349fc9d3a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a0e21bd6fddb2203c0d62f98908a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f41245d8ce5eaca7afcfd4ffb5580464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640d6aefaea1772d8f32a20f63b5964465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6f7f514f5d3d37344be4ed585db0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f45896cbcc2ecd38aedb2c39d31d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e47f71c5ac6f40f5c7e4edf4736d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb0e03e5fb77fc157071332d8f6e7a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af7f20b2494708d0dc3836ec3aba51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196096f85ee8347198c75d2cf7a6d672471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ea0ac8ab67ca8bb6c588134d61930472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9a9d4409dd663ed5de2f5a966e9ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a0c2732111bdb1a3fb3fa1b5a4cf7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69db25b4e0f21498a7349371f9f372475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ac3d74b19f2ac651252f3f5fec27c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cc32ee949ac1ba4cc30ff134ccb1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bc728f81770a7652c77b514edbcc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02726f3a364b4aaee17c51b216c9e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35bfe8e0e86d2f0bfabbf051e78abf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087911c984c04d9639666a8376a8b97481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ae70cbe36e9b07ec681c8b20f2bdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d11552ef2920ba90c3e975d12ed76483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c3dbf8ed41c33053a76eee6d4220c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b0b5cbea57f2b29a4687e256da13e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571e27619421ac921820ef94e74b24c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9da3dedebf036ed35f42a6ac13a667487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f425ef8cc3ddd62e8a07aff80d6683c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8596b427c8a68f20703a6742473ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4f9ade000cfdf3c0018ff7ef7cea9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c66a44651e59204137d05ce23d7f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c1146e92713515ff7f975a7695c39492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7238c1454c2c8d942ba442afec3a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dd2fff36efdb335259ae37f3287e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4c8d0dbabdcba395ad46906c78edd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36aa3890d2440466fba7d7b30ebb41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93484723bca4ecd88039045bad39eecc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2b8318d5a06e7e69ea6d1f16a8dde498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8848b2852ce9a431394bd542bb281c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6c2588072e96359b746710f00af19500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e01e1c9ee3f6fce868c4bf23dafa6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83fafd9602ea3ccaf93c8071c44467502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fff5d242512cb53e6f77f62585a36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5d91f89d9b131dedf0fdffca6707e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae7b149b1abb3d3fad5e15402a5e9a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cf7820b1a6ece4f5c0023dd3b09f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaef685b479095510a299803e06a77a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f20fb007660dbe59aa6870d7986506508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059ecc0298befe180239b6d07eac9f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729ed7ce6a3c08b9d42283684148721510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb90cf8b7ac85c83916c51d56a405a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566fc7d7c9b5ac5c6b97e6b1a9dce73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fa5a0438a1cfacc25bdccca3a9b42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c773566dbc2428ad431aa89947a8c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fc622f2f987edf4d6e928da2c1fdf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be42937ae1d497346f01a2ffe4d8a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ae7c620c738f901cb087255d8586b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d399743c98f8f496902a9b530c9b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de049038db0fc555d2486d5b9b1f4dff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f259c40855d63bd5c2ecc126aad7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bce6904352700d68fdcd265f2f119a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04539e278b7f2178d7bee88a8911c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4713f85ff4afda9714f30d0196cad30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458ba6427cc18c8c46d22524834e2f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a13cd904e495d52176713813b2074525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fafa7ad2009d255b1605fc4651661526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c5607f3c2edd5e5019dc6e44a51df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ed54113afc83224b228559bd468f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ace1e0a7a414f139ade15be65e7057529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe05dd36911e6c74a71cba63f321e27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bad58021160151525570759dd55315531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de1028b4d00237f9d8e1ebc6368ed1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fbecc0e60693204edac61e2cc48d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6060a868d25556b1e57fee1aefb2c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4deecc8aeea97d323d7b54c0ad720535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a05e87e2414d65440c40f1f1990821536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f8e2bf48bcc0372e6b4840b83e8b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d0f4c89ab105eab658cdf27ed8e87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61064a15994dd8b91bcec71b830930f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d8ca88b9ecbcc1e20305875d1099b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfcbe5cd91aed847851fd9768109c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0af5e7fd8b761df2a3f6ea6697cf5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436b79306deaf310c21909ef7135b7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8b7e28edd89383cfaaecd22f04a19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1671674166a93b740c332c5027d23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576e774a677f411802d8ec99d0f53dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a269cdbd1b52a3ac0ae7628e0139d61547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111aed51d4ce64a3bfba3f52881ff2d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c07ba10f632909d9eada66481c978c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dffb2983ff31d1b7db1600929a2a66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ba0c43e915cec9baf9ee96311e44a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48b4046e8296d3238e448c66297ae5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100c02a5856f0cb3fd51455235b541a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb5202f882946120a31882c351eacd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deeb7bef95cbdb5242aeb4a56d7d16e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b99b25bc6537140fe8904fc5d8f5fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bd119293d57c8df058a50ae46c0da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0348a69c6e2a0c7d3521b64534384e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e28d86e3ce7df094056d25769d5b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b01e30dc6ea6567784148e7a15ad63560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b367aa239d001151c1d0a93beabee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34f79fd2b84f96b4e8be79a6aac988562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee031fc313862b3239559eb15af45df0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfd336c4735d21c49cd95b07ad44d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b113eb0dd19d486424473fdd97c4a07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192097cb0d7801e4c022b5951ba5303e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506273054954fa737a2daf00e77dcef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee9ea6378ad190da07607fbd5d2733568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013760a4fa5bc86ef52988792b23becf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a72ee05598e133486d2de6ddd1c6ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9776e92298f729c653bd8232117028f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b9ae704217e9935fcf930baa42544572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ff4e2518c0f0aadece56fb0325ef0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc75e215a85b098c8802c910869ef6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8fd2f6a1b1dbe2c65c818f7902729575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982c39feb166119240cee585fee6359576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e045c0051f519d83dac151d7e3e23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00ccd1e74acf0e5dc17010a03b451b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d4fecb9920bb8bb12117f3ac1fa47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db436b2b1315352ad7f669cc07ab76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603255a2d1a93622ca9ed892285e6215581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50e7b7c752e2b0eaa46fe8adb30b3b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e50166089f4671d713229ad00fb6d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f6d88ffd39a852c8e3f998f62d3bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad025d7e474163424ddaa05ab5081c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c18b2c125b220f5f88f242549ce97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea4d59b9927d22fbd1ff3decf20727587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc4e55ee8a555d5df147bd0659eeb2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18a3c529128a21759440f619f41aac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb578a0beb31961b7f3cd6ba549e2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd4f9d1488e9494355fd1d10eab73a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2ae634d0ff2eacbf718f726ed36b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff428e4d455a65e964c59cd47554db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc3f08c4d0e4058310bf24136ad6a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2337d374119ff264cac1dafd9cee52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98167f4fabec392bb5359591201784d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf74bb32102365e7473add49ef9942597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37dda55c5170c7bf01a85c2b1aed05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c7244cf1a5c52d97272f682754271599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6993734cb76f1e9d73c3bc9ba76c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa589db761d3b088b5dc8f0cff5c263601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d184730d87e6a69ad44bc02c537662e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b76a621935f3adaeb06ed56f5d70f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4b67b1cd332922ae4dff5b48182aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e7ba73fb0834a78a0106d49ead2d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a7c21bc4019c0eeece3a76451458f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f61f9ca9cc87a5aeeb29e451615e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c91ccfcdd629c8ffe3f745f796f3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6745e97035966fd8acd0c4d2ad68c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16f7ab2f842af2f68ae7719cb1f148610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b7fcb48618275f87bd48f6f796598611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb5ca1f1ac6f9ef083823d0422b4b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8543c7c011969921157bb3d42a2dea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e413679f7fd338158479bbe04ef19614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8381609cc7b39e7648610a4dbe1ffe7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63002b2bca1d6c1aa39c51ce4a55dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d55da113f50a5eac977027205876a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eabbbb469d52ad5aa8d6ef38f4b31618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de91b52c53e1009af4fc091a4dcee9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c3869d334e701fac4fff9d7778068620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286337e911230fd03b69aecb13bbc5b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2449908b1f1224d5fead732767ed4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc60b713c8f57292243297fbe147e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859de924eeea0966e8734f8656d289c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625832cc5632075552f85f01efdb154625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a17e31bd0e2ff630be156e3078beb7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4d2eda8d13537fa15e05a844c05a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572dd2cedf137b7880664f943177e0a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642b45fee19d1c0e730eb968fafb3be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146033b676bfcaddfae9bdecbaa005cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32206d54802d889e14ca681b102a4377631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b21a339b6f4b2f57171ed6f8e7f677632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256016c444eeaa55320d1d75f505752633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88013381ce5e8fd5eba54d451326fab4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974fe67e4ca0948780297b7e41a8c5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca205f6e2ea865dc258b807034ea0581636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293e01e4eb450acbf37ed656a14cda1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693387641710ccde53c503ba2cbed3e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6103c71079e62f494cfabd18488d76f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4e0a0b4b88c1653ec13a446bb0a1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941da05c2da41768e0fabcf30aef124b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d028ae8fceeea1de2f5377fcc4aa2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6591fb3f866bcb82b517c7cb7c5d2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b461e58ffb70dc10f5fbde2ceedfb7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b249c21207bdc112e4bd8057c62df8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ca31e64a9282b0e70a8ff5902c0f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2273a6de9038c2fa58296e01ceb5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa8c7c2706c8d7a418352530028bde648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad064b57b96dbfdee1fcbcfcb62b7aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf02b5396d1322ca7ab98412b078ed5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc4caf5c826650720778b589f47ec8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72c59374d4c363da6ff49ec723eb75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a222f6ec3b1a9f1ad76f1997edaf785653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440efc028332bfaf986d4d372c9cd92654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2e2447e861e73f3bebdef63eec070655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc088b89665c4b43c582a58dfa8c004656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c84b84b93f1c933b0628d4c04761a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615a5d66c5fc292339308a84cf19d92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd673deb67023ccbc4ba795b80d48356659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84073c7b10c46a150ffe8bd9b08674cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bcc2cc3c8c638b914a73d562e2a89661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1025210e3bc9249cd05f5749284a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c52401e5e35917afd4cf69974ba3d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183857c6db643006b22683f69e2aa0f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcf117c5f51557ef6a50f1ad790f6a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669ea0d1c040f3e0deaa01ceb978c9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f12d2c4bbc38f95948b17303a7649c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38fb47572b2e873a5a11d170b21764668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e47334004956d2a01dc79250c2c42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77995852014fc6c380c50759ca8ba454670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa39f9011a710889b0a27eadfecfc56671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5a9a9a37fd6747a37fd5481960644672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5584608c10be6cd2eff7f6b8c1f23d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d44ad729ac7da1d26d7f69d85f1672674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299ba14f7555b5eb2ff4780b2e30ad4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64c7c2a1bd5d9b0b72a710984b5962676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c6ed9ee69d16469e75700b3de8171677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327326051b58048a71a34300c7a2c953678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5244cb4b09b4d8d11f91c7f600e3fb9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172dc5f2da605c252266d7f2893b922680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6cd458222c47ef5fb9438e0eae7c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd456dc0f310f1270973bf97cb6a417682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c2f9e12971660041c292e6e844c92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d81e24ed44a24943f92b5cd8255350684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafa41e40b56d03c761c16235b4b878685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b6219bb96270a27dfb83857e43263686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389d9777e5013092553aba4db8792bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997cfe903de1bb2dd51bcf4b4f7f907688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e5a88e83eb742e2b0eb63e59c30ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20310cc21544367ecf70a29f17f45e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ea1df0ccdf2a200b156740596099d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f58ff731d5933099e86faf7cf1676692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e124961273495e1a08038450d137142693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697b7f0fb7ef361df74301c7b4f50d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c1647bf598d216609c8248f9dd8b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3da18661a590128fb82bd46f6a33da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f93c90a610eb62fe38f9fc327c91b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1613208d92658e24e699b1b37e1b644698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe9db5eed27a3e91396f8df52a569d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cae8ea07a05e0eb3265dfe7761201f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86f746bc77b42be1ba82070c104152701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079437728dcea1cfb39760509fede93c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d18e1245e0108b5bc6ffca4dc4715c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec39b0b8ff8a9a47f15cef3ac50236704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338e87023c6d4b37758e5c7cadf993d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7439efd662a7833b9bb2adb4ba72f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a710058b06c1162b86d11a4f242c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436239c2858a09ae9f48a0344abfa1a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82735b0e9922b433ffd7d80e00ef41f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c272b0a71e68a689716ce08d348d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1dde70bbd3e43556fefc011bb6049711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aa3d9615071d008dd1522e71159f2712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9af99421008916a4063e064a066961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929ba06f4147b5cce78c70e6d79f5ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc98148e653f7b346b7a34e714330793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eef26ae96797588f877ce80bc580a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f316479a4356bf287139435707a95e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039efeb28080633bf5763fb296216186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fee248c6993e9841e8cda0ed651d717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc722bba7c9108f6f6fb862a6a05dfb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5efd4f845d1eef3f72f2be4ec0ad049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea78c2acef729f3d9d424b5598c8b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3883d51da1d0df808bab3d307e72e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e9af80a6f63f40419398b76c048ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ecbb6ef11e87f84da883f37212a8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2921dc73ddbf9c606a46a47768f9f6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305289c11da1d93b605f3c205e6fdd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcae4fe887b079be6e7522e22144eca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86dc64e58b36a9cef1fe4420e7723717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa83686d1c84537b86bbfa10fe53f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820a0da73d98b0afe5bc6c3d6a15ef419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59923a3b743b33d2e01a1e6b58fdc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0bcf773c6d4b6a5553451a4c0592121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4e66390517b7f1f193aab7252347622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b82f8b334dc4289f3acecc2fa9d2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a35455f44308c339a1a4decf5dbe3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f95874c522e90cb38e67accb65baa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fcfbd384b32de3efc508ea70515fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9fe2c8e628d67cbeddf5cc049d48527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a61a78fc3e1b0264a6805d3b076d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d171a20ef1dffcfedc3857df677d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e31d9ba835b3dec1e14c4762f26c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbb32bf0907fced8cdd54df55db5bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817420eff4a41d666b620e26f6423e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d2dad21352b9e2f21fe6dbc67632633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b5a191b121c751b08efa1502eb42234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c973fc27b5055d3babbd87908950235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7916d7143cb49b5096c99befb375e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056aec6ecad607ea5fd5b8547db52e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465add93b887c40452a3341983e4f45a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e45a32e25b9121fef3436a8920fc1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15c3f80638630e2512a3933b89f4ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc91dd15203d28e275dbd669a0083a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6310fcfb56c51be0b1a5a9b44f4c6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40c32aa3f369f993ee9c14ace9a57c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a062ef49e6a13fc0be64dda09184b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbea986628819f7e2293aa720a7b93c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8b6948d65072460fd154e49ea118a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d26795d7d98e862ef3c23e2df180e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9af584081a25ca921528a2b3eac1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7161c6fa6e42d194382ec517b44fdd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ade75088540b2e44ab7baab2d7cab350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4aab77d10f81bd8486fb1cd7ef1b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635600531da12d897d7ebe4d51ada2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f390de25800da6e935e9aa553c16d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01ff70931cf3d13c1d5e69efe1e13e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515550990086cd0de48c75c0fbecb57a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d01c10f987b93db24dd62a7d08e90456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86794760665eb7dca144ab46428b655657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f7c6d267dab61ed28e2df7af7974f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b8178984e7f463750da42141ebea559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7850907633426cfde3d44570e4e1ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d1385c4224ee9a178918afa48c06361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d33c46cdeaa232afde47905922a6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939697b1b67fe5d9e8755086b8fcb2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10595763a2ff1126c979dd073a7a7d5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18894e3e7154d3e832451027d67aee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15e2804b0284f0667bc739979cc80666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d819f41d8a7c63fb5485f3b5897d8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239a732253a8db478af9b915bc3c32568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce592a80d7e5af2965813060f3ba998e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc94cc13c90b24bf012dfa9257fda170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df1a1327f406b1b9bfc1e6fd41d30071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20198e7b01268d3895df3f3573766d5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbc04d96923c58862a7d105452c78e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d134b72207220a17090e777a6d8a2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee6121568982bbdda518cf7ff3020f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b60456f6aedd25dd2babd91d21ce9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd531cdc50c917e1bb20a06298b62e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119f285fa1b1e412eef1dcb03cbf02278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d140ea8d32fa6df7ea44e71ce961f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6743bb27af5f3054926252639bccd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b41703b0d86969424d24bb2d02916b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea55ec5b6b7d049b7e1839763023f5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e351d6867e1650fcd88c3210d983983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb869d826ad3b80d90d7d283ef63e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc4396d21c8738279f68d99dc6dfab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb0a9d642d111f7d7e55a11fe0f83b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978c87bcac4be4878b7e5aa211d32d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b1c99dae5e21d4412af858b7f666288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c4657a948a6cc766794d7f613266b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f037518e8bde68de309ca1e72393290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ce64856d723c2aa451de46e96c65691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5dbc5727f75114fd3dd9c34b33a3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91ff9fd514f42b851410e4bd37b65193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab47cebb0f80d6d4ae9a0c7df601cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfdbd42dcf91aaaab557e5b736f62095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9feadc9ee9abac940d9be8c3468ca3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f5f26b3f8e58063c4447d5db8d11997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f48f80aa7aa9a15ffffb74c2f7f2b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f34520715214111a6400861a7ee50a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec236563c69bc079d03bbf25bc3ea66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20706e029a691812eb3b6e5066298264101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd2f93d5c5a77a11a16fe2c42f36de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6d95407033a03fa5d4823fe10745b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22f8f705ebb6724fac759f61e89647104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445e3f962478012d49fd81553940cf4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55467767b54870dc9951239d3b1766f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb19568009d447cd4a1fca42572ec4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e45c6739f6e81f245a88d65383899e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fe7858a60325f97eddc8a3789e2e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11b41d03c8fe103a24a4a13e300376110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8933adc531fff155f692fb1f51e87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825800672d5fbec64cfc35d2cf2f30b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952da055843809716363367cea618151113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da2497adca21345cffc6116efeea81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25411a4d0d95278c11e64622a3138b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65b3ee14d5bc9ad078c4700e33c85d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cbf41b2742506505ce177047618fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662bd054832063cdc082ecd7db40f01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e907389384794e5b31711d28c4da3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba34eb200f4333e0ce52ce23a7cc1eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765f675ae83cab4d27993e77fc2a913121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6586e24a2ff1d027984ca287d1570f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479274b2d2e5ef1f55ba66fcf9b27783123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dd81d651d2df5173f0513379ea261124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fc4b379845113c68dc04350e4b515125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c4cb59eaceab571108b84d52af526126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b25c469cd3ddd7796c3cd4abe3d44c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08ae6c33654685f27bb66b8d36648c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9dafc2aa616941ab174821acf21d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d6c6bc2b5cc603cde4d1dbab10ffd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0d98c50e813cafe083864b4ede684131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4661fd547ffdfc3caa8fda7d126a5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f4657f075ad0f4901803f4c4949a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a526df3bd375a49017c9b5db61040cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869828d36e32d10aad86a8d90abff34e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c50bf734e4edeb8013dd4270963d2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fd2ddc6a2d5aef9c58aa7da7cc9f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f411e491f43ee2404a9c42fb7185c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d0b15ed3c5c8e1e5a8ec3be597670139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4814b670e730e2aa47f113f4da092d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2832a785753e98a9867d06d4798591141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38acde20a99385d98a37de1629ffff9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45a4e46efd54078e01955d807affdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fe234060e08c56269b39d1353c3f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b51fd95e8ceaae10ff254e92c0cd1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c176e6d934a2288262ef08303a4b77e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06104e86400013ef5a4fe6d8b95571ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca10afb0ae29883595cd201b1762f34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeefef4ac8c9508c44544a9763fa7cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501ae5646fe491ccfb65a5afe59200d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a5b75582cf744193b7c9f282b1e2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d8661d59e431f23befa822fc83a5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7fa01542692c071ba831aa793ecac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f78f79473c0e6a057d620bbfbe2a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457ac2073cc9227f508b1b93d6181b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32c7d3d1ef55c740bdc2fa7e0ec873156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f13e8e88d49602b97a0e221016511157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290519a4ca0faf78e4f28d63b7bc63e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a122cd78ea138741ddb9f2204321e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785219ddba8e6314550aaa88d08fb64f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0aac1368dedf2e761bec48ed33972161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c837062b676fe90fef2716a3bc2b9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ac864197b05ee98be1973fad3fb35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c693c6eb459187cc741eec846f45555164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd8b44ce53ef2e277b2758d3f98c5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7da0fcb306c8a4d32c988cedabcf76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb6c6be5d8728624a84dd9ded55da3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41aba3612941152970058b0ba97e35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a4eceecd1a2511e7ccaf832bd3376169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a35d8204e485b55a8b15487822aa23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab91146632cfd871c2b259c5408054171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2055f2dbfe53c1595740cd92137f7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeda9fbf2b1bbd9faf32a66c9fdf00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8646a6d3c77afec26bcb97d721ed3a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cfe461008396486ffb876a217750b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322f7677f7dbb4586e4691d48edff3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef963ba8d5c24337836ca7877d69c034177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a838b50fe27e65476a48e6ead6078d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a0ea29fd2641affdb4dd2f261ef52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa384e0c90cab46f2ac86ff0bafc9f20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9933a71b13854585eb47fa9369b648181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238fee5004cd9f28fbb2d5fa0b5d9fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061a3d08546acfd68cdf4c88f471185183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eab31e67682a09aba91b052916936184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92292279728507d558c9ceee7334ec17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d31a58f2c3f67d958f70fd0dbd43b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8521c4bd3758a67865c6506b108199187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964cde8d5749e1c76607da84f40344e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d47cdea2c345e1443aa25fe9b3171c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180906933eda6907b8547ec44e097b3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d16af9ebfd0c96fe35cc645be61f9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c85c7cf6753f35567629fa8378ad7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba805c539424ef2fdbbfc4cb0fa03a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bfd54ece607ff7125096cba4b7749194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbaf0ad8ab4f63e461a58dd5ab9a0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a7ec1481fa6932ae2de36ebba9b16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd48e183f1fd90d5435fc9695041a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a07af814bada7cc9cf1a1bd91bf4ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400d4110a3fe78135805242b7f723fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a096994765b984460672feef1bf815200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa9e580409672a7dd5d259ca5ae614201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc3dd21ffc4d857ea1ecf3593e1956202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59abf2f57541ced93115f54c8e55c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286748b84ab28ca4b7f16aebcb405fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002d2b78aaa30606080e05ae8b87093205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd30382eb3505ef151f12d299a08cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e786fa836dac819faa6e9d5b3e6fd1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3af1ea3dd9beeba46bdeca5d5329b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4416a680ae2ac0f1d50d045467bf75b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40855b68b89e892e11a90fccf47f156210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723f486c756aa67c772cb6a438cc62c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edb295dd8ba4ed6e740f11f97d05d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee266956bd52f996a8629290e1d88c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ae897ee13ae02f2f8200e657bbb6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad9720417e3bb7882525073d087d4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db3b6bed814b8e250c6719f68c3537216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14091fda0ff6c93260777b49f5eff73c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed91613a3eaf72b82130345e048f9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350735c733c7d7ced37164ce83a7e44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4b9902cdf5375a2750c6559825626220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54bde0081dff8f2217e5a651f6ebd8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003f7f81b42576fb294b9c717d07f0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1a0d17adb395a52521efcc30baf50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d44e959342b425782c917413e34b98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c137877bed36b12c85ef6a9e76637225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ded4273fc1ab75f25a369a12b57b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1082c4e568a5d37ba6e67087064247227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c9dc0051e6e0b6edec603dd4c9866228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af4e0476213ca07854484242aa8b45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c550264897b625769e96155c928f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dee38f2bdccf3ac00b6740757a7ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d76b8ee892ba0ac5c53158f8eeee91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50603a22e8c0b5ee7d371e1001856b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbb87a03228cc07f9b27a1306a2301234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201df23f5e6f3ab812f2f0eae8647fe3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19657e8f822fee7c3acb7de12b0db7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28562667f914212e0281207bbdf1b848237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5629b137ee09344de8a6fdacb3e4da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa4e21d11590c938d9ba31430d37e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842d856871e66d824fe7b5fceff63c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ec91b2a4f1ac706d7d479ac225593241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d83b1d0a3d3c559fc6895eefeef83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d6302b1326e692629078fe6383adc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d8ebcd26f010f0c2c6648daf66399244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17ec7526d90401869bc844393afdea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3524f093e920715ed134878c0db5fff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8626da8fa3940bcd88f3a8b533d213247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800b732a95b6036f35f8546b24d8d3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec820c0ccbb3f0e34a07aafcec4fea4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429288657e9c1d9b8c02fec0c49b910250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd08c32c457da911e0321c6781bd321251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acfc9408eeb750c9460aaf46b186ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1706a143a9ee36fa10405a1780c7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ec8afcb555c41d46f83de3337e131254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ff6afd5cd05ba6481b857198c06d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0174b68ac0ff5b37e72330f8bd391e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af555480506afd8eb42dc2b3bdbbe29f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52e7f92dd451b1fa8cbe6d0574f7f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8110c1e282a50e75b69762049bb6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd139ac2679afc380860a6908b841e2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11961b44648260511c229346a50526261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9194552895148a721c5c5628476b0f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d81f673f6e29d22d535b96c1c07225263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216157cc42cb3b30256515dc028c264264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200714cf4ac6f7cceb41b53aa8dc1302265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed31df07bc0e5cfbb0bd6f13e316b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dcee074f302b472999e329f6d3774267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13713a6853a759bd2144c0d9117c28d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c057372e123f0ba7dfa2fd13e69c1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18f890900f0f02b7be21eb7befbb56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fd61d1a7c0dd48bfd6110fc7e8dea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d21796fdbc597ba760592850f6f156272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa310b03b62958ed040ccc24691246b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaae2cff29b8762380660826720c96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6799e4a1917dce77a6912d401f983275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f875419d24d028f769f9aa08e6f3b10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18a4374c344ec416f12aca0e29a03d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed534bfbb1d8e98a84e675739892c7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7128326f2c32ba76b5b7fda25ee8c97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ebdca2d95132b1d28102e2a9e4aa9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09d7922ba3d48b5155fdc39bf148b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32083e7af9b773187f27a78cd684be1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a2a8890d590136194cf9268af616a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebe8484d20326af1d2bab0804c39ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421c68901ae99b1d7a79f79c4c6eafd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c87a2a0c6d05ecfe0f67114722206f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e2ec93dee81651674d1e28c3b4e2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748593d0d6da493986b7fc2943166d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82611f8bd4d394dbd8826f6ed90c7c05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81ee19c9ebd5e7d202766a438c6af4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9895e24b765d9a788337569a5c8b0f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8aa687528f51c0d7fe49c64e746a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e27f792df7e626fad0deac77738675293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddd1a651925ca8572b84ae32a816be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d811bd1dd2bb5f4e482519f63a294d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e154c8d41750e27a39547587aa39cc7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae70f1f9d36eb923465409d0fced70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4b82d26422ed4dd94360679ba0f75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531aebceea2f5edf6ed8a9777af2c715299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a083b01b30b32fd33a28359a17187ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567da2422107cc26b9910dd633781517301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677c8b2a56741e98fe780ec793018c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbe46f7ace6dd7e21c09e96eba07de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe54dea654884bd674bd7488d7e0c00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f67f74f2e913bb60a65b6e666e6c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68722553d6bb52b3e38515e45b8286306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c07c74ce24be158d5ac44b85fe89c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed3965916dfbecc6f5481250b7b9d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae99aba412e8b81e17ebd6dc651d0c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241d563813729180ce8724c85fdc2fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3471001ba3773b8003c56b8954718311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300cd8e1b09f700713776b9987c4ba7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517d7e6cd87c0d811307997bbbd106b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4419f172545aff92d9b565d7e6fd01b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdc34842297366baf5ab4d29188bf3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54919c738c6b813f053517817c652c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ecedda0a4a617faf6b02ebb7f1e7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f4c61ee99064db0d3c5d23a630609318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead07ef1d6909c9d0ab591bd3f12c1c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394566766219d0618edba52e8236deb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886b7f6c38389e3dd269bbf758b7a21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebb2b1155f525df8949fada536f592322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e7586f02a90193d8170cd17e865c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909b1e80c50bbe407da544c68226ddd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcc23e56b2c658e934c2a0c4c4094d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efc893856563d896ea85fba9c55c48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56631a50b7c4b9521f5b7df0001d550f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e8b401cad81a2e9f21d62287fdb65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19115ba10c99669adf89b8463bd9bff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37eb942d376935c55e8747de0f8352330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c04813b76ed9fa4aa5fa99a4047ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c43e85cc095901d8396dd620b5fe71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c259d5de0800b77c771c11ef7e9a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e567c7ac19fc3570738b2885ba4c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94131c623db8a10a1e9f63c37509e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b0ae3ee32a0ec59ee4a0196418fe3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e90b088b5989eef79ae17030f0ea8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e130162b4d05654c17990f601d709338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49bd72a5678d5b565cc15fa9f111af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749e8024d803c555bcc730ff07e80b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f75784d53dfdac6aad80edb91fe25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a819f10a6243034d841436696ff7948342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74247aaabb41906b902660c2b36d39d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff6f890855327fcff121a7c69d57bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c78d7ab06793ae98f8a8169518c193345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefb7bf32c0fa903c2704ac2ccd2447346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b47b1f7cdb5415a1c195565969e1c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982f38e19e6e7ea0eb5095442cb8f90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114b3526d26b43eb0b3c7e619eb15a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327e992f6c384f7ec9a6662c8e78b94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3513532c4d2b47cee27d37aa25eec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8f1190dcc8f5baf5ce593cf418419352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc128208e254d77f47a83fff43d8a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f38387bc559758ad42c0fcdc632ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69a211c02b4823ddd59e3cd3a1abf3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b177214b76985c53b798a0d54b9c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3a6fbfe79a5059cf9e1e05182ad68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70baba02b66b73e7aaacaf1b34e7f63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cbb066ec8accf9e6ed9e40f620215359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763289361ef2179219935701c93dd03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89874713a37e25608a571f45ead97c0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ea2debd36017c85f9db9b521a705b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d9d0dad9426cd431bd95ef140c5fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e961adee506558c92188be83475af2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18af507ec8505c71a371bba3c91f50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edfa6c31b15c210bc7a190cddbd22f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd326b810c1a21a258383e38b83b8e1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f7eea39cb8b0880e2c7b0fdd7cfe4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf79454f6c4bf706860a8d40f87834369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85d6563fa0d1ea888695e70f4e8aff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe06f0ee25e76df7c848cab2d10cf29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0296011bfb4828be0d7b8c1ccde6c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b67b7195dc25800d27227b475279ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd481acfc23e25e6114982f87f692e33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaffa8e410e2b7ad8913e0caa601cd3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cecf4fabba374d765539fee3b8835a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc5a882d7ec7ac4d775f9347df6a42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58ee439e248f0f8cc90e07ecf7b42c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e947d57f4a04ed94fbafa95d930db4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e78a9df29bbd29b6b69937a4af35c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5dacff24ab0b527e1b2d886ab9715381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86bf78886a2cb002c2738430816378382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485520afc569ab3d245f2854ca00504383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8236b3cd39a92e53c4e1bb69889b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5a9a492438f4a0f2d7eec6a6d0247385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d89011f89892f30108d315758d2df6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a5a93891cbf2c372f8b534e7bb821387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da203255a46014cdbc4b6205df75c89d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62731d5254516072bbf081a85b5981ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b13a67e854df66662701cd83dac98a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf296ec1b7653615afb76eaf68c45d8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16145e11440ef3e7e73535234f894f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e3320c3bd0e2461715f128e1e9d4e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d597120918d349c08686fbed3d6671394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e74e25b0cf6ad299956e06dbd83f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1b3f91b68770dee8037729ca76042396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba4396f491fadfa4b67020f0a69267397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399f673ca38486c154153637cea37b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aef47d246b28b843002bf6d140f7da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f96e75ba969fbe08bf1071613553ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b83859853278ec5636337191f995fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e20e483eb543e64c8a62b113e5a994402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b5ae0cdb60991ab80e9974c76b068403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5eb9f6214db5a543ad539d6977ad9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd4ddf0dc2cf0c85f1cc93f1dfb208405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecef41e4b4d096aae8e08d9a262b7b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375435b51aa790216549a6d6bf6c0fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4469603fd4af1ee64b433384ca98c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5233386312ccf4ddafc65317dc958409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadbb48830b52f0bc6b288067e6905e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad0c2c3a4f57c145035d09aa2d40a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc6f06aab0c5e439bd1ac335c41825412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3f0e8adc8d0ca8f8c00e5a59a8d3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd531b5f653f893dba202c66084e0238414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ca5db57c1a9a8ce90f59199ea25e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3606fdd53acfcf7720f1f53a996f26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d200a37381a6aece29a77ae84f588d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ddd3e41962f76308326b9d5c61714418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ccc06d6e9b73ee004cdbf3a119b96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce796c36adec2527dedd3eaaf58e3e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101836767537e827f31a34f1152400d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d391dcf9cd0c8c2d21abecfe46f2c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c16f40d6ef1c26f782e12cfedc9d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12238e565d125e404f2785ba9a0064424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d3869b4a3ae521baecf76c9b71e38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca129fef9a42dced126db0d7fa64e3df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce38695252000a7a567a7c8be37de03427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0f44643a016a74ca3dd4c5a3b14a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1060bd10b40884cd9ad7eb69e3cf4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede95b1acc287566c34fc36e51392e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aba0f387f1653fa3919158154aaf06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe11a0867fe8bc1b8c4d9c33d9aa2a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdee8532e78a83f4ed0875082e002d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178ab2852400eb97dd5d08d9174f028434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45273386c88c19ed1df3b7c4036834e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2928e75cbb58638a6fc295ccf00ee4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f785c5e5ee6824083d0784c951baef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bd8440ed2fe96a76cc35031e29f8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaf8fd5e33f324256022e63a3ce7c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f61f8ce6befaa4152f5f80722c198440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9d8106caf88b18a323b35a2264b19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563c5f46fe05e06253fdf1ccb75d961442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a8c6a79f77f3d48957e91fe3e2a4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14b778a91c6908cc9bb3c66ad33f32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ab1904c4163c3988005660c3c8ac2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83497aa01f467b83b21022ef5cc4b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea50685b5c16521bf17fb298d589e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d2a8b75834207712ecf104d09badd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9117e8f74082dd5d21be258f1d6f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bea9e1fb89f119ca0a653349376cec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc59ae7d86b15263c8a979a569c6cfa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441175c2f81ed53512a39aed225efd54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db02e91485885f992fdb9c1549aa8f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336314d576dab6aa3aea2ae0e56b4ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a473478d3f250a2b2a09009c4e833ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bc2ab43ffc01e5c2b1f043605e713456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6921f227bc1a710cbb4235b8c9300f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d7cb9c8a91c6290e97ebbb8c39518458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b037c8bb95005424afd8b4e8b974f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba2236fb404da3552b99290630e943460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3be32835caf44f6afe33f68ec3ddab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d74fd75d2d3b42df3bbfd246e90d2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941764bc4b4b8353b5c6a29f040964e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a69b8a86ae83bce186dce79077a54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3ef391b0229640ff830dd5aed950f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98365a1204bfb10855cadabe35921944466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342b9db30f8689c00bf9c92650e2cbd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6a989a1d5c8490ff2abb7e1ac1ffc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa46bf113cef9f1b420e4390f745b8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58900661469dee3cbb0fd1619885a5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340b4bdfda102d2782dcff041c8e10d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45976167e95d2ee20d227dbfbb2666ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9e56d4a0fdf8833e17eccc954e165473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891527aa55b22e8d76972eb9dc88ffb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f04c61b5915676f79d1181b595b648475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4d65ac62aa849549755b36ac96a2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61ea971c26b3008ce925d3acafd93b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff67f87c5d7b443fce6ec1e9a027117478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde3ae6c78963af5b9c2c061dbdc09d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fe6021a4bbb28572f38d3cdaa9b56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849f73ca9e8acd53b19a5b969d9f790481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59333e6cfd63ea2ccc221e93481d8598482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6ef8a0c36620e1a7a05bd665ff9fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697046001efb1b82c3efc6f3da57eb8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2889a1653181b4cc862a2b0894e2907485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b6552ffd531addfa5b34b75243cfe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f688772947fe7379abf7dac4c70e330487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faf10629749d2ad9cb4aba6046e804488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e58cc20c078b0585100fcd4207f6b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db074ea76dfb458f38b85dc829427cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ace0e31b70eb35aad5f08e749db936491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fabefe2d55e3a6b454dc715faa658492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157232f901e4a9ffb9d59a3751376a4e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626327cd035540d67e3c71e8c19cd02494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dd53cd02449006e29591ce4147280495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae112f3bb3f16ded9000758132f7a9a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407d07d7cbeab127d34920f2488bb3a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab8603eb718af0e991deacff065c6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfaec719411c940934b63571519fae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56275ca14e19319115683105973afb21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969ae2708b0543e915b4870b9f1b1ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc224b0e1d9ebc86953c771a28d45c2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57debaa6631557d91018dbccbb01d426503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a4d65f960309258084df1e51e7495504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a087a7bbfa05a5c7cd2b9204cca71fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098cf9bb30b392597ec37e5e4b6c406506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750f9419ca184ac3a0564b78bf861f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5711489d71fe1adcfcbe18568ea764508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252d25e9aa02e8d7b7c5dca1239d297509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ee86e22dd2f6b9fc2a638bd221209510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd897c6d176c4e33bca3887205b53b6d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b999f2299d12c03421caec2fcb110c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8805f5f5b2210ed459db5c4243d7c10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8e25a52620f06968c100ede8159cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3419eb69d9b9d73b386c5366801a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bb4131726cede202640ab8a6beec1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a300fe941f966e15d63f93848ba07d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43840a9599524c34d0dfa4a78bce0919518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a9066fc13e845c2c7184913d54344519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed5d6bebd27e69486db562385aacf3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4458fcb978c6b1ac49d533f7894624b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef3aa7ff1ea112418a60daea818643522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178e5b8e89cce22c3ae5ffa2e26df2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555b0b2d4ead2a60dc1d1a7a68289e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7398f14e6fcb7dd06191a6d2bd9aa5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ad617ed8ba890f9d0a152d4511330526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2176dcdd52a4983440609a253c3cb8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b007845581ed39c5416fd33d83c2ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8de2420402ed2da359750c30b69f54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76214bf64312cad95a9ac17d9f1605f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65410c97af5fb2be78d2052c430c682e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0ee83d541b32392cb62986cdce137532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3227463bdb9429d7f9d7ce238ad79533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef29778bcb8022e92623c7e56c92bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b222cf1bb07e89fdf1099d617aec2b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fd0f16498968965e922e8b4c1b732536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580f2d15b53edb8c3464e3e7ace1982537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfd2244f3285e4a8da9383f6fa3915538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3b60fcf7aeae5a65dafe5d0cc50db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f3e6b4b8ac0d445981ffb2609825d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b222c66bd967f965e48b025ad9b87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997c11820181bcdd2ae0d258f2a922f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ca2364970bfac43b4c56fb2e0bc1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7a0b52c5b601110772fb6031c46c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86740e3ef9fdfeab7df319791ce6a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b4814d7ca016bab8d5d0c76cc0a76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bec0f0f819c435e91f94185b1b02b8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b50c88b58d757f248fbadd2f7cea5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d6473990a8bc27173ed6d67da2d3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac15981775431ebef892862f7b6cf22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab28ec5836e4a9b365971bcd4091de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7e7991324d0252a5a81e0b4560482552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea057eb255938e72a2ee9de37eadcf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833aeef3422d88acb1a3071ca51ee67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1d1063e010c74c99084d6c4688a70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc05e73578d8537d7d9eca424bfe7a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800f9276c47465f99ce3f6409f9d47b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015badbb69315746ebe2d6660b3710e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9741b27a37d06b8febd48f3ffff623559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d815793c8c5da2e96d30549ac6f9dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3120e774893d06167162183c734c19d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553d97559af9c29399f36b1507ba86e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9552426f849766f85734503585fd759563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc01652a684a0575db738cbe94c65b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b40aee5d1a5e172eb17b4803c876a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16745b46fd55bd1dd6e26c0b23d170aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de090d3a51a326069a22a746ffe7c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e49254e4dcc0b70ec053ef71079f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f9b98f1e9f64722cad1b330cda038569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50617086c2e5fdd7b55c656d523011a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666f0653c16a11fcca54460a4295a87571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e19f533d4845cc99852f1692b129e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e7e09fae1174c7cd3a5b848149414573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aff3219bb41d07d1754ab6c97dfab5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d8094a974d0742d182633ad9228a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73862257071cd8e52c276a3395d680576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4837e33d3701d524a17425c4813bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da650d66ca842a5fb1c828e59649f3d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc62a4362f2b03795a7d4d8680ecaf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653b0609c43922c184ef5120514df13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a4fa6d5e8bbe74b497dd85efc46f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8199b09d3dffc34deaa10f1e5c7635a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36325340984a983ef56a54fc4f306ad5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52271bd0c21a9952432719a7f646f43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ae93faa7d614bb2cf5254f5494d01585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1a10c38cea46f5dcc1bba85f95073586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5a0a158c7d74ff675371cb75bf541587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990942cef60d46ce05d1fceb6eec763588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec5978e0e804154c55a1d4542c5422589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874c367d805cb2a326eaf4c3ef66e86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca78c03004b8706b232171a09928866591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae57fbdb2a92902a81baf8ac352c24592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714df8eafaf8e7744390faa3e898ac7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36f749de02bb5de602211e2182b32b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c9debf3faabb0e6655ba057691ee9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517535725aed2b0be5252b9e07dcb0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10ef4cebcf5ef7fbc3e5f6f80d36cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377c17e55e0f51d5596b162c1b21788598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27728535e2fbb9c2facd3d87209b3558599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea18f3d929a1527c0c906b8b479067600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c272e4165661c43ae034c182609fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ecce463998dd7b7f34fbe30be6c20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eed185c1b3841ee1717eef26a7a22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210429e6852dde38a84d8392f8bce85d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d42cee958ab5ffecefb7fa477932e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044cefd5c0f2ba1715ccfc5b6696400606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4b999ba6c0a13857ca6c37d9ebeb9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15bd50b3cee954e0d90ef2fab35597608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac09b9cf2ab5d1850a4e29938c5ce8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34428d78e3cfe4f45e570cde45cd0119610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6922491e685a4ba79b1d7b91dcfe034611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cb3e733c9451bff91cd72f3cfad88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967ccc660bdd0e20116f1fb9d37d21b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12256eb0af34aa645a4ad25677a80dc3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba07a7a736ef939e0cc7bf456919da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185285a7b5ecd4b35443a7967d7a486616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ea8daf3b459fb8487659a1e90f8bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35530091f0b4ce5a8991696a60add90618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2f964801b313ff0f65da38c3277f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fd8d788f1c7f5dc8d033796ce3289620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd28bade750c04a5a06a0f0c4f7ac7d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b2aa0baebac089c2f0d3eefbf8c82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f25af2095ef770f8843a8bd8c76d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e14504fcc37aa942a7b6ef6734fc8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa1d3185f56ad0a51a0830f6ca0c90625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9f0bcc62ddd5ea45381bb92292cfc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4957c3d66270a1b7a158ad41038ea01627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bc6aac77a971539973974817f8f54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9b1d59bfe5930fd937d3834c88921629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06319a4f4d6088e2cf1f5c27e884e68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437d5b6d21d520ebd46d6173624f5e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ba5a96db58fe3204258f98f0d55e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611aa4dffd9cf004a84c17d9490d501633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4a69e0319c49511de9300b26bf17b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509156c5e2b9d1f29b93525a01e7d6ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3de8c19c144017b3c7389919bf873636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba16b6f3e88438f1ec6da7f39d5d98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f3ca844b6138e37f854737d9ec6c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0a8b87ca2e0852dfa3a77c7e8a3a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2049aaf300a3c84e23903a47634259640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6ca67c03366462d4d9407885d0283641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaccdfd8412bfbab65767717172eae6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558c09cc9492712a5b93b10dcba7539643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cfe8a2d4009b767a6e57e1bd6474c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c60023b8b18f62b9ffd36107d47df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dafe89517fca8515fff0c0d98212f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c3b6b7dff909a1ab84f3c88fb1404647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23171e1db65526e7ce43ccde69edfa71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00feeb8c6ed738cae22ebc2926436d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60e717d8cd49943f41da35710327eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7d6adafb921b04254065b814a677b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3335f63d9497536143e832d855ea9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ab77ba104e4bded7f3603bdcb1316653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874eaf0136d3a0b815fc0d26aac298a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2aaca3ff67e494244ad09a5e32bcc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be74350351694d4de87428e47a8bfd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f08bdc05b9f8bbadd70081c5defed8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584b61fabcd6cc0430758b8a17c6fe0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88365fc0a9e9f5cec82dd7cfa873d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac469bc37e8f01897df09f3311c244660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a0604f9aa62701fa4c1df33e51e15661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7800a61cb8c6b9ce714d26eca540b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18a83aab2b4fb888e45d4378258ee4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d384bd19c855045fa18b0a5f6d960c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192ef1ab18a5fa7a605d1e56b43c427665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b364d0827c5a34b80407e52d266e369666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329961d1f0b6e3ceaf9f7dedee72bf2d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f09393234fa59106f8803ac26397d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e8b29d82eb09a2ec658e993b86865669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b273407d0ea193112e4f0b57a82fe9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707b204493b91ee9b607b02668becff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3235c0a2cba00ce32b95029ecb976672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe61e33b491ac4ff685b77578503a37673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cf0f9cf8bf936c404d23521cd4d72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813553835eda900326ac44b32f106db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50b2b0393f5d55416bdb671a8adc5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570124cd0273e32e1a35459b26ff8108677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee057371485479af4b55603ef9edad678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>