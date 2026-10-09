--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400c682087d59629eab4346f0a583691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea4e8d6af1cff3186410aa968435452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476211f6e15a04819000178c9293f5f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5948b3e87f1fa6bace1cd95a13fb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a332b1da93d1ef9e0c226a295715c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d65012e372454e5a8f59bad68e92ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b843bee97043ae2e1b60390ba7dd5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482da1ce4ac3df62e92c74f9cd732db38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3beddcc5c7177c8005796cc15fe909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3669a462f207ffc82aa893d07aedcf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0550b30600a083954d0ff9535328c4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb3e3090beddeea4fdec4a102a554812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877102db30c7de8f0e01f3ab19c657e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336677348545cc130ec37d971b7c97614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe9fd0197e4af9d10dc3947f760b8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffcc870661f1e2b1bc05e5931afd5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074dfdef9fe0efbac72a0674f9da0ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131800c430beaa08225fc95c644dc7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b8673e0db9dde1d2baaa4534fb95f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44a2d39a4fe2d4a71c792ad2f489b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1470a1552f856ab25564a7e978065f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100597603b7c16e7d3b802b4b668c51322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd82e070cd3cfcfe4bd8b99a1ff4bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4d602cd2c26232682e3727d21bbd524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98950bb03ac55427d71f1f95bbc5b9e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e18039f6d329ebc2c1cf53714d4c4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144610237b6d1504cc17db742fb2810e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded3503e519552bf382b503139d7fc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ba4cb84a41e62ff3a94611f1405d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4e95abe9897d663d5607153ecf0c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d71513049fac1f349a10268477d82931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c08587341e6d4497450e1459e0ffe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1eb3c6a4f746d9bd518c1de49d5f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bf602ca289188e531051e84b24b8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6725ae6b18df801432a108088a57c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f799419f0cf494c54feed962cf049af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1100d953d1130d7addbcae1429e0a3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76597a77088fd914feb65c3623510b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694c0dcbc7c6356e74c26895b78a79939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c950f1bb26f1056ed90e3a647153fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebaf1c31072d2bf6518c6e06ce5c3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d7ba31c9e3991b03b67f81fb9a12042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93f14165ef94ab4cedcbb48c09f6d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dc43d48cdabfdb8ebb27e9764fb6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf732e76b0126ba78ea5277249d18ae045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9250930c29048b9d41b69a8e19103c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8a0a2b8b6797b4dfb8b9f8275606247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360b4e8d9ed7675ae537d0b6c4d2e7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b24ffaea9412bcee6ea52b3ab4d17949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a3083bfc2c1427e5e72544b021bf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd7c24d637f2b2299cbbba6e7e120851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf095892af2143a9bdacec3b6e7385252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8dc113a49fb9c64167cb5ab337a1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798cc308e587f4311095cef83fd116a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24000035a652c0d1fee6207214d5a4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3402d9218c0d3bdd6c7d93c35726356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312787afd71bde79eef5917e6167ed0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f825541e04db08fd9e1261fb78db7db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c261347c61524fd2a87208886193d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b56406bfe9660939443a3b530b51f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d0f42925cc88c9e955967d56413ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547face05d1a6a9e565efb870f5fe55162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b83f59698b9bb6c35b463866a3ebe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62818b4eb018c85ef781a770781761d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7da07d9f762039699d4b6549f558365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2b3797f9ea7120ff261409fa4496966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2f4e7123eaa91e8b1275afb05cfc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86db99a1c0f50f28b2e228121c2fb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfefd680357f80beac26502569e5d2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad07a9eb8ce8fb2543b4eb764605ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58393ba51d0afeaecb49ff616c9e9d5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fb95e88aa099207f1a4c6f1a9648b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e3c6b203b1e9e01f45d2e364bcd6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a5029e30fa4f9353e941ad7e4c6a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cd5b1a0477fcd5418985f6ee5516675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0f59455b6fec1a395150f8a8f5cf176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af08ae26d630b7870a53ae255dedce077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983155a2300339eceba9a07f8264917f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab3be7ae864c3f89a713905ca672a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a01dddf31dafba3c4809018c883eb980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915556a9bf9653cc019b8dafd340cc8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd72cccd91841a80896ee2e26b0f4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cd8024a2a22f1f0fb0103a5944dcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c8bc0e75eecbaa3d7eb4506915b8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d41dd48828088f9b213be4a34cafbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b0daad7b65737a43b103b814bc62586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341313ea583f05d43ec2e965346fc0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e947a953b278013af41394e2cb52a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b451f3434acaa174d59365f05854a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf72ec961af011d8c2a89e5d011f9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05e6f4f2081cd0bb39c4b1ca29756e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a8bfd76afa915c6196a4d8c0fb3b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97043ea8bfcb7ed359ce0a76ead31d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac403f234f97062e35290548175b0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36be9de16a1998c0beb4b10110952495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeac4bc5de06490833545be083c83496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d386bf945f0c1e11d2f3ac4e5bc5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47332f3f6978a92c22ad74c5f479ce7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55bd18852f69be2b6ce803249e671399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8295034a6bf2e904e89985d19da836100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9491ee2d9dabc03b50f1fc1eaa33bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bd98cb057b7ed306026b7f5ce23b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f2541ade2f531744018e766dcbdfa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e035e2ff6f27932a19f2b7ba8ba3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ac550563ca33594b29d667910bfb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937884140a259751d72accfb95d1e67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e37cbc0d76a0db3e4a0327227893d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a27c5c9ae431681f1073c249fd5d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54c6b3d6100a839b473d187ea2b90a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03030de6d3064f52df9938b15fbae4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc772cf527509b51cccae33428d9d6fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2eddd24d385e24f0a1212c036f19a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e56f88e324647d25ec6ceb0cad7201113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d619c92ae413c9734b239326ebd51e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87443ababd4fbab41a6a5341edd4ce7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af6a329a29cb0b721d7595a0a1e19f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a413d2cc73915e6f5dd93396ff3d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3697ea912abbbbe184fe8f95535f6d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95533f86ea5934c829c3efc0317c9c4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014904680db79ebbbefec706b7e0f7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23b572d2a454c7b4a3dc6bc6fb15bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b5f224cb7f37ee53a19f03d919054122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65aabeddbaa910aa7a37a8774fb84e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fcd2126d7a4ddfee9c1ab2b849625124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44946c4f8ad6e148f63333798b947bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455289ccf2f48420f300e3111fbfd67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5453574f2acc4d8500f630e571be11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6c92611f6d7a80a866651d5ac4ee8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f16b2d49cb761657506771037ac4e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d97d716db20de966587994090c0a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e530260b482628987c44047635339d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80d668cbaa5ad2fae3f8b45c129f15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6fccbf8ca9de54a1415a846d0fabf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f98c0f2cf6e733676bfd22e92dc4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dff229e13a5ed7bcc5d934e01eaa34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45f77816112e45d1c70e3a668911e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fc8e925dca7554d55e7886b61d95b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569fcf227af116574cfaaa7881d1371138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dbae350d4c45949f3777e62ff64f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23c919bd1d26164921fc6b9b717347140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23b1213c2b0c12829b427235eeffc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394f4fccd9a7ca57beb3a4d4c30716a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ebe448acc024754de5ce0ba93b0bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a8b8f87552af73acc937e4d12b426144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc71bff2c23ceb4598d3af4f0d4b43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecab84b3f36f16c7e149fca76169a6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b066fbfae4a2d93b15d3164cc031a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2034deebdc01cff9006287562178fbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad75f386f4bb8ae43d79a3f0a99290149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41790d69ab23cde87b332543e460a64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0af4e55a80d699c7382b8ef785586d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8e5f2f9cb29496948c10545da05bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90ba9ab41898f85a9bc2d7cac54ac6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6798fdda9f85ae91298089838e089f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fe6b0e6b1e922a1e1ab162bf63f92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2084a84e2afebab84ae2e418785832156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd32cff0a3153d21512cd72c2e4f165157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc838616b8a6471b2adc66261b6b1f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbcd085d1404ee683d9e6913764692159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062e5ebb6fefabd913e3057d00970e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb8ad694e17573a503828a9efeccd9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb47da6308a477166923b5f0d281e94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d5e59d156e649c68908ecbdaee2c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20121670812ed4168940f8af0a4945ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2a306c7f3c276ba8ef7bad0055ea5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97706602669db99b425ccb660019f169166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c58fe05e12d0a8bd30eb944d9775ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36501804c6068db0fda9ded79f70f867168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ded23f1b3e708bde0ee9efc05f47c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7f7374653c78162b7d854da6a7998170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08662384e58d401d673a7a5c36a14fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa12c44256ff6f63c6815064a3f9ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62265c0b202bd4b47df194f7fc4f6abf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215098f9131348a43d4f551bc292f3a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a3f80a5b4b6b0e64a0ceb328adb18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21bf45a39af7990da733db43e4ecc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b459c1120f56b2abfd6242009c659d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e4c543533682fe61138b281b0a239178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92078a44fbe1278668c5898f74a5789179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebff7a25e75d834842cfac80ed795e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6400ac958b07953892a3579cb6e93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86096efbbbab8c17ddf49dcc67c21e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac307c2616e15689346549e10896e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e0dd6b0d5d9e54a644847c0a5bc41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc84bf620609ee0d74a06026f4b3fe3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1e47e49f6f64d6c9e667b968feb23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9037a6e2c7a4a5695bdb06c8e9f87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17273bb29aab1e67ec8d6b00ab4fa9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2e594784e49283174359a4061d854189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e5319cb3a983d691a13057b595ff6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e589edb5340941d1d4b89a58bfe1c1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010205f75ca13620577c49f0a77ce9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7fc8c2dee7b5a31cdd0715dea92bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab4a91ebef58939ed17eae1ef29e98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea49cbb2556f07f13612325d89014e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91009c46e005b68b71df8cebb1d531a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128a022254260c058e5b6961bef51f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b50284539fd64023c3b8024bdc9a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caaeaf8321f51a7bb5e15cdac0082a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d9d250b5c8c2fba6c986b8521d2b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4419239d72ef9b25cb17b9fa0f09e13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a84662c704d6bffc08ee0af172bcd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108b810cb5265ffda403529dae034d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3983ab934829baee236ef65ed0f1a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60525a6a90894da35d8fcc4a84ab54a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b34a05ba974b065f237c8855edc4db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1402ee4198402b49d4da99bd3e5d23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc9ab606330247c883803de5c0449e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a6a0cfb515c104fd96c4de4449cd6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08821b1d3f69df54275091b66fcced11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6980df976f756da8a628a02ba8838211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37fb4dc3f9ac9036be4eaa9d6a3e0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5c1bca3717f5eab736fe5d15d7a10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc120906319cb92118ca4dfce4f8db4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76f3aaa9aa1e368df7dac61d2a97e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2529669176b5ae38ba7b86a5efe55d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e106e47442af2747ad19e70d32d28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5256a8f1fa462c53c33c69f207182218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13d893b28db2f7bf821b79e16604ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0610b323fe49d4daf8d46585ee95da0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33332539b2d9cd9ddbbcede3379cab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad53135f69f9d4cb0604b5897ae588222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe01c5eebea001c17edcfe3127670d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5f8b3e5618fd88076018a5485b9ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb71b44be64663ce8dc596cd93b1ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b47a393182935800776dc1ef56b0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33d1895561bbebb55a114d90e63b2b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bbbb6a6e50503fbf2adfdc9037e49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e2e11443ee9f02421d97e43b842ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04540119d903b15b70fcbd6fd2f6fb73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0326751396928fd8ebc8cafa6dea8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc818f912434e3a77c9f2c2167506fc0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61527cc12cfb53c22d57cbfcc238e4bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6486fbc627c53044d5e66f5591690234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363863c33303c4474708cfb219c1957235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9e927fdf04ff0b4ba749d39df6e5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b2ac277d8109975d6e715db5f7adf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65ba0935dececac30f4aa70d8e73de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c261f98e06fe674131f4d39279c95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6eb696c8beb0f71c923b5099171685240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec59db6d7b76d17137e824fbf35343241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cae2bf1eb4780ef66b9764bb4d7ab9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b61c8ecd23a7b5831b4f5db7a31ddf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54308f8c480f2cf1a78806d60e387a2d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e58f0e7b756f85e74659d7f09d20c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfc2ae69406282b826cc6424aba71e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c655844be2df4c0c1141fe8203264247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f77fa3757250d249e600701eb70c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51dee05de250dba27d8598d380e958249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329f3690dda2a03ea241bb1b14f6a1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4affae09c7fe42d21751b9ceb80a89e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07d69bd03ea8a36132a802f6f4fc64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81ef2e9bf3d8ba303ba9ac423a0d86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545be01d1cee8b8c63ebb1ef75c031c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660a747830f1d05b8925160a55e7c55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950d1284d9165cbe4f524a953784596256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0629d4df59fc8d9c992dfb8c64772b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a15207a836982e5843e2147aae9332258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b2d108fa865ad2151d80ddf13d0c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776094821254238656b89cd0eca33ea0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c187dc49c50ac657a8a4de66c17523261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f45018c92296585784c3d374bf0cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878edc3f2f154f750aa5c3d5bd645d34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808ef8d02e1b1fb69cf4cb9f50cc4e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e7520e9004d2e8805c37efc568a80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d3b995f9f25157cf8f8b966916e18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a97bca3ba69cdf61c8e25f971bc6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fb19b905e03e06c3ab885cfba02c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca646371f1f0f523eb7ca6370ae064269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1b29cbbf26b404a1cf72777e5802b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637d594cc2926bdec7624baf7b98ec8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba15720dd362d2d081f74db3f5e3a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987d0479b93987ecdad08d02140743c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317033e41bc407049d180d36fd811ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9092c6974e847078b31de5a87954aba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb42cef34db1582ce2fe43c5e8894f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8ac588a963ca2b42ab2ad8f466569277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb865c46856ae66e0ee749d6935a643a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18820202dd52ac90dbef3e3f94bced279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00295bb1fb4bac6d3663267b4c35fd76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970e76aae95c76f7bfe29538bd8d325281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c1a605ec06edb4f28961350ef59f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39155b559c7e3bf716fba580ffc7c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6fd26a345f3e481e10d92aaf6d97c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586e42d539231d048b926d77a233fac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cf7769b151e2942e86130dc9cc2da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a058533f20816b6bc36d9d6c549f04e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5e006408dcbeb56c6e59beb129541288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173f3c146f007e67ce6a0fa58cb319d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6fce1b7e948d8616e1d297efe5736290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893c974e920de56d71f5402f04e7973291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906424e49bb11238efe15c3e5039beb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe9f1b02f5d6269bbebb78e7774345293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ece548d1adeb4fd28eba005adc9de7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132340ecb4290f3897e5396fd263d81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb099c5c4df3284eedcd79c86bba5d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280791e53db9b74c2c4922815bd3d68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef013bd1a09ff0c3b1577907a81173c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66193e2789cdc2a1b89ab32c55a223f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefebf28123d259272b7f80ce2df573f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91991a88fb4bbfe2e0b62855434b06f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb0257ad4e32d6e1f1224e5f458065302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098721e31b4b4e02df4d79abca8ca69d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd02d21826c9a736dba84dd486435a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40158b6e9e4b597574f9d3ca2fa23399305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4a8c1dbee555dcd96b09db5146348306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61d4d7db86495f172b0f2d6a247fd2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c2e2b8d795ea6fb79d40e6211c786308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f116649ae5bef55a6614dd8b2ccdcc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa85cab14569f0ea8d068fabcd92ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca5524117a1703d659998ec2d16cab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb45b78e16a94627310ca3ffc48bfd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdb1f769557eb60be3ea1392f614e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfba53be63b8c4b3cd18ccf2a279f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa22d2fc8d0fce5efb4144625673b05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76188967e89db0ca3f331fe48acca6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556338c5912e36b5e199243aaeedf51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dcfc47bbd9a3ad8b55d34b40f2c4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b9e9d0f2498708660119a4d72ba54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6e46761da27bef27c2a83d42bdbcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56454e6f4b505de402ab61a247fcc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034c2ad41ee04aaafd652022cb3ed5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cebb838baac8b03350a7247c68cea7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be35789445a4fc90f14e04730e93e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b6bed18a0d6d33c90133b565d108b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e59b7ea6fa5027fd82b04dc9f29f7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d719d26d8b91d3b1190ac185b29b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc6fd131653fc0095e8e9fd487a621328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60e75bd6674b8bfd74bc0e12dfc25f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fd6f1ec6604d383f0e3570ae3778d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca943fe72c4c9692c2db02ff8fe1ac0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eb813f0ec853c2ade39f7e3c5ae3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ae235b633022c10f13b7b14a0bd79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4f37f15e508608aa6acdfd8c7ef99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799943ec1396756f69282aaaee9df7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365916db70dc840cc9bc440f29a23c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f144cef23b3598f3efbe34048f9faa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f7ab9354934fdc80335c7be641b0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d77542972ac72b4cfe3bfc21baf10e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d84e54e9d3232846eb36d4f13867d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8131d92d5134e71faf2878504340c90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbee04dc3852d973ba90f52c2a9e23342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b241842cafae24161e6c8edc5a0909343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94e6a085c7cfea9312cfe12ae35933344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302d1a985ecde949744f99d8772e8f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ec41b1b3d8bde8871ab8e7b98ced8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e11e4a9cf7a3b68121f71801bc93d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8182c3fca6e92e24face0e63915890348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ebe8d901efab33b393a1aeb534159349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcaf37463e22f140470129fe4a46a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ae8cd91fd759d1f221eb4c2b21dc5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da242f92c80ff6cfc4acdd496a3ac083352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83c4d9c1951a3954f192819837439c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f3e6ccbd5330aa8603ea8a7a3e438354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8445dc590107fbb44ee14b1f04ede355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391401705ee38834a8a8b19c9ee8d224356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb825e3f7ea5386787886e9bd000dff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3521953fa7867107c3a51916a14b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad7bbffa5d790f4b870c719336fcdc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ebad42000ae056ebb311f9b7ce18a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b657b0f7865744f1854e622032ced361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32158659c08f0998c8890d87480fd7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60bce5a398d75665c9f521f90b2eb8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71491dac1aab3775914147cce4d0b8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1ca3b387aac27961ddda4bced3f13365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76733b7a6d7022dc324f695f220382eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb69376b7c611309bddf28d3ebcff53367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dc33c945311bbc228f4ea692821f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc115ad310b9c5d3354ac1ca634252369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e8e4d276f21b56d114f670f54a33c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf93ae2575def71ba235cc88e69c42371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d469de0bfe4b07d3360abd7926bb6e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce1c6734434b55a6c7b94ded596b06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d1461ac43c72d5aa5e1ae9d3efc98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aac5914275b6e5f45b6361f697a37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c30286842a038a41166908fb815349376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b781168f17c12c8c7334bfc9cace119377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89637fe646ee23653561c24ca2a2d9ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428b61b7d14e4e356efdf318e032362379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621266b77724faebdd54f7dd1af5236380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6ccfe86052719d6a23aa8a9d1069e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b372662f932b4c534993dd265595f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab27c91f36b2296ee17164eca252147383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488bc225da2b828a4b47f8f1c501ceb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b693ad44d05f63e5a34c6aca4752bf3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea2b016a991f737f46a6de8a0e8ffb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c39329fa6881db3773b9dc2731e0a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e491fbed839b5a1d123258f1604ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcd577e0df7212e562c9827b42c437389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2751b6742876614471c9cdf3109e4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f4c41be1f4ec0d5cf9f6740108878391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debc4844bce5ea4848baa40617c09ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de5b60d31bffce250c98288849e19e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed1efabdcc04ee8d5b9138d2114456394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c84273e24fd6888ffdaf9e42961da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2025bbeeefbf9eb0930ac15b409a35396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b182b8ab448455bccce0672afdb23b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58df76d19bbbe0dd570823fdd89cde398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2261de4f2fd4e147fb3368c3b8707cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf4e8192873ad40a1b529ad2dad4de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fd1273eaacc9c8d9a21b3648dd10c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59c077cebe8823813daf2bc002a7a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88083d36793dc147bd46e3c0518f3219403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab0df91d072262fb35ce63c7634611404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588601f3f06b74a049534d9ff8a409c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e470780b411a150b68c992f6e26814406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203a5e44a877e59ffde7762eaac11d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc693dfd0259d06d5a22a21f16ccf3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb92830d4cc1954af9af06108c0930409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efb3061b2993c6532bac8fb727febc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399b47c206d38e69e460e09da6d0d27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7976473f7ca67a69adcaf79d04d289412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5599b74b1a2f9e4d35d404c288bc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbca9e78b9d8ad265b033830eb4321414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00fbd666725c827c83e5326bee6b37415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c76fabdb4ffd546817e9abdc412c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1d809c3787d1cd71bd5c3c5f55c59417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8449b6c9102c982fda78286fd6a977c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d42f53a7c3cb1a772ac97043e632d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fe64dc05f7310a9d86a0c6a307643420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a230947d491af53f034cd2d883f812f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3d6e634cec0cb3ac33b26729b1d4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fea1b65f33bf1993fb2fdf1d3cbb1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db4877451c9344850df19e6e6fb947424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e24cb69f0dca718f56ff3bbfcc2fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6371388392ffb8d7fa1c51fefb5f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749e8d981aa23184c4de3ad78803818427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e8181aef1b3e4a5822adf54e74698428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198284b58f61bb1c21556b6628b5ff43429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3be10500f985c04939960e4076fdcd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090aaeadb5340a415ff58b8593f165fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15907e4cece4d94c69e92edb7daf23f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1c49302f909910ce6f17f4b6c7841433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a44b831898a77b8c16f6cecd9a49e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abbca3ac8e362f4283f871aa93f31a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0c11d5c108e41b4bef82749cd98df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4ffcc6f11bb6b4ca7274aa62c7d68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d850fc6de2fa479cc0e9e0685582ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a06d70548c94952daeaab84c5a8c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af1545bc1ed587ec073eda6d45be9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257a9321af009747e3efba170b45756441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ff751e3e0b5d0fe39554154138aef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7b3b64b2410dcbd94bf1e734adbdf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2b6aabd15ae4b0e5da88b60da3394444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a69807853058970a2307822ee8d6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a168c99643b5745b56e8e1cb9780d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5372243fd9d2561d517d0071a76eaf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16ed220cda0f5e1531481da5c60de5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cd091b3e55e5c77e4e6f5b69586b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1150de5313e6e9cafe9a19daadea195450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be1173ba6fe2916769beb51001757b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710862c5f59976773ce99c2e349510ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b7979292ae7c6bd7f6c9ab8b2d9a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4482053100938bd8c390db6ad1ba70c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7febc4c00b28dfdad42bf996d11d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b910e39da75adf7e7b7686552b8170456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab67c2038cf24eb7d0ada1163b504a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f140f9303a81cdae68859fbf68b8c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450c0de0366e9d08580e6a5ed8e95b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d63afc33c57c49a33146a78d55a30d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf939855299184c8de9036ce2400ca5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216cf85a465781202418f52bef2aa02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37f351f5858f8822012ffb9ed89cc0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2c4adb4c486a53c51d92bc44cf432464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd728173148dc134c59f613c26cf38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea79dd6b5838ea95b3e22f150c871e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73115d6fdeee4f4a3dcf37227b08a7b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3dbbcf7ffc43ed9db0af90f849114468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e28615a70c6b2367a4f1341d26b01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487990139065b9f81c7b3c1ce2f8abe2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833b8227fd972a54b1a562ab7415519471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454fe06d22a949de154d97e94952008472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1d8ecc73053a2a55f0b2885da8bef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20870047df4caaef085bfd5d96fae532474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f92bead1351f3e383c85a5621a4713475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c765aa92a8051e961c45eff4f876f21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da89c82f87c954473f81b5089f8611477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154212b85397a14ddbe4a86ca6029af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8502a2d8ea583c2bf8d88784b993c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b6fc9205e1d46f959e26fad0411c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bf2fdfbdf042b5e7bf9e4cb114431481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4db787aff5836697bd1094b7ee893f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e05df40fe52dc2b018cb25d076586483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431188033c05026658e748a591b9ef2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1609cf5c3d079ff90fe91b3478188d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607c55b3abac202860b0ebbcbbc2fbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3fa6e9d778a3a08813c60c246ec36487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3eb91aedda674e752524420763cb06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5416b93ab9ca9c4924fe51ebba71ec4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73cbbccfa10344af06a9f054e7d047490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80d7a31f727a6968108561f5f4769e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e1b4689063151505728061a405fb9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da743f763d01d4aa0866bb332b8791f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee944681f1a956784fdc537aca46ca4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5aa5b07dce69cb92569e7a7c724941495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce8621ddcf5c4ec147e320847f27d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098675bf83078baa751912390f138970497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916e4b54df05c1aea94259f05d56782498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c00746591deaa04c253ea07641e68e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f24b17f4f411d8662f910584c5638500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049bb606ac6db388e321ed330992a36501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513438532f41de6ea8a41cf947116997502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0d830fb45a1c9f62b2a8d917c80ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a9d106af1cd121d789bf76383c740504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f45fb6b34ecdf3f06f0fa318c1f8f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404aa51da4b8a70c4788c66de965034506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695f3a5e24d7abaf040643e28cda70f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdc0b1b1f5a1df2c7a389584c4a391508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815df350d4e456d609eefcf5208c894509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef6419bf6117b24746093c52cbae63510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88ba3ee72f162ea837c24b59bf56fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aed9d2d48767d19a5238fed6a89146512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929f3b46c2a0760594314900e1e026e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa137adea1c69b71e2e9a10c7f131427514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0540452e84cd38645f42865f903d9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0b8c66ac6488f32541e889790ae8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25daf8d49cb5ba413fc5b603082af3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bee3f688780239fa6ea59c215e7863518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45f68458faa4a029c9091035c6849c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66db1eb74083bb2781f0254496d4f79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f3888be4512831312517410d36171521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef327ba1bd2f5a7e7d26bb30e9cc96d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379966086988c202772663e690bb0e3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4ae14d68f3f103653eb459848ddd2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8c90e6c169fe85f7e90aeed83c733525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6db35b7cf2492d55b4eeba8d08f1ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de473efc8ea198489d5daf3c4a2302b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0accd86dc41a1eef320d09f7b1ae4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27854e992144cc09a4ac34652237259e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677188e0fdfae0ef7da175c243bac514530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0465fbd6768951ae4dc8c369346721531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03900ff737d24cb9639e6e23a451c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc49c0abe75366a91d22e9c55b748fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84faa065640286b88a061360af822f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651278e2970d65787a1f5ff61c0dce7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90213b27f2c979de9a7f37aaab75ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dabd4c04a61c6ab7b2588d79db0cbe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2d133f14c7b5782c8f5d4b3986b1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e0447473afdf342c7870c5474561d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bf0457c5bb8ddfafdc417d69641b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727309a231559732ceb784855a3dcf14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416426a1a6198cff21a8e7a914ef5e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1d25b6d3f249256cd3872f3707bb8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa38c78f96a0ceaffbafaa0b3cd8b9a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f41e223d600234826852b269894ea3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb5fd282db5031c3af36c322dd6f8a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c2026dc713b5cb7ccc7445163a787547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a23df4f84c4be2fa224f3582ff886548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df0bb5d1e6aaad494fe8b629be10dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49159e7df6202adada40485bb2da57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b552680e4ccc329340138458e03c1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdb03ffeb55647433057b3d1bddcff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c37b50017e5eb445551f6e7074ee20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260ce388d08b5597ba40f8da19f59ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caead8cd9ec47e4f534912788f233c67555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce1b8ebf35293219ce14bed2bcb445556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a43478af6b430c2dda3513bc195fa5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58c062c634f136489df98fb95d7ff3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0824cf9769faf625dd759f0c350d987559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9ed75d472f719435734392dbd48da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebdca81c6d86436c590019ed43f0a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b3f73b1897226294bde54074e9aa2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dca75b62509a52f1f21a4a860fe3e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa32ea426c03bb8ad6b460ee82c1b35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44ad4af0be0e0cdf9178d339de565f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd058341ec240ba7e23982232a5326a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8428033720a4bf6a46d2a22dc28f19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717f4eb09ffa93e8ce759bf9f227a9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7119af99057654ff8ecca318b037b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caac8455a8fe0d3117d13d2199d79d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556fcc7efd38483e7e10e9254383955571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018cf009cc381fc53c8cade7fc9f5e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0947810617f19b522e99143e200b174573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca93621027fc9209a12b514e247d52c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a98d17e3d41316356294ae4e9c4a9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6514de9810219e19b0abca4e6e74d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e47f3a0c83bb0db95be677a5fd1f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c8f107d7dd230a8a3d837b8163b84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0beaaa8c3d49e1f2fa346bf2fd2d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fb67dc3827f0d93b65217e266f16a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48613c810f6e095ea815d2321b593fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422fd4af26321d787b2e7b90bdc88f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3be9ad5b4eb4451b32d27bedd29ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625602fcca0ef40aebd062f9077e97e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94227566683e77463e02504258476ded585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5495e9f533e700e1c20898913a505a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc34e5982f369375bbe3e5387f8e368587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0ec165899c42806a6ac554722b5d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da819c1c9adb11ce13cb1210a6fa941a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba6559dc8b327955afbae4a0b98cfe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805b442947cfabb62ef5bc3c19637f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b99e90b12ee2f9d86073f26e8453ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4900220a8bf447961cbeb8096a0207593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db1ef81317e1cbf1ac7fc249cd1a18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50ff9c10e48b8972a98e937717a0ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d971f80b42baeb337ce8d3725f6eb1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154139eea40f741b955bc8251153c11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830f786cad7d29556df450c2b47beb7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fffc62535455c3ad77cb351223a74599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75e43d79d0a5081d2046eadf487dc1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d1e6eb1aa238d794f5c85cf981174601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c91ec307354538ebf174947e54ba5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638f0f653877d1a6f88c72d55f83221603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743161b1075dbb515928ef7df36a955604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312b641b9b57892f5c4892bc199abd1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af1a3051a68c1010a7bfd903fa7ff2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5c3eb99e2017ae2ba2f43d36bf307607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297bb4c55a0c7d75d42f834f3b6bc78608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7401b12607a68dee141525c0681a86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0ffcd26d1f9425d2680608109ca2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374945a1837f70d4fc494e793965056611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c856f20173821f6e92dcf6a46a79b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9df083761aec54104f630e9c89394613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fa2708bc38a62f2f80e20a1cb8ba9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ec6ee1aee3a8bac53807c61282c3d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dd94169b8ed2eb694a54ea734ede3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54a46575136f54a9840a57141b65f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefd264e14a981d5a16bb79d42950cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a162e1362d4720168beba13d0a0e944619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4a13e55fb09cefb773357060b3384620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e9dd9cb81b75133360075ab2383c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff3a7bbfcc239d6ab5978c69f836b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae62c222016af837e82c01898fedf97623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ab108cd226e8d2086f73ab53205c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b93bf7461c2e70c908729e7def169e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cdbe560389ba29b2020277b087b6e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a1b71cefb0ded1c72270ace20db15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810b419204c9dd13be1e592f68d739b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087cfabcea9c28e56b8ae43b81f40f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29d518312bd050e6673f29f9679bea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5875cc4b8d6822e4e982916a904fa1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5353da1fb3bcaff52da0d7f17f36e7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f5585bfbc0bb740791425fffd9a51633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff905d5b4415448367a395fb6e39d84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3095b3843440eddab4fd92fa9af7b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4de7746812bc1e5b12f63c91d5113636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e29c4b045a13894f8ddb6e6f212af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5023d13d594058bcbae6c203f45d3a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5791398105c916c35560e2a4911e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785421b2fa6af05f89d5470b67c935a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddd42e50d5ec880b0c9b4e90770f64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635bbcc6f62f85428305478cedee235642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675a1ef9985f4fa9866fdee7878bc14643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a2d4340d943ed9f9f3ee8cc099b9b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be2d597cfae75fa5385556a3fc94c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0ab83f39056cf9d8ba49ec3fcfc2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c436ad2ca9cc5ba17d173836e6089ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47a8b497e2a866e67b94ef9ea0bfff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67a3b3f7c44efb88bb8c3c74aa42fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495dc1ec6a7b2465ab6b1e1327f43dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8b7171895839683a4126d29abeb21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eb7d4b35c165d3ae09358df97f3d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ff99665ac32bab03c14d00ff2bcac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c2c0261d0095b7a220a3f26d39723654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5b45da59f1204f5147324ac0ac8d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455a14ade62361cba0b7f0b25295d6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1174f69c8077a0de21441c56867906a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df732dce874d04fff72b3db15da125658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44e3763ef789c8f6ef3e99fff06746659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acc5ce28a51cd1c3c4cf7aef3b911a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fd0f426c7be8712880f890e24416d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c697b61ca5fca0fe53bf5112434db95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a586f0448a8f86ae488902a92b28c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0d969579829042b2811185a88ed09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc96579cd13a5b11091ea0d0badb45665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae73cb272ff3bec2eec6f13906780e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9eedab28ca262e94b4dfe3514b02e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcdfb15e96fc7ac8eeb8a32dcd6583668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a812e28437c42061b8876fbe4ca6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880eb9540953f71d686b27485343aaa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc80fa47990073a801cfc71935f2e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17a7052ef2600fba62e1a3aea7e881672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca9ec5ccb3c2eb28bc8038c8bc8759673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c0a07ccf0837ad77701dd30eb4435674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91328a18bad0acdce6951f4fbb0f3147675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d7fa2447b62f7eda49a721812df6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482beac285492c0d2dbf70ab700f46d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea80dc1d78cb6c6211e97facd298926678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b67697e7c244c7a75f2b27159e6837679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e7a663d537acd7b84dea40caa3cac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84f8645b40bb93d4c5b628b65271ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc39789323b869b8ef33ba5ca8ba297682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4237752473f51cf57f9660d3fa5d1f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578fd1e84f10c208dfbafa6408e015a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ca2a11a0b6163f26bb5ca5f938801685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c6a733c08c27137fab5f2187b2bb4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab019bfc6829bf97c700a0050aa27648687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7551584b0ffa024a064e7a3fb96ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d512fd4f86c2dcb979118541df1ede7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be251de5e9154215307810593a48a10690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff00c2ed207af1494c1c49bbca2e76691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68f1bd8734f88d28d0d01a61cc6553692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ba22f196c1f2dcb3a4c2c348dc7ff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448f42bfa71dee1c864f3b9a2289454694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bf81697499357ce93fb93525c4f0b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bc210e12905edf1cfdf8de101a083696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378aa5332302b3667cc996a3a2c59f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098e93f41984c454212c5d7254dfff1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97137039ea0f918c63cd5780b9bf2f1d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e37c955ff93174ce24eb66b90b1654700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd1391e28d94ee51bbf7280e6a7348701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6bb1bc0c4c1a132e24b9b3a0fd1b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6017799c081e4a540f942143d1bf74d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41008a06ccb9361f44e08cd919ff6cb6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201cbcc7f94f4c974c196f36bb80e53705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b5684d540b6989645d915cd64df51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b40790b362f8b38f2cef2e1557fdcf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fca01bb5542d59887cc0b50fe4caef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a6d10ef0cd19afbf5eef5896bb4c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2548af12da54feb01be88b9b022a9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1254baa18a7c4e601410c3c8404d30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbf942e3fe9fbd99df72a952d68137712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dc13832c57c53d1264e738ee03112713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c59ed52415054438d766f3f9d49ef9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73261c96705d8eb186229d6578e760bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b715a8b7a8468b4c91d7d3517fe0e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dc08cca8b8ff6eff1ca710af95ee5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ca7e384abace8636f0a0484026801718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15549d977b86edd7b8dae6ade9177ce5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b99c9cd29a9221797d8f2408f5a944720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d519331fceec17632b9c91325f358a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbb2558140f0a3f8048f63d2b1ea21722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c292ce2f7de711b11659e3445f625723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be2875047d473dedbb5a047939368f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b745a304e1ce0fef7c51b73656d0fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160cd62e23c058f33a2261375525b96726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a4199a44cd86be8a52329f99b26ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bceb1aba5685545f8100504b87eae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2df29da1567b2ddd9eeb9f1ce6c50729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fae9dcd99a29c18a33800479e116e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cebb2ea0894f052446d2d4ab86dcef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a41ed95b3a476bc0e7f7741af01879732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57a3c436a95583a20536365b887e8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e5c653c2f78f74fb2f6e6108a30512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb37833b075d98c18d7b241a0092b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd68403ef67b1ca576c53c5bde656a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cfd35222d1821c208a10814288a165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735a6dda40452ad2eba0777231065916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b258f9fb718e24eeae175b22acbd59d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5f02c4175cd231e10e52385f8bff48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5bdcedd15d8a3309bdafc0a5ae73d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e65b02bf2c651c733c8346708bb7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1904c325e618f17eeafcf465bd5ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaa53481094d66be70ce14605e70a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3cc1bf3d209d93703a0564ebe519113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcf7c58d446730f1e9acafa719e61914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e82e84166d490dd11bdc8425dd096f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c235bc836bd8a8e141306984b797a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70327998d7577912739e285cf4000a0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133257b8fdd1d4c72025758124a418918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299387f75e9bab4aeab3837714c1fd0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2970e491aec7c270a17e9f39f43d09a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a451cccce3d33292e960bdfb4243a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856154ad4db648c943dd44617d32da922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232a42b36337594a59f13ed7840e31623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db828e9b27ea1f9c1fc878012c4129024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cbfb3ac95a8e42a38e4e4cf2bfda825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fdd042ea24c37d2cd77a781f9e1b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5603541f2f43c08047aa4daeb62f4cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768ade7e625175e6efd9534be5dc86d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60378da14317673244336eda3447a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f850814e9d469e4b9a5a5d643a99c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86be96d1472cb3b7380a3d46b5555b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad6b572c81a3dcb189861c875b9fda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24b44954b11200d24c1e3fb260f25033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a457723a25e7f6e9549774b7e29de134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbe1e9103816e23cd4bf4f68c5ec3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d27e76dea05a9e856a806f20c9df836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231168548ede9775bb45faaf36d3d3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd925111955188a4cf8442af4d572a5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492ce45a3c0708c7609beee8fa3fc0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f42a4c3fb3670ef3f0eb67804930c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c67777374712ef95ea956a19a293841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040bbc005df401b5427d16888f550c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a3e6ce2880af64cedf90b80b8c06c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea5688de978a7384d647861f01e1f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b32ab8b73a3494f4912fd93a23e23a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86721fab1fa8c7911d0d2488ac64cf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248682a359626e65189729e567e3540547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a9a180c4fe6851be9c08627e45a8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f1b8553250709676fa9b257dc572249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a5fdc4bbfc5289f558d741cb98d1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193ab4d82a7d089b3000b9a541361b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb945eb856cc0e46ef752f0dafb6d2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b44d7ab779b350f891e1b7d6b76b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c411deba380f7e49711a438082433ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573d3c8f391db5d417380c6924672d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b588a27ec82d14c878b6a2df27d698b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a527c31f98979a92ce7b8e3958fc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185469a1433e64d32fbf19c1b4855e6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92486fb923bb4e3ff1cb344ec320b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927632acce6e4b86ee2ca74985ab068360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357acb44f937eb9a8057a110c10db8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab50603333a5705aaa80f2759788d8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e7cf69218882acb44327a77f0d3d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafd68d176e8f91dfeba19a33896b2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cde7e312ce09e838ce0cb97c8c3d8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c569b1a08e6877f3331d6b4b8b0bc4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb87575515cbccf7eea1576db05eea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475366cd2ea4c9c69950679f1b4647d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49338956a2e731c173a0d9b0d1175a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387ff73cbcb3513acdf68fc8f24199a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd084ca75b2e9a362bf8d5d656b5e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b112693ae6bd025da8a470ce8729e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c024b3eeb2c87c86b7e0efff3b596273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfc6bec68984bb1c3ed0fc2940876174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d4827910215e10eea54469364238275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60a5342144469fff5848bc8c991fbd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd28580c0a0ee7cd6d7bc10de533d0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023a5e5956594eab3897fdd586219d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a4f461a0c4e7a98f4afa75f83c89179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c84eb6372daf45f75227b8fa4299680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f90375f211befecbe4a5cabdae6cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25fd2bcc3308fe61cfd76c8e484c6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd00c24918169206b8de2d81c5347a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf8e43ab82f67df30c74bf8c7f005b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33304c7847ecf057cbe8cd6da4d77085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5190d70a113493e1e455a6b4500072786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df591ed1dc6428d8082e1b2b0f26b0f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ff1b234a09e6e8d5c8f3026b5f52288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149138dfc86676445b698feaec32f1db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9af7e79d9b86ec2d4483028721ae6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb21a5d14a28fc8a6c0a931a32a98da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acc7a62b83ac4873ef755bdfc990aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2ecda0ce5afc69a40ffca93aefa8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95b582afe91e42d33e951b638247d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daa1c56848c8653f4cc252674d638c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833f22375725dbcba9b848ec8ecc31096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1fde0d512e9c33d6e7edee75ca38197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2434cc3882649827a3fcdef442fc798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83752f1fe83358cd7e41587068b98e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f184bcb767bcbd89add332a07a56578100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17c586ae184f89a7f6a843540b88f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1e557633e60a33bf8ae4a9c1c65ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e0b487ff002bf7ecd21192291519f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1d24d8b21c32c10826234c91a5acd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af138e930615c6993a6313472a0d461105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f14a9fb386d8ba95c69d64eabc8e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4147656f1135f198d0fc2966ac4c58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb66a33c345ec37e0f5b9142b3788b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614f283df57081f53cd0dcc22005945109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a29a9a449790c65385dbb942b40e58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c226ba54d153ed89149c04a67161807111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd924f401125775c8f75865078f92532112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e08e8ab3402ebdea29690d4aabd931113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612d4a043320a7f6d252e633d2df0b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8e6113ce75ade97015d855a61fe69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c2694f233bc564905f88927c0e932116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781c9393c9c7b122d87d025467cdca9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0ff5f96bf24032eec0d20dd509386118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e103eeb906aa50a34204f3b3174b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933f352cc0892425fe456d9aec6659f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04918214135bfcb510d926b12454e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92181ff64f79598211d82ddf1acb4cb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be75e7855f508867f76d521795de4d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140115bc9b3081bb7cc46b891376ca5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9db04e4d038537af5c9e0423b9584a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a46dfb87d2e422234b9263006c030126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844570497841d15b5ffc0aaadb5acbc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4fb49728e48dc95f5e59266260be0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1324afe1069d754c66001cf32bf813129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be5bfbf4b8b5141568f15a7bdbd160130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26ea1c582fc14a5be9e4d66a2a57e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd923714116304b526329e0b39e753132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3787c038aa1f96a2b16af081bc7785b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282279e6d2317dbd5fa9de2bb92a3aee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c7a3fc41fa2f09f060d1b781af88e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b568b6b053f347ce565a38e1ab7adb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0582d95dfdaedf9f5dd4736192ceb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9998fbb2b82d1a40d9ed50d2da950138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eece931dcd32e5e0feb2b8bb50abe3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8951d27bbb8f798db807a4e6731cd53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d6fa99d5224d2dccad2587c19b91d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7402c622fbba159878761f0149e20c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10973e1413f3b34b2830f6cbfc8dff5b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34623147c1fff3bc7d23c3e498e8eae9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca67f7d6de1349716ac2289a94e9a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c61bcfbe09f1396632e08b345aed6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af54991efc55a44f5e9c05db879779147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0be7c9b264e6fcfbef47567041bf3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a523e3e3b055e891c1c2cba8f024f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6101983ba91daebb24a087712512bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d35efa0dfa37c27d052fb13b69ed92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfda086d076338771f13518fa668ae9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c66be558fa7ca7c3b575462273c12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b053827e3d93754c370f01ab75f24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0aae719579a360bfd95bcff5fedca2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ec04b2251a57761904d1f4b5d5bb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d74d21baaeac743223a3484f6f8d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e37b9cc0fd995fd4216a1399f08eaf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8093090fcfbe0dfb032d31a8c335f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ec0e82ed714e98e34e89aea21d08b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b94870811d688371df62135118dd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d43dc6e0a88af0bbdbc051a363d06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e426b81f4f3f46b256fa87a9c7fc54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c593053fc2fa1b11d7dd12ae7b98e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7530a0b812c5a769bec80aeb129999165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955076931af1543a26b4bb27fb7da559166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ccdbdee892a66a3a799070a475890167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1275eb4aaef2c068af3cf53a7ceba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e3661c5b5a77d9bc7b5d96dbbc8c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86490da9b15c6de75b45ba198c644a94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623d4e5b8de3a6747df605650b66215171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fada428f3d6d182366dc10a040aca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a07ef4f8a5d52c7ea5a8fac85c30d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d80ddce603d7f062ef797caca4cc60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fec3dbfbc89101133e0cef5f78f66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b717bd91156f7455ce5ae4060447aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b0428b5477d8025565975cb418b0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c02db5c18d6c6c1fee6a1463e632a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b3b72463cc4fb996f9008cbc6f332179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aad935f9c2a22212d2b7fb5241841180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c92413dc8bf806d7605ba4b011e58d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbf52de74e83169a320e8218ee90f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06051f89f928b5058df95a76b6efe9b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25041cb83b52ead1721ace0fdf334097184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3e98074d4e62d5d1413a21d7aaf20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f25cf4789a54c5161e9fc519f7ccd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db85450df4d358819cf0e789d4db407187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4b90c5fb1e30000b9394a99fd013c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b13fed69f61b66ffb8a3e1daf9805189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad03737dae2628cac9a5574a370814d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44489fce9cfa8c5a7f5fca255192adf6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477fef29ad6133c4c006191c76c7903192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1ec23cab0a05661faa12eafb9fc2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0bc4120a872fadf4ad0aa23881afd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e412be7c557b7e90920f20ce737dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f13ea3ff0919323257dc96f96d369a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccff9441339417d9bba5bc38ccf45a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4192ba66592026d4668adca40a98b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db99c863d873ea05e9e31fe6fc25b5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa908e5338d4c5f38b96ac6ac3064474200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229be41ca983cf9d42e4dcc731867ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257d9861a5a16b952a4308504ba7278202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73b0406ffbd0eb98ec6a44b7ed5f41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbbd60e556a179c6ef892a50ae28e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed133fcdb200b72bd6a3d90f2e84c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67384360ef1f055e8c5755e7f933e154206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48fe93b8f30a4d6646f1dc9250c27b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b36c79505131c82ce6a960950d3b27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4cae613827b6ac63f75c8f43d067d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249bea964a152c63a34b9a31e29c0b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c708d505203114178de235e9b1981211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0805a231e4d4da83acedd9c22f0ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e38655231c0384a522e5a7a219f54e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9f9876a2502ecf727e0dce62d08aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8830bcdc8ad797a11bf72753d6385c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c033a97adc8af393c4a7d956a8fbf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4a099e3277e9525f0a8a640fb0174217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82958a37ecd68aa9511d630be9c18f4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ad208598dfd0b442988908c7a21e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb83222e5acfbfe2aff2760a1f6070220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2992831eef12be481cbf99a2c68d59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5f715d83503e3989a12ca387ee841222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0b47e924b19172553e65dfe76a254223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40522a91221a4efd105700261e36b818224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60832c79768bab0650e1d0a3a7e942d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255ed6c05c64b8a364f35d6177aee48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db55046d90afb4581478c5182754aaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f93bb35d690512e5b10eb33bb9f966228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc99689294973191f06f0aecb3c517229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f94a04b4895ec3f102d7972535e6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33746ace18561e03841ee0767c42068231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cc06e11be70024002784e2213c7e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586802951a7c0244b6a21395698a2070233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e9147af98fefc010d94b92177c120234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4f79bb6659dff42df4d43ac5bc10e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f45616756633c0f480de38a1414ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c6209c9256fd8f19b11b5b986132c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c95cd0a24e2bc5ed96df13e177b65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f17d9f3b91a7ca5f8377f2ac695f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faa9dfe8919751af4f0970a5a3c674240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d340facce63bb9a6a0474fbd92fdc4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b0a50fe0a0772a951972cdc927949242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffd331185d0ec43eceb0a484b0a33d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294386267631e0896c760a3ebde12a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c075259b3398f7cbcfe809af3fd474a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c0e98b9d6ccfd31ed800ef21e87d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e8f3f2e226519976f47d38d096460247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f1514ddf3e2b8eb11f9ddffe923d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e170c76af67b24fe432814dac95717249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414bd0543ab21165188b49e519c4609250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d21bf262e65327e1f433b7d57aaaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f69482422b07a676cb623169a3fa7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1984095009ad7629ea696888a6715253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0907be6107c539a7f826a1065e09ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c085fd12e419874dc1127625d06b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b3bbbfd366b7b362d76a27b81a74f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db884c8da994914eeb1ce9b87ea2b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b32cb5c77c57835e9b926e8a44b9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75401c07afd7eea419c173935763f8e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed86a5459f5fa917fbd40d99584bcf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09659943142fc0d9f015427dba9b90ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ab2ccd2f30c8cf531af13a198feea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660dbf4e7388a02613bf02dd6e4534d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c4a1ddaa397691f3649b522bb00b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207ca05994eace2a45e00756e2c02b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afd9a5cef1de4ab3a83fe842a2df4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba45ad34e1a810c34ac817dab226d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf2b8f1fec5a19f8ff319798e5d47d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceff8522997d12831862fe4d640df87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156d8346b05e802fb97aaf1fb811cb6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13393f964ac92c27922ab70173df04bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ef9a032b26bc6ce570adfdf30efa2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a95d2b2db690a0799f7c5c38d45aa6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366a5f3305f070be970b752a311e278274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08c92f7d872f592f7d2465e837e806275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb08a2cbc7abbefa6f13ae89a45477276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a7af73960dbc6f55bf2e0a14cf661277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e89cded769de12ac7f0553385f808278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61ec63c7576a36424561e7a8169a85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a341dfe62a47ee516f91e0dea4bc8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efee469dbc1c5e085e34b431bcbdff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294f4a74f0606cb6ff67ebcc04b2044282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a6e7dcf3fd89614aa13ba3f8ad1cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1bbf5081dc5eb9efa88d6a67b184e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f34c106e948195dea57e1f65588b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37587a7b7fd720031e0a0b22629c0094286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721db82acee7560a8181c18986e5ec22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5510200ab78fde84ce5f65790cd57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d804078677dca496bd19ac707f9fa6a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbbe5676a874912d8ae40f89b34ae7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf1d636a8a31a55078b395e1722a02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598373b72bdcd720b639f79d0bf159dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d51b31382389c830f9de9beef5c00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dea58d2ceb710c2bf1ee5d469421c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42071d9b451c0d80d4c0bd7d6cc7ee41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870de599c97205c4de767f80d091262296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e17b92b86ea96e6a3714aab1593bdd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bd2df8031d8895529a3a2204ded9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e293e29d09571be2ffb714ec8ede9a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6045089c22eecce31c50c50a93ba4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c50fbb62cc0b0e811eabb511f38a56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89105805339e16a5d7f23516c87345a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114935c08b039b4e7ff1e7fc8f0e4ce8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f952248c6ea86e2511e2da3780261b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1df8357fb6d2fb562de2a856db8a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29ca3dbc073c634584e753188fd205306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3dcf768387739364461b3df8947e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bae700d1b933878866ea22afe0058308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13bed2b4e810c44a1724f9b7155d1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e666198e712314f7eeec6288e9c926310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4a78eedfe39f477a4d21869b16491311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b045b8a45b6e7a26a4cc4d5b5605d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df706e8b279dff603cd384fa7734324313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f80e85b1e2c7c0ddd4f4d33987cd7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f6ccd3e8e5e4b927d3d3dc9be65ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6911c35a5aecf37b3dbec098d3d17a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99a33ba39f48365d5139f150b15c33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb5ab5c8028d81a657303f2bc34acb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbae1a14553e1a009eea87e9ce3b24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279118c7b4c9634c8906f172c9e450f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85a2011809def392c45c90bb49e925321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253ee6b8556fc9878fe470c78a9413f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd754e15fe3c079802d90518c502cb42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90252128d738f70474262d8ae4668043324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad79353f2524bdcee47fa023bc0f91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04645531045119cb3e248fe0367196326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1535741ed2bdefd4f8e3238df92ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ba2eec243f34ae0756ed093aa07a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127b4d0667ebc4c785a98461c0d5f37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5791baf09950f5434126d2d2cd9bd19330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03469269c9a8468f51296ac9778e2c20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784245f355210489aab1eaa6963bf71f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734deb010c77e6e6afd2ecda707af6d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e0e876ee37faa20f750db4c99656e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e52d17c395ff844ca30a43d8f33e41335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97140401874feeba40f66a03ddb88c27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501907d42fd6aa7fd8cc8be06001d9dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb72bc13670a54efee39235325c050338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5404d45885b732550a73d20061402a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eefe527239f8527296a58883b79490340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3bdb63b27ab6dd62f32049c866bfc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731d6694516c8640fdc645b7da8b063342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705d8dbd08a7797a5fbf1405ed04e0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8abbbc3e8a896c5a9a4971988427c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd06a41a62b97869c2e2b2a6096136345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950030435c3b3776ba1064bbd7b1e2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6749a1aef41a634d5efa64d3205f2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4698a9029d52fc1f4b154c6120695348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981dcb427793ff80dd29cd551bedd97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06233f8d883349c6bb2e1f4dc40088350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23e8281ed4217161b72e6a45b249ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ddfc362d9e9a4202693fc01d858c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d2e58892c50fe38fa24a6b00a4e9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff63f6b6f9837753ff9788bd3aae3fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbc3be5488713a97fc56b2ed0e6f83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337579ce6c4685c5128b3b1a498f9f7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80f886309c015add5eae9b36b97e47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e94ab8c830f0423f1aba92a46c7513358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7acd5606efc286f26a1d13a5e7a439359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c5d9a27a9ab7665ef33d9f69e4408360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436a4a809b9f9f33dc90657412125fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741999a17491233328cbd418d5d07a54362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6568daaecca847fa634a37a99d737363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2f926387716fa312cee45549d19ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d2e25553a14d61187bf695c56ea7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87505602e500701ffeac5c220ca206a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6400afa4ac6ef380fada91ec07cea5f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ff73241e732b6a52ed83730902bda368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba77a8518e067cf2a84fb5a964a7ea3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eda973d9bff59c7c2a008378005c2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e7a8bb6a4be556db2226c316c37db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8e5de874c75eb52d9d3efb7826dd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684976742c7be059cd94be93c34b7b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28095c6bce4a1dcfc4e3ace3860eb94e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c54064e9dc4aaad2910860656f32a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a338378e89b357a6f1241ca93944ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250c5052d115ecec2c613f3fe7bb3d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a42c054a8b33f11a8cc641df670ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bd374da30161e7f9770b8cdc0bbc9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669df394224ef9cc7b44d84b9bbd767380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed313eb19fed0893e0d5734d8e8d763c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb0a02523fbe34bfc95252fa8668ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac73f1bc048887f16306c1ef139758383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a50bc2e215a4b1107899509789780384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73423145d6ea326de0fdde2e6a2dc453385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34371713207935e075b5df8f3106c363386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d915bfdd18e53a49f63a65b1ee7d702387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5e002f2dd01cb3943fbcc0efd95cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382688c15b4d20f05d3b0b8c54432ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96912720eea7393888f14a401aa802b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6517f69ba3173e01f3bf9ecffc488f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e25a4b2c31e1ea0293f51109f922b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8368b3d5acc7bb268a03236bc68a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb40b04bcd2834dbcf9b10446e277bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9be071df3e634ba47ce69c4a136e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66921c0c68ab5425120ea454652b523f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f9025b73d039e2ff8299e41b6b55e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b656383807ac969a5b959501f0cda3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1a1a1e44ea57c7169f164dc010447399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241642332d78906b15ec69658f202c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9af36eb8893a997a3f4e79bf078e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027997d3616696aba8e7e76ea36cdbd4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cc7aa5d7bc890346ef9095432cb3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ef5a22d54177cdd8930d8bc5b5588404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5b8213d98d1d349a152ef8a0aeae9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff384910bc14520dd910999574c0d3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95765a0f93dfe4e63f77b73e03bd6cd9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fa203e2f558b70299b43b363802eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110cb22da4ce4f72d3bfaf0244ec6bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79837ac73aa301699b7951190c137389410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd82f75d83450e8d1d31d27e133e8fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283f6011a50d39fc41751d251094fe4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0b6d234dcd1a8d0ec7029db82998f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66fee3e71b488aef911801f6f6a1e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9f45d5ecb8f0357e10778db44a754415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215d1f5264f4bc5c5d2ff6f6233c500416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa11fbf59436cefe190115d02181e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3eb7328f7c33570fa2a3e7003af11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf562e1f82c68a59b97745d4c689953419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7b7efd42e593a2f66ebc53c68f60a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb6f080e507744b1a2deceb36afca5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1640b1902b561197a6d864b9f6c32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59125cb7bc43fc2456d9ef037be90c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd973ac95eadabee8ba32cd6b03688a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba7dbef84c7e0fa7a6bc5473a711d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2c4b53856f6a46a5618fe04885bc9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea42c2ef26ebdf65c150bd32efa827427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f86c884b29810194193e6fbd8bd05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca83a51e568a0d2355570547d97c06429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e22b28db6ad4bc2e6838686c2b9f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a468a71df5ba5dcad337aaac1a01d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332d07095dec8179d51fda93925e362432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a679fff6eae5b2cdd0a72329501355433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf5db777bf76bfdd8c2b8abad6efdb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51172a84a6c9ae86589f6bb83079274435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bf93f26290c5d831b7ab10e6b5cb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2249b31e9773872fb88c4db00abed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ec456d6bcba4901495debce06d860438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46fbfdbd71586bdd30bf246e904cab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19cd30a48eedb249de50eb8a09727a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61797f591109214413bd215461d722d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bf27bec3c2cfad4626bd47d1924e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e4b5b9296e3a3492b9bfa869e0d19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e09fbe542f4790af126101083293d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabc1462c62006fdbb5379cb174ac3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263efbba88b6d7e46a837341dca9e96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9034a5ce533e709c9196fa91b6c20e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da06422744200e2f8b1d778413e3815448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e672ca5e1ca97bbaae010ddd262ffee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1dcddb2b7938db0f0912df355b1ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fd4999d8514808ead11ac9c567d4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58c40108b2145c2fe2aeeab67701f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b04a40e139391fcec1aa0195fcc55f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe766003457e3403e098f30aedb88aec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b915eca0496e2a73ed728160cd90e28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ae34f5d35c5cd470c52a41814c893456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102cdbbdcb8a3ee43ef596578536cbb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2e97b3e00bd4e30eac4b95f9bab7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508a506568941b8ea3ac556e11ad682459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cec6272d012e1c925dfbcce8643005460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c36f92b111c7eba0be37210223041c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0413480522670443468e88e43bbad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b321cb8de401057361b1f9bb2f64d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102213c9af0b7c7f92285af4062f4fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310ec8df441f43747f845bc3ffd89fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28685d90087ef32cd8492b110a255a92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e284072b39f0cadd2b0dc0dc69df9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000892b6cb84266df0087f0166c7e61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff6f3088e6928c20152bb01a9b2e39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145651a908aee8a5c277ed9057f21085470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e93767aef93e7de345c347b9017bef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ac32c128b77f400b915191bdb42d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe12eeffe900d879c7c7e7020bd9901473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606cfdbae027781e6d8574c5676de31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bc39aeeaeeb44b3c93a85b2cd7dfb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7190f748db99914be0ee774430a63476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae6203cfa9cd89323fb36f9c68c2c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70581d1c58a154fb9669c808cb4bbdf9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e793417fba1936096a45ed08f65e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b1a174588c7025200e9970d2ae1f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e2fc2f5f067df5d1896b8448346ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d7339e9a0f7f2c676743538c21f1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9031a7ff2a6013ce57b8fe52e7654483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce86b744ce5c2b4cd14ce475245d666484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a3cc3975e08a42c3af51b45aa0d7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e00e6e0c219e5e930c44510f7500c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896057049f3bbd63b81d0d9bc52dc587487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429100d0a8acdf58611bcaa1ea0456d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820076b183232dd7095112319afbe20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec29a4e1c687e0797d65c2b686157b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f142d32d8a1eda43cae22d2e92ec1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad281ecd0bf35efd4384b572b3fb8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a7846d76e72da83d30ed1e98b4aea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e48d4dd13d0b184ce9df2ae623ad77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c71b61decd7f997264385fe9d0fa26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd14cf7a643c909c655fb4bcda072c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4ae1f447380dd8bd71f3989f9cb59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a6f60cf920b6d88c5174b9a2cb3a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292438be7f2ccf0f6c41aa2f9395a50499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672560ea0bb7d78566c70daa48397cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08b2613a7fd8dff0bad28d422c4347501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a1cda3810d0e5c8e42a917a1a68f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed12d692554de52db6b605bc2942e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b567eb02908aa7e568308cadc5cb6af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e370576ee09c0f81c0aba8c8a86cead505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf633022bae66cc923cc4f63ed160d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec347505d0754321d9864732990e50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57180b17f443c66c61ad2fb3288e51ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ddfbe182bdb07f2b7da9d89e55199509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07257237173cee6399bc4e5ed3a0392f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1d2bc51b55f0f3b89d041cb7295a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ae22cbbc5c08c9e339cbc3897df4f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6d8da01f163debc21a592fd987928513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9260fbb007949efaa645dd056b2a29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19ce05af77d5823bc4b16302c46e3e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9767a9481799920ac523f36991f0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4e4b2a9c7310093bc9de22e0ab96a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e41862493f8934e6d21bf0eaf6f6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b699949700d56428320bf54a6a8f434519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fdac3dace9055c326e85623adf42c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fc958071ee952bed4ddac3ab99ed5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005f43f73d8a60df921d03bf49b2acd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95a33332e7ead1521d0ab1cdec901c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288aeee5f1122c352402ed7f7b2a8ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d01c5ce463c3bdb6cde86fc9af02c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b93aa2af0be831e914f8828fdfdc6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88b21cda9f2f03a36cfed58c776a95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045f4aa9c802bb1d509228584782980528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241cf9bd91f92a48bf3a5621a9dbf99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b7409e21c37d6dfe8ef4eed076bb6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaba22847095cbf0614ce75cf4face0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa418cd13065447f07145acda3b00fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283772ea961fd6a5a4d5e299d94f2d0f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b59d3c37c7dfc72838897d3d81d832534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d4da8ce17a8bf9a56b4f5901f3d95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990cf75a9d3f1305ff4aebbce339742536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e3c992b9ce51372dd07f81f9b991f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58520a70edf8bd2fca3819d49526b777538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05fde81c8eeea777a3044f04335e3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a48c8dc803be63e6eebd8642154c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396092ba6c2a13d10e457af697060e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38879aec33cde9d301a885b6e32b3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd967b1e203b245f08a6c1c705da164543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51ebcfe04ce1e5f9ee9848635af97b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5207d6af5e36b9506e9358a8a8708ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c4802fedd78f9a8472b680677f2b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c0cdeb23a2d0838cd9b0b473d1904547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39facc4fd6932c788ad99551edd49d9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5af7da03a42f68bc3047f7f386c07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b7ddb484e82f6c9b581b3c763dd5e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3588ad846759218d6ca7e783087b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22975b551ca01e716ecdae7cf6c69b1c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41805aba0e581b5d4dfc3f76e59211553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb1ca978a3da1139c5d65d29855ffc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fb422ccaee62608e440d219459458555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb56d228c53c01dbc1c584c8968f292556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dad0a5bd841920770595bc7275206c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42a7fbb3850a9888664c4310ec797f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a41914e9f0efe7f1405d7228fa8d4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517c266d93f12aa83a252dbd5a37085560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c32534ad94c723b003ca7a01f59b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c3d249221d6345dfa2dd24a651939562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b78f5578ca846540f5cb464ec75db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5bf88e8269f2a7041539def213c7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be674cedb34c1955258a43716ff879565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef325e5123acdb4fe9e8494574d8e58566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfedd498a796672c4a2bd183c98824f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ed0aa4df66532fa59ec5f8fd33d17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32ad83874bc7f0a35d2f72bc4234b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d1ad0505d77bcd3cfdda0c93ab67f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c823e763147ac575672328acf49b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36a928d9538b45a5fd78124cb77246572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdd8432e0d279a5afdad404017712a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c12b62ae352a812e2a09fd3ac6b6f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41638aced53652e8ed5cc2b97acd6171575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1ff8a1561f27bf335a6aa5245ad65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3514bd5cb9fa8ba36cee464ecc0cf2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f13b3c7357cfb023e95adbb16c6934578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c73bc03d47e9126e659e77cc6623d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98787622b650a69973555bc4d29ff90b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab439e7f81855ffadb0e7a4034573745581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b0a62a0fce80abef29806eb36e260582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79645f06e79c7b3d249ae829b88122583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f6a0d893ac4aa9e5fefddfd7f088f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07dbbb27fdd3fcef103d4453c7d053585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c6f6c9c826a1fc7f17f8e6a878070586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcbe028371ccbf8155128890e62d96587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e8e86c0225ca5805e9fa89717950c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913e2340222a893fd9e17b6d80174f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4188d8a416e019d936f922e1bfecc9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305e330ff3facf9ab5dd5edf06be239591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1544ba4027c4759ccb44235d02b7e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69763feae770e33d0d639768b4f5df04593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22c450e9c7dc2fcead8f4940e580f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaab3362989129797781ad6677136eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8eb1610b31e0964f5c7725c937551596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db83af11a80b29242a7d1ef2faf5a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0c3564a333389d09ae49e0aed352f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47275efbe64d72c079e7b31edb6fba2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbbaa54d9addeba08848a3577c2f5c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb926b5ebf3b9cc6130792cc2da13e96601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc112024b5a6a34562b2dc80161e19fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b438ed746695119408a4a3b9c500c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fa744004070a95f252248db5b1fd9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c533e490edb4fc6f45c416bec5b339605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9be58ba70858a625f1826e4e35f42c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52a9993175f72a7d27fb85123cb043607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d2791a56fb9f89c905f8f84e5c878608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2598852b2e57c230c009ec60fb90f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cad6518007d370c8758a8ff2a69d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a7fba36676e4b7f28320db43d2343611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230e07f3d38045eaff8f816190dc3c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d292d77bbd96ac68e64ae22776c72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06ffec76ca28fba704f573f6800b0d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5d35ecb271b2f2e976bb957e8923f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7d292148767f9ab9cfdb453e1b481616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af1e844cfad3ae263f95555712d0ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f392c0eafeac9cdc62228a6b21036b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0df8a37b87751234d1ced8f195da0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959774fb881fd57b535797561c2c04d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c51bbb18c3b6f7088aab3392cb01d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9941f83c974d38d5670c1739ccc4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e268f3ee91cc0ff9006967afb2316e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb0ca3610fe8037c3fbf8a6beb3203624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9b7b49d438ecaebd2c99affbea7dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a4c8cb07086405f948b609ae09405626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51b9968b51e5723687f61f94b9e6d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cf52584937ce4699cb36d52ecaf58628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d96b63100df5ee00ff401d8826ca0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296fde783435e3a1b0963ec99740709630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43e76908254a761fbd72ba95319c71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33ea24bfca448aa267950c4089ec78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9be3720118e80b1f2a41a35c388a35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c08610f6d0db639282221572f3989a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4ae6eed2b17dc9336e7adf40c8be0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2150148f26ff7ea473c9e228e5285636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef76b06fc74ea639240ee606f6aedf1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4159e5927c1459cc5b7113c204b8e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada42c5ebe4eee84b298a112ffcd5eeb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f08f9de9d748960b8a4c7618c5382640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57af2de71c9867e76c510398e026105641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c04e3f1499f4152c9b48946e843e7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4245fda425ec8f73b931fcaf71083cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa61c88ccec8ae16617148d0d2cc182644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ed228192cd5bce0bfee60d8fe01d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7ec057c745ed74276b63a21f900c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fdad30e33c536351396cc6ce0df06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037811fb19285701f52608b672200989648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6dd91264b5f4bc42b79e756f3ca84649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c124f32d1424e54066617e6971953a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6f0dc2b4d2b5a006872189cf03cfb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48cfd854337aa7d05138dbc4c4290c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831dd6d7edcde32143606c7cc9af3f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb60cf52b12a9034e97f798878f3d72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaac0107291de59c2fb29964747e8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bdafe50d4d19674b339ca785d349c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f76a5a8027b3de2f5d3ce8a4d87311657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56c76ecd1d0f613e258d9598e9df74658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cd6f3fb9b017df3e3dda76aab82be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655820038e2f69a34cc67736bd9c163660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa7a835f3b34bb7775421fd355c03c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c5e3218e69334f13a6f8b6218be9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7f2e0a9e69e87511ee1551d2ddc8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12621563dad998a1af02d0c67e930bd0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a874f2c925a086c30b44477f2b3543f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e178c808c3e1b4e9b8bbea2767d0d54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0babca5e23e7a76f9f1506e5cafd6c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7c882043d545176b9ab68fff2471c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f812aa1876907dbcc5b366486ede21669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be218a89faf48fdd24297d8f388878670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1feb4d62eb72ec2a371b67aa0e590671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b562c1cec038682b22f35f51edc5a82672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf31cfef5331c9b7e19d074e3bc016673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c914d882f4af254c2b66a5bbf032805674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6c76e91145623a3ebdb20da04e713675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a740463e907d5f63f2946b4770cf0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7260e45a5c54638f14c5dc9569b95677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed265b89722e86c395f5a5c8280c232678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991323cbb3a77be91a598c9573222189679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498a6c65cb6ac0f82cda5dc2c48096a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>